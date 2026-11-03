--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Blessing Goes Both Ways — Teaching Psalm 134</w:t>
+        <w:t xml:space="preserve">Psalm 134: The Blessing That Goes Both Ways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 134 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 134 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The God who made everything bends down to bless the tired watchman standing his shift in the dark, so the praise you offer when nobody's clapping is never sent into an empty sky.</w:t>
+        <w:t xml:space="preserve">The people who work for God in the dark, when nobody's watching and nobody's thanking them, are the ones God turns around and blesses first. And when we bless him back, we're not adding anything to him, we're just saying out loud who he already is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The whole climb up to Jerusalem — fifteen songs, all that distress and joy and longing — ends here, in the dark, with the people who stayed behind after the crowd went home.</w:t>
+        <w:t xml:space="preserve">This is the last of fifteen songs. The pilgrims climbed all this way, and now they're leaving, and the very last thing they do is turn around and bless the guys on the night shift.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Every person leaves knowing that the God who made heaven and earth answers the praise they offer in the quiet hours no one sees. They should feel blessed, not just informed.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to see the night-shift servants of the temple and feel two things: that God sees the unseen work, and that blessing runs both directions between God and his people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the long history of temple night-watch rotations if time runs short. The scene of servants awake in the dark is enough; you don't need the org chart.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on the Levitical watch divisions if time runs short. The picture of somebody keeping watch through the dark is what has to land, not the org chart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the raised hands and the spoken blessing — when the room actually does the posture and actually says a blessing out loud over one real person. Not in the explanation of it.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone names a person who quietly kept watch for them and admits they never actually said thank you out loud. That confession is the whole lesson.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the exercise yourself first: stand tonight, raise your hands one minute, thank God for three specific things. If you haven't felt it, you can't lead it.</w:t>
+        <w:t xml:space="preserve">Your prep: Prepare the exchange, both directions: pilgrims bless God, God blesses them from Zion. If you only teach one direction the psalm falls flat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, set the night scene (4 min). Read Psalm 134 aloud twice, slowly (3 min). Frame the whole climb, 120 to 134 (5 min). Teach 'bless / barak' — up empty, down full, with hands raised (10 min). Questions 1-3 in the whole room (12 min). Questions 4-5, let the personal ones breathe (8 min). Everyone raises hands for one minute and names three thank-yous (2 min). Landing and commitments (3 min). Transformation lives in the hands-raised minute and the naming — protect it. Cut the temple night-watch history first if you're behind.</w:t>
+        <w:t xml:space="preserve">Classroom opening, hands up for night-shift workers (4 min). Read Psalm 134 twice, once for words, once to catch the turn (4 min). Historical context, the temple watch that stayed after the crowd left (8 min). Teach 'bless'/barak both directions with lifted empty hands (8 min). Questions 1-3 (12 min). Question 4 with your own confession first, then wait (7 min). Verbatim big idea and out-loud commitments (2 min). Transformation lives in question 4. If short, cut question 3 and the watch-division detail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening, the 11 p.m. unseen work (5 min). Read the psalm twice (3 min). Teach 'bless' both directions (10 min). Questions 1-3 with real discussion, don't rush (15 min). Question 4 — who kept watch for you — count to thirty of silence, let it run long (12 min). Question 5 into worship (7 min). Hands raised together, three thank-yous each aloud (3 min). Commitments by name and spontaneous prayer over the actual names (5 min). Transformation lives in question 4 and the spoken blessing. Cut question 1 first if time's tight.</w:t>
+        <w:t xml:space="preserve">Small-group opening, two speakers in the psalm (5 min). Read it, catch where it turns around (5 min). Context plus gospel arc: blessed and blessing, Zion, Jesus the true temple (12 min). Teach barak with lifted hands (8 min). Questions 1-5, lingering on 4 (22 min). Commitments out loud with real names (6 min). Spontaneous closing prayer over those names (2 min). Transformation lives in question 4 and the commitments. If short, trim question 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening, the 'does anything come back?' question (3 min). Read Psalm 134 once, right off the phone (2 min). Quick word on 'bless' going both ways — you can't add to God, but he actually gives (5 min). Straight to question 4, who kept watch for you, and have you told them (12 min). Question 5, the Maker bending down to you personally (5 min). Each of you name one person to bless this week and one thank-you to say aloud (3 min). Transformation lives in the follow-up you promise each other to send. Cut the word study to two sentences if the conversation's already deep.</w:t>
+        <w:t xml:space="preserve">Coffee opening, the who-kept-watch question before you open the psalm (5 min). Read the three verses (2 min). Say the one thing: the night-shift servants are the ones God blesses first (5 min). Question 4, you go first (12 min). Big idea verbatim and one commitment each (4 min). Short prayer over the two names on the table (2 min). Transformation lives in the honest answer to 'did you ever tell them?' Cut nothing; just protect question 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The follow-up text is a habit for every lesson you'll ever teach — this week we drill it deliberately, and this is your fifth rep, so we push harder. Remember week 5 and week 10, when you texted one person a simple 'that meant something.' Level three raises the bar: this week, send TWO follow-ups, and neither can be to the person who talked the most. Text the one who went quiet after the third question, and text the one whose commitment sounded shakiest — the person you suspect won't do the thing they said. To the quiet one: 'You didn't say much, but I saw you thinking. What landed?' To the shaky one: name the exact commitment they made and ask, plainly, 'Did you do it yet?' This psalm is literally about blessing sent to servants keeping watch where no crowd is watching — so watch the people your room forgets. That's the whole point.</w:t>
+        <w:t xml:space="preserve">The follow-up text is a habit for every lesson you'll ever teach, and this week we drill it deliberately. You've done a version of this before (week 5, week 10) where you sent one person a message after class about the thing they named. Level three raises the bar: this week, don't wait for the follow-up to happen by memory. Before you teach, decide who your one Timothy is, and this week hand them a real assignment. Give them one section of next week's passage, ten minutes, theirs to prepare and lead. Then your follow-up text isn't just care, it's coaching: 'What's the one thing you want the room to leave with?' Meet with them before, push them off summary toward a real question, warn them about the silence and make them promise to count to thirty. Afterward, film-review it warmly: name one thing to keep and one thing to fix, and do not rescue them mid-teaching when a silence runs long. Ten good minutes coached well beats an hour thrown at them cold. That's how a teacher becomes two.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is the last song of the climb, and everything the pilgrims have carried up the mountain gets gathered into one short exchange. They came through the lies of Psalm 120, the fear of the road in 121, the mockery of 123, the near-drowning of 130. And it all lands here — not on a monument, not on a triumphant anthem, but on a benediction. The people bless God, and God blesses them back. Then they go home held. Your room is full of people who serve where no one thanks them: the parent up at 2 a.m., the caregiver, the one who does the last task well after everyone's gone. This psalm walks straight up to those people and says two things they rarely hear. First: keep praising, even in the dark, even when no crowd is watching. Second, and bigger: the Maker of heaven and earth actually answers you. The praise you send up in the quiet does not vanish. It gets a reply. To teach this is to hand exhausted, unnoticed people the news that God bends down to them personally. There aren't many privileges greater than being the voice that tells someone that.</w:t>
+        <w:t xml:space="preserve">Most of your room knows what it is to work where no one claps. The mom up at 3 a.m., the guy who closes the store alone, the nurse on nights, the person who sits with a dying parent while the rest of the family sleeps. Psalm 134 is written straight to them. It is the last of fifteen pilgrim songs, and the whole long climb to Jerusalem ends not with a crowd but with the temple workers who keep watch after the crowd goes home. The city sleeps and they tend the lamps and guard the doors, and the departing pilgrims turn around and bless them by name. Then, before the psalm ends, the blessing comes back the other way: 'May the LORD, the Maker of heaven and earth, bless you from Zion.' Two directions. We bless God, which adds nothing to him but says who he is. God blesses us, which actually gives us something we didn't have. Your people need to hear that nothing they do for God in the dark is wasted or unseen. You get to be the one who tells a room full of tired, faithful, overlooked servants that heaven knows their name. That is a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, stand up in your own home the night before — lights low, no audience — and raise your hands for one full minute. It will feel awkward. Good; let it. Say out loud three specific things from your day that you're thanking God for. Then, still standing there, say the blessing of the psalm over one person by name: 'May Yahweh bless you from Zion.' Feel how strange and how real it is to speak a blessing into the air over someone. When you walk into the room the next day, you're not describing an exercise you read about. You're inviting them into something you did, in the dark, with your own hands up.</w:t>
+        <w:t xml:space="preserve">Before you ask the room the table question, answer it yourself, out loud, in front of them. Name one actual person who kept watch for you in a hard stretch, quietly, without applause. Then admit whether you ever told them what it meant. If you didn't, say so plainly. This is the exercise the whole lesson turns on, and if you haven't done it yourself first, the room will keep it abstract. Better still: sometime before you teach, actually send that person the message you never sent. Then you can tell the room, honestly, what it did to you to press send.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone kept watch for you in a hard stretch and you never told them what it meant — the 'night-watchman' in your own life.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time someone worked for you or covered for you in the dark and you only found out later how much it cost them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A task you did well when nobody was watching and no thanks came — and what it did to your heart to do it anyway.</w:t>
+        <w:t xml:space="preserve">PROMPT: A stretch of your own work that felt invisible and unthanked, and what it did to you when someone finally noticed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The last time someone actually spoke a blessing over you out loud — and how rare and strong that felt.</w:t>
+        <w:t xml:space="preserve">PROMPT: A blessing you spoke over someone on purpose, or one that was spoken over you that you still carry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'Gratitude is a spiritual discipline we should all cultivate.' Real — 'My mom sat up with my sick kid so I could sleep, and I never once said thank you until she was gone. This psalm is me finally saying it.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real) — Polished: 'God sees our faithful service even when others do not.' Real: 'My grandmother prayed for me every single night for years and I never once thanked her, and she's gone now.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it one raw moment, not a tidy testimony with a bow on it — full storytelling coaching is back in week 1's drill.</w:t>
+        <w:t xml:space="preserve">GUARDRAIL: Keep it half-finished and honest, not raw and not performed — full storytelling coaching lives back in week 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "It's night in Jerusalem. The feast is over, the crowds have gone to their beds, the courts are quiet. But a few people are still awake — servants standing watch in God's house while the whole city sleeps. This tiny psalm is what someone shouts to them on the way out the door."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One arresting question that pays off in the text.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask: who in here has worked a night shift, or been up all night with a sick kid, or closed a place down alone? Get a few hands. Then say: this psalm is the last of fifteen, and it ends with exactly those people, the ones still working when everyone else went home."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Locate them in the scene before you explain the scene.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Tell them the whole psalm is a conversation with two speakers. The travelers say 'bless the LORD.' The servants say back 'may the LORD bless you.' Then read it and ask them to catch where it turns around."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with the exchange so the shape is in their ears before the words are.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Ask, before you even open the psalm: 'Who kept watch for you when things were hard, and did you ever actually tell them?' Let it sit. Then read three verses."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One concrete question does more than a setup.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'bless' — barak. Here's what makes this psalm quietly stunning: the same word runs both directions. In verse 1 and 2, the servants 'bless' Yahweh. In verse 3, Yahweh 'blesses' them. Same word, but it does two completely different things. When we bless God, we can't add a thing to him — we're just speaking his worth back to him, naming out loud how good he is. But when God blesses us, he actually gives. He acts. He hands over something real. Picture it physically: the servants stand with hands lifted UP, empty, offering praise that adds nothing to a God who already has everything. And then the blessing comes DOWN, from Zion, into those same open hands, and now they're full. Up empty, down full. The word that has no power going up is loaded with power coming down. And look who's doing the descending: 'he who made heaven and earth.' The Maker of the whole universe leans down to fill the hands of a sleepy watchman. That's the line to sit on: 'May Yahweh bless you from Zion, even he who made heaven and earth.' [Then stop. Let it sit. Count to ten before you say anything.]</w:t>
+        <w:t xml:space="preserve">Teach the word 'bless' — barak. In Hebrew it carries the picture of bending the knee. Here's the strange, beautiful thing: the same word runs both directions in this psalm. When WE bless the LORD, we bend the knee to him, we say who he is, we add nothing because he already has everything. When GOD blesses US, he bends toward us and actually pours something out we didn't have. Same word, opposite flow. Do it physically: have them lift open hands, the way verse 2 says, 'lift up your hands to the sanctuary.' Empty hands, palms up. That's the posture of someone who has nothing to give and everything to receive. The tired watchman with empty hands is exactly the one God fills. Then read the last line slow: 'May the LORD, the Maker of heaven and earth, bless you from Zion.' Then stop. Say nothing. Let it hang.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The psalm ends the whole long journey to Jerusalem not with a big finish but with a blessing. Why do you think it lands there instead of somewhere grander?</w:t>
+        <w:t xml:space="preserve">1. Picture the servants who 'serve by night in the house of the LORD.' What is that work actually like, and who does it in your world?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them wrestle with the anticlimax. If someone says 'it's small,' agree — then ask what it means that God sends people home held rather than impressed.</w:t>
+        <w:t xml:space="preserve">Coaching note: Get them concrete and physical before anything theological. Tending lamps, guarding doors, staying awake. Let them name real modern jobs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Would you rather leave a church service pumped up, or leave feeling like God actually blessed you? Which one lasts longer?</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one job in your town that happens overnight while the rest of us sleep.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The servants are told to keep praising 'by night' — in the quiet, when the crowd's gone. Where in your life do you serve or worship where nobody's watching?</w:t>
+        <w:t xml:space="preserve">2. The whole psalm is an exchange: the people bless God, and God blesses them back. Which direction is easier for you to believe in, and why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where the room gets personal. Don't rush past the first answer to collect more; slow down on it. Let one honest answer stand.</w:t>
+        <w:t xml:space="preserve">Coaching note: Some will find it easy to praise God and hard to believe he'd bless them personally. Draw that out gently, don't correct it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name one thing you do regularly that no one ever thanks you for.</w:t>
+        <w:t xml:space="preserve">If it stalls: Do you find it easier to say something nice to God, or to believe he wants to do something good for you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. We're told blessing goes both ways here — we bless God, God blesses us. What's the difference between those two, and which one carries real power?</w:t>
+        <w:t xml:space="preserve">3. When we 'bless the LORD,' we can't add anything to him. So what are we actually doing when we praise God?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Draw out the barak point without lecturing: ours adds nothing, God's actually gives. If they get it themselves, don't over-explain.</w:t>
+        <w:t xml:space="preserve">Coaching note: Aim them at: praise says out loud who God already is. Don't let it drift into 'God needs our worship.' He doesn't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: When you praise God, can you make him any better off? When he blesses you, does something actually change for you?</w:t>
+        <w:t xml:space="preserve">If it stalls: If you tell your best friend they're kind, do they become more kind, or do you just say what's true? Same idea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. This week's question: who has quietly kept watch for you in a hard season — and have you ever told them, out loud, what it meant?</w:t>
+        <w:t xml:space="preserve">4. Who is someone who quietly kept watch for you in a hard season, and have you ever told them, out loud, what it meant?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the night. After you ask, count to thirty in your head and DO NOT fill the silence. The first name spoken usually opens the floodgates.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart of the night. You go first (catchTheFire). Then wait. The confession 'no, I never told them' is where transformation lives. Do not fill the silence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just say the person's name — you don't have to explain yet. Who came to mind?</w:t>
+        <w:t xml:space="preserve">If it stalls: Just name the person. You don't have to say more yet. Who kept watch for you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The one blessing us is 'he who made heaven and earth,' bending down to a single tired watchman. What does it change to know the Maker of everything is that personal with you?</w:t>
+        <w:t xml:space="preserve">5. Revelation says the redeemed 'serve Him day and night in His temple' where no night ever falls. How does it change tonight's shift, the tired, unseen one, to know it's headed there?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let this one breathe into worship, not analysis. If the room goes quiet and moved, that's the answer. Don't tidy it up.</w:t>
+        <w:t xml:space="preserve">Coaching note: Bring the whole arc together: the night-watch of Zion becomes endless worship where the service never stops and nothing is unseen. Let it land as hope, not homework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Does God feel close and personal to you, or big and far away? Be honest — which one?</w:t>
+        <w:t xml:space="preserve">If it stalls: If the work you do in the dark right now is what heaven does forever, does that make today feel bigger or smaller?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Who were the 'servants who stand by night in Yahweh's house'?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Yes — it echoes the priestly blessing of Numbers 6, 'Yahweh bless you and keep you.' So the people who blessed God all night go home carrying God's own words spoken right back over them.</w:t>
+        <w:t xml:space="preserve">"Who exactly were these people 'serving by night'?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Priests and Levites who kept a continuous watch in the temple. Some served through the dark hours, guarding the sanctuary, tending lamps, keeping fires. First Chronicles 9 records gatekeepers lodging around the house of God because they were responsible for its watch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does it call God the 'Maker of heaven and earth' right at the end?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That's the same title that opens the pilgrim songs back in Psalm 121. The point is that the one blessing you from Zion is the one who made everything, which is exactly why his blessing is worth having.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'from Zion' mean, and why does that matter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zion is the holy hill, the place of God's dwelling. The blessing flows from the sanctuary outward to the worshiper. That's the shape the gospel fills: Jesus is the true temple, and every blessing now comes from him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How can we bless God if he doesn't need anything?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When we bless God we add nothing to him; he's complete and lacking nothing. Our blessing is praise, lifting our hands and gladly saying who he is. When God blesses us, something actually happens: he gives, he supplies, he pours out life.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The temptation with a three-verse psalm is to fill 45 minutes by talking. Resist it. This psalm is short on purpose — leave silence where it left silence.</w:t>
+        <w:t xml:space="preserve">The psalm is three verses. Resist filling the extra time with your own words. The short psalm's power is that it's short; let the silence after the last line do the teaching.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you teach 'up empty, down full,' actually raise your own hands as you say it. If you won't do the posture, don't expect the room to.</w:t>
+        <w:t xml:space="preserve">When you go first on the night's confession, actually admit if you never said thank you. If you clean it up into a victory story, the room will clean theirs up too, and nothing real will happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is lesson 15, the end of a series. Take thirty seconds to name the whole climb — 120's distress to 134's blessing — so people feel they arrived somewhere, not just finished a book.</w:t>
+        <w:t xml:space="preserve">Watch for the person on the actual night shift in your room. Bless them by name before they leave. Live the psalm at your own door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish out loud: 'This week I'll bless _____ by name and actually tell them what they've meant.' Make them say the person's name in the room.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: A week later, text the group: 'Did you tell them? What happened?' Then ask one person to share the reply they got.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'This week I'm going to tell _____ what their quiet watch meant to me.' Make them say the actual name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names people just said, their night-watchers, and over the ones in this room who feel unseen at work. Don't reach for a written prayer; saying their real words back to God is the point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room is still sitting in question 4, naming people and admitting they never said thank you, stay there. That confession is worth more than getting to Revelation. Don't drag them to question 5 to feel finished.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Mid-week, text the group one line: 'Did you tell them yet?' That's it. It'll do more than any recap.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/134/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 134 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 134 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The servants worship 'by night' where no crowd sees. Name one place you serve or work that nobody thanks you for:</w:t>
+        <w:t xml:space="preserve">Name one job or task that happens in the dark while the rest of us sleep:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Blessing goes two directions here. In your own words: what's the difference between us blessing God and God blessing us?</w:t>
+        <w:t xml:space="preserve">Which is easier for you to believe: that you can praise God, or that God wants to bless you personally? Write a word or two on why:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Who has quietly kept watch for you in a hard season? Write their name — just the name is enough to start:</w:t>
+        <w:t xml:space="preserve">Someone who quietly kept watch for you in a hard season (write their name):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Three specific things from today you'd thank God for right now (write them, then you'll say them out loud tonight):</w:t>
+        <w:t xml:space="preserve">Have you ever told them what it meant? If not, what could you say?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish this: 'The one blessing me is the Maker of heaven and earth. That changes ______ for me.'</w:t>
+        <w:t xml:space="preserve">The most keepable line of the psalm, in your own words:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">At work today, take the shift no one sees — do the last task well after the office empties, and quietly thank God as you close it out.</w:t>
+        <w:t xml:space="preserve">At work today, before the part nobody sees or thanks you for, say quietly: 'Lord, this is for you.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight before bed, actually raise your hands for one minute and thank God aloud for three specific things from your day, where your family can hear you.</w:t>
+        <w:t xml:space="preserve">Before bed tonight, stop and thank God out loud for three specific things from your day, and let your family hear you if they're near.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you text or call one person today, don't just sign off with 'take care' — say plainly, 'May God bless you today,' and name them before him after you hang up.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The God you praise in the quiet of a long night is the same God who bends to bless you.</w:t>
+        <w:t xml:space="preserve">The next time you say goodbye to someone, speak an actual blessing over them instead of a throwaway 'take care.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nothing done for God in the dark is unseen. Bless someone by name before they leave your sight.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>