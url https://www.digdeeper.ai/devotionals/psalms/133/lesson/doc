--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Oil Runs Down</w:t>
+        <w:t xml:space="preserve">Psalm 133: The Oil Runs Down</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 133 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 133 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Unity among God's people isn't something you strong-arm into existence by trying harder. It comes down like oil poured on a head until it soaks the whole robe, so the real question isn't how do we hold it together, it's are we letting what God pours from the top actually reach the person standing at the edge.</w:t>
+        <w:t xml:space="preserve">You don't build unity with the people around you, you receive it, because it pours down from God like oil over a head and keeps running until it covers everybody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch which direction everything in this psalm moves. The oil goes down. The dew goes down. The blessing comes down. Nothing here climbs.</w:t>
+        <w:t xml:space="preserve">Picture the messiest oil spill you've ever made in a kitchen. That's the picture this psalm reaches for to describe people getting along, and it means it as a compliment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Everyone in the room leaves seeing unity as oil poured from above and running down, not a fragile deal they have to negotiate. If they walk out thinking 'unity is my job to manufacture,' the lesson missed.</w:t>
+        <w:t xml:space="preserve">Goal: By the end, every person sees unity not as a treaty they negotiate but as oil poured on the head that runs down and covers them. They leave planning one concrete act toward one hard-to-love person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on the exact ingredients of the anointing oil if time runs short. The direction of the flow matters far more than the recipe.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the second image (the dew of Hermon) and stay entirely with the oil running down Aaron's beard. One picture landed beats two pictures rushed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In question 4 and the catch-the-fire moment, when someone names a real person they've quietly drifted from and admits they've been waiting for the other one to move first.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names the actual person at church they avoid, out loud, and commits to standing beside them Sunday. Not in the imagery, in the naming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Read Exodus 29 and Leviticus 8 so you can picture Aaron drenched, oil hitting the stones with the twelve tribes' names on them. That single image carries the whole lesson.</w:t>
+        <w:t xml:space="preserve">Your prep: Read Exodus 30 and Leviticus 8 so the anointing scene is vivid in your own mind, not just a footnote. Know who YOUR hard-to-be-near person is before you ask the room to find theirs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (Aaron drenched in oil), 5 min. Read Psalm 133 aloud, 2 min. Teach the word yored and the downward flow, 8 min. Questions 1-3, 15 min. Question 4 with real silence, 10 min. Commitments and close, 5 min. Transformation lives in question 4. If short, cut question 5 and fold 'life forever more' into your closing sentence.</w:t>
+        <w:t xml:space="preserve">Classroom opening, the poured-oil image (4 min). Read Psalm 133 aloud, twice (3 min). Teach yarad, the downward word, with the hand gesture (8 min). Historical context — Aaron's consecration and the dew of Hermon (8 min). Questions 1, 3, and 5 to the whole room (14 min). Out-loud commitments, name and day (5 min). Close in prayer over their names (3 min). Transformation lives in the commitments — protect those last eight minutes. If short, cut the dew of Hermon and stay with the oil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening (the person you only nod at), 5 min. Read the psalm, 2 min. Teach yored, 8 min. Questions 1-3, 18 min. Question 4, going first yourself, 15 min. Question 5 tying it to Christ, 7 min. Commitments out loud with names and days, 5 min. Transformation lives in questions 4 and the commitment round. If short, trim question 2.</w:t>
+        <w:t xml:space="preserve">Small-group opening, the honest show of hands (5 min). Read the psalm aloud (3 min). Teach yarad with the gesture (7 min). Historical context, Aaron's oil (7 min). All five discussion questions, slow, everyone speaking (25 min). Out-loud commitments, push for name and day (8 min). Prayer over their actual names (5 min). Transformation lives in questions 3 and 4 where people name their hard person and their withheld word. If short, cut question 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening (everything falls downhill), 3 min. Read the psalm together, 2 min. Say the one big idea in your own words, 3 min. Straight to question 4 — who have you drifted from, 15 min. Each person names one action and one day, 5 min. Pray over the actual names, 2 min. Transformation lives entirely in question 4 here. Cut nothing; just protect the honesty.</w:t>
+        <w:t xml:space="preserve">Coffee opening, the 'catch it like rain' question (3 min). Read Psalm 133 together off a phone (2 min). Say yarad and do the hand gesture across the table (5 min). Questions 3 and 5, back and forth (12 min). Each person names one hard person and one action before Sunday (6 min). Short spoken prayer over both names (2 min). Transformation lives in naming the person out loud to a friend who'll ask you about it later. Nothing to cut — just don't skip the commitment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments, Not Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 4 and week 9, where you learned to end not by recapping what you said but by asking people to say out loud what they'll DO. Level 3 is harder: tonight, don't accept a vague commitment. When someone says 'I want to be more unifying,' you gently press for the name and the day — 'Who specifically? By when?' A commitment with no name and no deadline is a summary in disguise. Your job at the close is to make each person land on one person and one action they could actually be held to next week. If they won't get specific, that's not a failure of the person, it's a signal the lesson stayed in their head. Draw the name out of them.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach, and this week we drill it deliberately: end with commitments, not a summary. Most teachers close by restating what they just said. Don't. The room already heard it. Instead, land the lesson by getting specific, out-loud, first-person commitments from real people. This week's harder rep: don't let anyone leave with a vague 'I'll try to be more unified.' Push for a name and a day. 'Who, specifically, and when this week?' If someone says 'I'll reach out to somebody,' ask 'To whom? By Sunday?' Vague commitments die in the parking lot; named ones survive to Tuesday. Your job at the end is not to summarize the truth but to nail it to a calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room carry a quiet ache about some relationship in the church that has gone cold. They used to talk to that person, and now they nod across the room. And most of them have absorbed a lie about it: that unity is on them to fix, that it's a fragile agreement they have to negotiate with someone who'd rather not. So they wait. And nothing thaws. Psalm 133 hands them something better and truer. It says unity is oil poured on Aaron's head until it runs down the beard, onto the collar, all the way to the stones bearing the names of all twelve tribes. It says unity is dew from a mountain far to the north, carried impossibly south to land on Jerusalem's dry little hills. Both pictures move one direction: down. This is not brothers gritting their teeth to get along. This is a blessing descending and settling on the low places. And the psalm names where it all lands: 'there Yahweh gives the blessing, even life forever more.' You get to tell tired, drifted people that the peace they've been straining to manufacture was already poured out from above, and their job is simply to stop blocking its path to the person at the edge. That's a good thing to get to say out loud.</w:t>
+        <w:t xml:space="preserve">Most people in your room carry a quiet ache about relationships that have gone cold, at church, at home, in the family. They've been told unity is something they should work harder at, and they're tired. Psalm 133 says something they may never have heard: unity isn't a project you grind out. It's oil poured from above that runs down and covers everyone under it. Every single image in this psalm moves in one direction, downward. The oil runs down the head, down the beard, down over the collar of his robes. The dew comes down from Hermon onto Zion. This is grace, not effort. And notice where the psalm lands, on the last two words: life forevermore. It starts with brothers getting along and ends at eternal life, because the oil running down Aaron's beard was always pointing forward to a better High Priest whose fullness spills over onto everyone joined to Him. When you teach this, you get to lift a burden off people who've been trying to manufacture what God intends to give. That is a good thing to get to do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise yourself. Sit down and name the one person in your own church or circle you've quietly drifted from — someone you used to actually talk to and now only nod at. Feel how easy it is to justify waiting for them to move first. Then send the message this week, before you teach. Ask them for coffee. You cannot ask a room to close a distance you're still keeping open yourself, and they will hear the difference in your voice if you've actually done it.</w:t>
+        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise yourself. Name the one person at your own church you'd rather avoid or have simply never bothered to know. Actually picture their face. Then, sometime before you teach this, go do the thing you're about to ask the room to do: stand beside them and ask one real question about their life and stay to hear the answer. Walk in able to say, honestly, 'This week I did this, and here's who it was, and here's what surprised me.' You cannot send a room toward a hard person from behind a lectern you've never stepped out from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A friendship in the church that went cold for no big reason, and how long you waited for the other person to move.</w:t>
+        <w:t xml:space="preserve">A time a good word about you reached you secondhand, and what it did to hear it passed on rather than kept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone did a quiet, unasked kindness for you — the 'dew of Hermon' that landed before a word was spoken.</w:t>
+        <w:t xml:space="preserve">A relationship at church or home where you stopped trying to be right and the peace that followed surprised you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you chose the gracious thing over being right, and what it cost you.</w:t>
+        <w:t xml:space="preserve">A moment you realized unity you enjoyed was given to you, not built by you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished vs. real: Polished: 'God taught me the beauty of reconciliation in the body of Christ.' Real: 'Greg and I stopped talking after a church meeting three years ago, and I texted him last Tuesday because this psalm wouldn't leave me alone. He said yes in four minutes. I'd wasted three years.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'God taught me the value of Christian fellowship.' Real — 'For two years I sat three rows from a man I'd decided I didn't like. I never asked him a single question. Then I did, once, and found out he'd buried his son that spring.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it not-raw — tell a healed story, not an open wound you're still bleeding from in front of the room.</w:t>
+        <w:t xml:space="preserve">Guardrail: prompts, not raw dumps. Pick one, tell it in under ninety seconds, land it on the point. Full storytelling coaching lives in week one's drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Picture the day Aaron was made high priest. Moses doesn't dab oil on him. He pours it, and it runs down the beard, down onto the collar, all the way to the stones on his chest with the names of all twelve tribes. That mess, that flood, is what this psalm calls unity. Watch where it goes."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Start with a single provocative observation, not a setup.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Imagine warm oil poured on your head, not a drop but a stream, running down your face, your collar, soaking into your shirt. Uncomfortable, isn't it? That's the exact picture this ancient song reaches for to describe people getting along. Today we find out why."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Concrete sensory image before abstract concept — let them feel it before they name it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Quick honest show of hands: who here can name a person at this church you kind of go out of your way to avoid? Keep your hand down if you want. I just want you to know you're normal, and this psalm was written for exactly that."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a shared honest confession to lower defenses before teaching.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "What if unity with people isn't something you're supposed to build, but something you're supposed to catch, like getting rained on? There's a short psalm that says exactly that. Let me show you."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A single provocative question that reframes the whole passage in one line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Hebrew word to sit on is yored — 'running down,' 'descending.' It appears three times in this tiny psalm, and it's doing all the theological work. The oil is yored down the beard. The dew is yored down on Zion. The whole poem is built on that one downward verb. Here's the physical image: hold your hand flat at the top of your head, then trace it slowly down past your jaw, down your neck, down to your chest, all the way to where your shirt ends. That's the path. Nothing in this psalm reaches up. Everything is received on the way down. So when you're tempted to think unity is a summit you have to climb to, remember the verb: it's not a climb, it's a soaking. 'For there Yahweh gives the blessing, even life forever more.' [Let that sit. Say nothing.]</w:t>
+        <w:t xml:space="preserve">The Hebrew word to sit on is yarad — 'to come down, to run down, to descend.' It shows up again and again in these three verses: the oil runs down (yarad) the beard, comes down (yarad) to the collar, and the dew comes down (yarad) on Zion. The psalm is obsessed with one direction. Here's the physical image: hold your hand flat above your head, then let it drift slowly down past your face, your chest, to your waist. That's the whole psalm in one gesture. Unity doesn't get pushed up from the congregation to the leader; it gets poured from the top and flows all the way down over the collar. It comes down, always down, from the God who gives life forevermore. [pause — let the silence sit before you move on]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Every image in this psalm moves in one direction — down. Why does that direction matter for how we think about getting along with each other?</w:t>
+        <w:t xml:space="preserve">1. What's the first thing you notice about the two pictures the psalm uses — the oil and the dew? What do they have in common?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You're fishing for the shift from 'we manufacture unity' to 'unity is given.' Affirm any answer that catches the downward flow, and repeat it back so the room hears it.</w:t>
+        <w:t xml:space="preserve">Coaching note: You're fishing for 'they both come down.' If someone gets it fast, affirm and move on; don't over-explain. Let the room do the noticing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Quick one: is unity in this psalm something we build, or something we catch as it falls? What tips you off?</w:t>
+        <w:t xml:space="preserve">If it stalls: Trace the oil with me: where does it start, and where does it end up? Now the dew — does it go up or down?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The oil doesn't stop at Aaron's head — it keeps running to the very edge of his robe. Who tends to be the person at 'the edge' in a church, the last one the blessing reaches?</w:t>
+        <w:t xml:space="preserve">2. The psalm calls unity 'good and pleasant.' Be honest: when's the last time you actually felt unity with other believers was pleasant, not just a duty?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them name real categories — the new person, the awkward one, the one nobody knows. Don't rush to tidy it. This exposes where unity is actually getting blocked.</w:t>
+        <w:t xml:space="preserve">Coaching note: Watch for people jumping to should-answers. Gently push toward an actual memory. A real example from you unlocks real examples from them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Think about your own church for a second: who's the person most likely to slip in and out without anyone talking to them?</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of one meal, one trip, one moment with church people where you thought, 'I don't want this to end.' What was it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. We usually treat unity as a deal we negotiate with someone who'd rather not. How is that different from what this psalm describes?</w:t>
+        <w:t xml:space="preserve">3. If unity is something poured down as a gift rather than something we build, what does that change about how you approach the person you find hardest to be near?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the pivot from human effort to received gift. If they wrestle with 'but it does take effort,' honor that — the effort is in not blocking the flow, not in generating it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the pivot from concept to conviction. Don't rush past the discomfort when someone gets quiet. Discomfort is the work happening.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Have you ever waited for the other person to reach out first? How long did that work?</w:t>
+        <w:t xml:space="preserve">If it stalls: If unity is already a gift God gave, does that make the first step toward that person feel a little less impossible? Why or why not?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Is there someone in this church you've quietly drifted from — no blowup, just distance? What has been keeping you from closing that gap?</w:t>
+        <w:t xml:space="preserve">4. The oil ran down and kept running, head to beard to collar. Where in your relationships does a good thing stop with you instead of running on to someone else?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the night. Go first if the room is quiet — you did the exercise this week, so tell them. Then wait. Do not fill the silence.</w:t>
+        <w:t xml:space="preserve">Coaching note: Look for the person who names a specific kind word they've sat on. That's your opening to the take-home action about passing praise along.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just yes or no to start: is there someone you used to talk to at church that you now only nod at? You don't have to name them out loud yet.</w:t>
+        <w:t xml:space="preserve">If it stalls: Has anyone praised a person to you recently and you never told that person? Yes or no?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The psalm ends by saying the blessing that lands here is 'life forever more.' What does it mean that ordinary church peace is tied to something that never ends?</w:t>
+        <w:t xml:space="preserve">5. This psalm ends not on harmony but on 'life forevermore.' Why do you think a song about people getting along ends at eternal life?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Bring in the gospel move from the cards: this unity runs down from Christ our High Priest to the last member at the hem. The peace you have was poured out by the Head who bled at the top of the hill.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where the gospel opens up. The oil pointed to a better High Priest. Let someone reach for it; if no one does, you say it plainly and let it land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Put it simply: does it change anything to know that patching up one cold friendship is connected to something eternal, not just being polite?</w:t>
+        <w:t xml:space="preserve">If it stalls: Who is the true Anointed One this oil was pointing to, and what does He pour out on everyone joined to Him?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why oil on a beard? That's a strange picture for unity."</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Yes — Paul says be eager to keep the unity of the Spirit in the bond of peace. But notice he says keep, not create. It's a gift already given in one Lord, one faith, one baptism. Our effort is in guarding it and not blocking its path, not manufacturing it from scratch.</w:t>
+        <w:t xml:space="preserve">"Why oil on Aaron's beard specifically — why him?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aaron was the first high priest, and his consecration in Exodus and Leviticus is the picture behind this. Moses poured oil on his head to set him apart to stand between God and the people, and it ran down onto garments engraved with the twelve tribes' names — the whole nation covered by the same grace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What's the dew of Hermon, and why does it matter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mount Hermon is far to the north, high enough to catch heavy dew that Israelites knew as a byword for abundance. The psalm imagines that lavish moisture carried south and poured onto the modest hills of Jerusalem — distant abundance brought home to God's people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is this psalm just about being nice to each other?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's deeper than sentiment. The imagery is priestly and holy — a sacred, set-apart thing poured out from the head over the whole body. And it ends on eternal life, so it's ultimately about the blessing God commands where His people dwell together in Him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How does this connect to Jesus?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The New Testament calls Christ the head and His people the body. He's the true Anointed One that Aaron only pictured, given the Spirit without measure, and from Him it flows to everyone joined to Him. The oil running down was always pointing to a better High Priest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't over-explain the oil recipe. The point is the direction it flows, not the myrrh and cinnamon — if you get lost in ingredients you'll lose the room.</w:t>
+        <w:t xml:space="preserve">Spot your Timothy while you teach tonight. Don't watch for the most knowledgeable person; watch for the best question-asker — the one whose questions open the room and who others instinctively turn toward. Write down one name after class. That's where multiplication starts, with you seeing them before they see it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for your Timothy tonight. Somewhere in the room is the person whose questions open things up instead of shutting them down, the one others turn toward when they answer. It's rarely the most knowledgeable person. Write down one name this week — that instinct for drawing people out is the raw material of a teacher, and you're looking for someone to hand this to, not someone to admire you.</w:t>
+        <w:t xml:space="preserve">When you get to the oil image, resist explaining it three ways. Let the discomfort of oil-soaking-into-a-collar sit unresolved for a beat. The strangeness is the point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you ask about the drifted friendship, resist the urge to reassure everyone it's fine. The discomfort is the lesson working. Sit in it.</w:t>
+        <w:t xml:space="preserve">Don't let anyone turn 'unity' into a lecture on church politics or a grievance about leadership. Steer it back, hard, to the specific person each individual finds hard to be near. Personal and concrete, always.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say one name out loud — the person they've drifted from — and one thing they'll do this week to close the distance. Press gently for the name and the day; don't let anyone off with 'I'll try to be more unifying.'</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Next week, before you start, ask two or three people: did you send the message? Who did you reach out to, and what happened? Let the reports become part of the room.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and get it out loud: name the one person at church you'll go stand beside this Sunday. A name and a day, not 'someone eventually.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names people just said — the person they're going to stand beside, the kind word they're going to pass on. Don't reach for a written prayer; saying their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question three and it's real, stay there. A room that honestly wrestles with the hard person beats a room that races to the finish. Finishing the list is not the goal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one text to the whole group: 'Did you go stand beside your person yet? No judgment, just checking.' The follow-up is what turns a good night into a changed week.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/133/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 133 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 133 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The three things in this psalm that move downward (oil, dew, and ___________):</w:t>
+        <w:t xml:space="preserve">Every image in this psalm moves the same direction. Write the direction here in one word:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person in your church you've quietly drifted from (name or initials):</w:t>
+        <w:t xml:space="preserve">One person at church you find hard to be near, or have simply never bothered to know (initials are fine):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What's actually been keeping you from reaching out first:</w:t>
+        <w:t xml:space="preserve">The last time being with other believers felt genuinely good, not just dutiful — what was happening?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Who is the person at 'the edge' in your church — the last one the blessing tends to reach?</w:t>
+        <w:t xml:space="preserve">A good word someone said about a person that you never passed along. Who was it about, and what was said?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing you'll do this week to close a distance, and the day you'll do it:</w:t>
+        <w:t xml:space="preserve">The psalm ends on 'life forevermore.' In your own words, why does a song about getting along end there?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Send a message today to the person you've drifted from — ask if you can grab coffee or sit together at the next gathering. Don't wait for them to move first.</w:t>
+        <w:t xml:space="preserve">Before Sunday ends, go stand beside the person you named above, ask one real question about their life, and stay to hear the answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In your next conversation today, resist the small dig or sharpened reply that would fracture the room. Say the gracious thing instead, even if it costs you being right.</w:t>
+        <w:t xml:space="preserve">The next time someone praises a person to you, pass it on — tell that person directly, by text or face to face, exactly what was said.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Do one quiet, unasked thing for someone under your roof tonight — dishes that aren't yours, a child tucked in without hurrying. Let peace settle before you say a word about it.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The blessing comes down, always down, from the God who gives life forever more.</w:t>
+        <w:t xml:space="preserve">At home this week, the next time an argument flares over something minor, be the first to say, 'You know what, let it go, it's fine.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unity is not something you build. It runs down like oil, and where it lands, God gives the blessing — even life forevermore.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>