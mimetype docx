--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Psalm 132: You Build Him a House, He Builds You One</w:t>
+        <w:t xml:space="preserve">Psalm 132: The Oath He Will Not Take Back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 132 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 132 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">David couldn't rest until God had a home, and God answered by making a promise nobody could break, so the thing you're pouring yourself out for is not the thing that lasts. What lasts is the word God swore and then kept in his own Son.</w:t>
+        <w:t xml:space="preserve">David couldn't rest until he'd made a home for God, but the whole thing only holds because God swore back an oath He refuses to break, so your standing with Him isn't held up by how hard you're trying but by a promise He made and won't take back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a man who won't go to bed. He won't lie down, won't even let his eyes close, and it's not because he's chasing a deal or a diagnosis. It's because God doesn't have a home yet among his people, and David can't stand it.</w:t>
+        <w:t xml:space="preserve">Read them David's vow out loud first, slow: no house, no bed, no sleep, not even shutting my eyes. Then ask the room, 'What's the one thing you'd stay up all night for?' Let a couple of them answer before you say a word about God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: The room should leave feeling the two vows collide: David swears to build God a house, and God swears back to build David one that no failure can topple. That second oath is the whole point.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel the pivot between the two oaths: David's sleepless vow, and God's answering promise that no one can revoke. They should leave leaning on the second one, not their own version of the first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the twenty-year detour through Kiriath-jearim and the geography of Jaar if time is tight. It's rich, but the sworn covenant in verses 11-12 is the beating heart.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the geography deep-dive on Ephrathah and Kiriath-jearim. It's rich, but it's the first thing to go if you're short; the two oaths are the spine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names the thing they can't hand over and hears that God already swore to keep the one house that matters. Not in your explanation of the horn and the lamp.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone realizes their weary striving to keep God happy was never the thing holding them up. The relief on a tired face is the win here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Read 2 Samuel 7:12-16 out loud once before you teach so the covenant language is in your mouth. Then read the psalm's last five lines slowly enough to hear the seed folded inside them.</w:t>
+        <w:t xml:space="preserve">Your prep: Read 2 Samuel 7:12-16 once so you can say the covenant in your own words. Pick which ONE thing in your own life you keep trying to 'build' for God, so catchTheFire is honest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (3 min) — the man who won't go to bed. Read Psalm 132 aloud (4 min). Teach the ark's journey briefly, then camp on the two vows and 'sworn'/shava, ending on 'He will not turn from it' with silence (15 min). Write-then-speak on handout items 3 and 4 (6 min). Discussion questions 3-5 (13 min). Big idea stated verbatim and close in prayer over named things (4 min). Transformation lives in questions 3 and 4. If short, cut the Kiriath-jearim geography first.</w:t>
+        <w:t xml:space="preserve">Classroom opening, 5 min (couldn't-sleep hook). Read Psalm 132, 4 min. Teach the two oaths + 'shaba,' 12 min. Questions 1, 2, 4 to the whole room with write-first pauses, 15 min. Land on the big idea and out-loud commitments, 7 min. Close in prayer over what they named, 2 min. Transformation lives in the write-first pause on question 4 — protect it. Cut the Ephrathah geography first if you're over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — the table question held, not answered (4 min). Read the psalm aloud, each person a few lines (5 min). Teach verses 11-12 and the word 'sworn,' plus the horn-and-lamp payoff in Christ (15 min). Fill handout items 3 and 4 quietly (5 min). Discussion questions 1-5, going slow (23 min). Out-loud commitments (5 min). Prayer over the specifics named (3 min). Transformation lives in question 5. If short, drop question 2.</w:t>
+        <w:t xml:space="preserve">Small-group opening go-around, 8 min (what you're afraid to hand over). Read the psalm, 4 min. Teach the two oaths + 'shaba,' 10 min. Work questions 1-5 slowly with real silence, 25 min. Out-loud commitments around the circle, 8 min. Spontaneous prayer over their words, 5 min. Transformation lives in questions 3 and 5. If time's short, cut question 1 — the go-around already did its work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — 'you ever want something so badly you couldn't sleep?' (2 min). Read verses 1-5 and 11-12 only (3 min). Say the two-vows idea plainly and land 'He will not turn from it' (7 min). Talk through questions 1, 3, and 5 (14 min). One out-loud commitment each and a short honest prayer (4 min). Transformation lives in question 5. If short, skip question 1 and go straight to the failure question.</w:t>
+        <w:t xml:space="preserve">Coffee opening question, 5 min. Read verses 1-5 and 11-12 only, 3 min. Talk the difference between the two oaths, 10 min. Question 5 and one honest commitment each, 8 min. Pray one sentence each over what you said, 4 min. Transformation lives in the honest answer to the opening question. Skip the word study entirely if the conversation is already real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 3 and week 8, when you picked a single verse and stayed there instead of racing the whole text? Level three asks for a harder rep: this psalm is the longest song in the whole climb, and the temptation is to tour all of it. Don't. Pick verses 11-12 — God's sworn oath with its condition — and spend the largest single block of your teaching time there. Everything else in the psalm exists to set up or pay off those two verses. When you feel the pull to explain Ephrathah, Jaar, the ark procession, the priests' garments, resist it. Say to yourself before you walk in: 'If they leave remembering only that God swore an oath David's sons broke and Christ kept, I've done my job.' Depth on one hinge beats a shallow walk past every door.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach, and this week we drill it deliberately: teach one thing all the way to the bottom instead of five things halfway. You've drilled this before (week 3, and again week 8) — this is the harder rep. This time, pick your one thing and then physically cross out everything else in your notes before you walk in. Not 'de-emphasize' — cross it out so you can't rescue it mid-lesson. For Psalm 132 the one thing is the two oaths side by side. If you find yourself teaching the ark's travels or the temple's dimensions, you've let the crossed-out material crawl back in. Say the one thing at the start, in the middle, and at the end, in slightly different words each time, and let everything else serve it or die.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Everybody in your room is building something. A career, a marriage, a kid, a reputation, a savings account, a body they're trying to keep. And most of them are quietly terrified that if they take their hands off it, it'll fall. This psalm walks straight into that fear with a man who couldn't sleep until God had a house — the most driven, restless, all-in person you could imagine. And then it does something they don't see coming. It says the house David wanted to build didn't matter half as much as the house God promised to build for David. One vow was human zeal. The other was a divine oath, sworn 'in truth,' with the promise 'he will not turn from it.' Here's why that lands hard: David's sons were supposed to keep the covenant, and they blew it. The throne fell. The temple burned. By every earthly measure the promise died. And it didn't. God sent a Son who kept every clause the others broke, and seated him on a throne no rebellion can reach. Your people need to hear that the thing they're gripping so hard is not the thing holding them up. You get to hand them a promise older and surer than anything they're trying to protect. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most of the people in your room are tired from building something. A marriage, a career, a household, a reputation, a walk with God they're afraid isn't good enough. They lie down at night with the running list of what they didn't finish. Psalm 132 opens with a man exactly like that — David, who won't sleep, won't rest, won't even close his eyes until God has a home. And here's what your room needs to see: the psalm does not end on David's zeal. It pivots. God swears His own oath, one that rests on nothing David does, a promise He says outright He will never take back. That's the turn. The exhausted builder gets answered by a God who says, in effect, 'I've got the part that actually lasts.' Every earthly son of David died and the throne fell to Babylon, and still the promise held, all the way to Bethlehem, to a crown that will never fall off. You get to stand in front of tired people and tell them the thing holding them up was never their own sleepless effort. There are few better things to say to a weary room. Get to say it well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach this, do the table question yourself, on paper, honestly. Name the one thing you are pouring yourself into right now that you're afraid to hand fully over to God. Write down why it's hard — the real why, not the churchy answer. Then sit with the last line of the psalm's promise: 'on himself, his crown will shine.' Ask yourself what changes about your grip on that one thing if the throne that actually matters is already secured by Someone who can't fail at it. If you haven't felt the loosening of your own fingers, you'll teach this as information. Do it first, and you'll teach it as relief.</w:t>
+        <w:t xml:space="preserve">Before you teach this, do the exercise yourself. Name the one thing you keep trying to build for God — the ministry you white-knuckle, the family you're afraid to hand over, the spiritual performance you keep grading. Write it on a card. Then read God's oath in verses 11-12 out loud, over that card, and ask honestly: is my peace resting on my vow, or on His promise? Sit in the discomfort of the answer for a minute. If you haven't felt the relief of that pivot yourself this week, you'll teach it as information. If you have, you'll teach it as good news.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you couldn't rest until something got fixed or finished — the David-can't-sleep feeling of restless zeal.</w:t>
+        <w:t xml:space="preserve">A time you stayed up sleepless 'building' something for God and quietly hoped He was keeping score.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you built something you were sure would last, and it didn't — a plan, a role, a relationship that fell like David's throne.</w:t>
+        <w:t xml:space="preserve">A moment you realized a promise was holding you up that you hadn't earned — someone kept their word to you when you'd failed them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned to trust God's timing in that trial.' Real — 'I checked my phone forty times waiting for that call, and I'm still not sure I've handed it over.'</w:t>
+        <w:t xml:space="preserve">A long wait between a vow you made and its fulfillment — and what you did with the years in between.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it one lived moment, not a tidy sermon with a bow — raw beats resolved.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned to rest in God's faithfulness.' Real — 'I redid the church budget spreadsheet at 1am three nights running, convinced God needed me anxious to keep the lights on. He didn't.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Guardrail: keep it one raw scene, not a testimony arc — full storytelling coaching is back in week 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Here's a man who refuses to go to bed. Verses 3 through 5 — he won't come home, won't lie down, won't let his eyes close, until God has a place among his people. Picture the most driven person you know, someone who can't stop until the job is done. Now aim all that intensity at one thing: a home for God. That's where this psalm starts. Watch what God does with a zeal like that."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Personal and low-stakes — one honest sentence invites one honest sentence back.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask: 'When was the last time you couldn't sleep because of something you had to get done?' Get two or three honest answers. Then read David's vow — no bed, no sleep, no shutting his eyes — and say, 'That's the man this psalm opens with.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Concrete hook before abstraction — start with an image everyone owns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Go around: 'What's one thing you're pouring yourself into right now that you'd struggle to hand over to God?' Just collect answers, don't fix them. Then say, 'David felt that about building God a home. Watch what God does with it.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personal stakes first — let them locate themselves in the text before you explain it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "'Do you ever feel like your standing with God depends on how hard you're trying?' Let them talk. Then: 'There's a psalm where a guy tries harder than anyone, and God basically says the important part was never his job.' Open it."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One question, then the text — no runway needed with two friends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is 'sworn' — Hebrew 'shava,' to bind yourself by an oath. Verse 11: 'Yahweh has sworn to David in truth. He will not turn from it.' In the ancient world you didn't swear lightly; to swear was to put your own name, your own life, on the line as collateral. Here's the performable picture: hold up your right hand the way a witness does in a courtroom. That's a promise you can walk back with an apology. Now imagine signing your own name to a debt you can never escape — that's shava. When God swears, he stakes himself. And the staggering thing about this psalm is that the oath had a condition David's sons couldn't meet, so God kept it himself, in his own Son, on our behalf. The line to leave hanging in the room, then let it sit in silence: 'He will not turn from it.'</w:t>
+        <w:t xml:space="preserve">Teach the Hebrew word 'shaba' — 'to swear an oath.' It shows up on both sides of this psalm. Its root is tied to the number seven, the number of completeness and covenant; to swear was to bind yourself, to 'seven yourself.' Here's the physical image: have someone in the room make a promise and then try to un-make it out loud. You can't quietly untie a real oath; it's a knot with your own name in it. David 'sevens himself' to God in verse 2. But the weight of the psalm falls on verse 11: 'The LORD swore an oath to David, a promise He will not revoke.' God ties the knot around Himself. Then land here and stop: 'This is My resting place forever and ever; here I will dwell, for I have desired this home.' Let that sit in silence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. David couldn't sleep until God had a home. What's something you've cared about so much you couldn't rest until it was settled?</w:t>
+        <w:t xml:space="preserve">1. David vows he won't sleep or even close his eyes until God has a home. What does the intensity of that vow tell you about what David wanted most?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let it be ordinary — a deadline, a sick kid, a repair. You're just getting the room to feel David's restlessness in their own bodies.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let them describe the man before you evaluate him. You want them to feel his zeal as admirable, so the pivot to God's oath lands harder later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: what's the last thing that kept you up at night?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simpler: what's one thing you've cared about enough to lose sleep over?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. David wanted to build God a house, and God answered by promising to build David one. Have you ever offered God something and had him hand you back something bigger?</w:t>
+        <w:t xml:space="preserve">2. The psalm has two oaths — David's, then God's. Read verses 2-5 and then 11-12. What's different about who's making each one and what it rests on?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Don't let this stay theoretical. If someone gives a Sunday-school answer, gently ask, 'What did that actually look like?'</w:t>
+        <w:t xml:space="preserve">Coaching note: Steer toward: David's rests on his effort, God's rests on Himself. Don't let them collapse the two into 'both are just promises.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes-or-no way in: has God ever given you something you didn't ask for that turned out to matter more than what you did ask for?</w:t>
+        <w:t xml:space="preserve">If it stalls: Ask a yes/no: which of the two oaths would you trust more if your life depended on it — the tired man's, or God's?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The promise had a condition — 'if your children keep my covenant' — and David's sons broke it. Where in your own life have you tried to hold up your end of a deal with God and come up short?</w:t>
+        <w:t xml:space="preserve">3. God says of Zion, 'here I will dwell, for I have desired this home.' What does it change to know God wanted to live among His people, not just tolerated it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where it gets honest. Don't rush to fix it or reassure. Let the failure sit before you point them to the Son who kept it.</w:t>
+        <w:t xml:space="preserve">Coaching note: Watch for the person who's spent years assuming God is reluctant about them. This question is aimed at them. Slow down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: More personal: name one promise you've made to God that you didn't keep.</w:t>
+        <w:t xml:space="preserve">If it stalls: More personal: do you tend to picture God as glad to be near you, or putting up with you? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. God kept the oath in Christ, the Son who met the condition David's sons broke. What does it change to know the one throne that matters is already secured, not by you?</w:t>
+        <w:t xml:space="preserve">4. Every son of David eventually died and the throne fell to Babylon. Why didn't that break the oath God swore?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the pivot from failure to relief. Watch faces here — if someone's shoulders drop, that's the transformation. Ask them what they just felt.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where you connect it to Jesus — the horn from David that grew in Bethlehem. Let them get partway there before you complete it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete: if you knew for certain the most important thing was already locked in, what would you stop gripping so hard?</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete: where in the whole Bible does a descendant of David finally get a throne that never ends?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The table question, out loud: what's one thing you're pouring yourself into that you're afraid to hand fully over to God — and will you tell us why it's hard?</w:t>
+        <w:t xml:space="preserve">5. If your standing with God rests on His unbreakable oath and not on your sleepless effort, what would actually change in how you lived this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You go first, briefly and really — the room will match your level of honesty and no deeper. Then get out of the way and let them talk.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the commitment question. Don't rescue the silence too fast. Let someone name a real thing they'd stop white-knuckling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower it: just name the thing, you don't have to explain why yet — what is it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier way in: name one thing you've been doing FOR God out of fear rather than trust. Just name it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Where is 'the field of Jaar' and why does it matter?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">The oath depended on David's sons keeping covenant and they couldn't, so God sent a Son who could. Jesus is the anointed one whose crown shines while his enemies are clothed with shame — the true David who kept every clause his fathers broke.</w:t>
+        <w:t xml:space="preserve">"Where's Ephrathah and 'the fields of Jaar'? Why do those places matter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ephrathah is the region around Bethlehem, David's hometown; 'the fields of Jaar' is short for Kiriath-jearim, 'city of forests,' where the ark sat forgotten for decades. The pilgrims are retracing the search that ended with the ark coming home to Jerusalem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What's the 'horn' and the 'lamp' God prepared for His anointed?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A horn is an Old Testament image for strength and a king's power; a lamp means an enduring line, a light that isn't snuffed out. Revelation says Jesus is the Root and Offspring of David — both images shine at last in Him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Verse 12 says the throne lasts 'if your sons keep My covenant.' Doesn't that make the promise conditional?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There's a real 'if' for each generation of earthly kings, and they failed it. But the deeper oath rests on God Himself, and it finds a Son of David who kept the covenant perfectly — Jesus, whose kingdom, Gabriel said, will never end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is this psalm about the temple, or about Jesus?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Both, in order. It remembers David longing to house the ark and God choosing Zion, and it looks past cedar and stone to the promise of an everlasting throne. That promise doesn't land fully until Christ, who came to dwell with His people and now by His Spirit within them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is the longest song in the whole climb, and the room will feel the length. Cut ruthlessly and camp on verses 11-12; you don't have to touch every line to teach the psalm.</w:t>
+        <w:t xml:space="preserve">The psalm feels like two halves stitched together because it is — David's oath, then God's answer. Teach the seam, not around it. That seam IS the point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The move from failure to relief in questions 3 and 4 is fragile. Don't paper over the failure too fast — the good news only lands as good if the bad news was allowed to be real first.</w:t>
+        <w:t xml:space="preserve">Don't over-explain the ark's history. People don't need the itinerary; they need to feel a nation retrieving the throne of their God and carrying it home. Keep it warm, keep it short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If it's been a heavy week and you're running on empty, say so plainly: 'I'll be straight, it's been a heavy week, so I'm leaning on you all more than usual today.' Then run it as write-then-speak and pair-share and let them carry the talking. Showing up tired and real beats performing fine.</w:t>
+        <w:t xml:space="preserve">The phrase 'satisfy her poor with bread' will tempt you into a whole social-justice detour. It's real and it's in the apply card, but it's a branch, not the trunk. One take-home action, then back to the oath.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'This week I'm going to loosen my grip on ______ by ______.' Make them say the second blank — a real, small action, not just a feeling.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'How's the grip? Still loosening?' Reference the specific thing they named.</w:t>
+        <w:t xml:space="preserve">Commitments: Ask each person to say out loud one sentence: 'This week I'm going to stop white-knuckling ___ and trust the promise instead.' Out loud, not just in their head — spoken commitments stick.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the specific things people just named — the exact marriage, the exact fear, the exact thing they said they'd stop white-knuckling. Don't reach for a written prayer; naming their own words back to God is what makes them believe He heard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3, stop there and stay there. The move from 'God tolerates me' to 'God wanted to dwell with me' is worth the whole hour. Don't rush to Jesus just to finish the list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text one line to whoever named a commitment: 'Still trusting the promise on that thing you mentioned?' One sentence. It tells them the room was real.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/132/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 132 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 132 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">David couldn't sleep until God had a home. The last thing that kept me up at night was:</w:t>
+        <w:t xml:space="preserve">One thing you've lost sleep over building or fixing lately:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Yahweh has sworn to David in truth. He will not turn from it.' In my own words, an oath God won't walk back means:</w:t>
+        <w:t xml:space="preserve">David's oath rested on his effort. God's oath rested on ___________. Fill in the blank in your own words:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A promise I made to God that I didn't keep — where I came up short like David's sons:</w:t>
+        <w:t xml:space="preserve">Be honest: do you tend to picture God as glad to be near you, or as putting up with you? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one thing I'm pouring myself into that I'm afraid to hand fully over to God is:</w:t>
+        <w:t xml:space="preserve">One thing you've been doing FOR God out of fear rather than trust:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This week I'll loosen my grip on that thing by (one small, real action):</w:t>
+        <w:t xml:space="preserve">Finish this sentence to say out loud: 'This week I'm going to stop white-knuckling ___ and trust the promise instead.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, before you scroll or turn off the light, set your phone down five minutes early and pray for the place where God's people gather. Name your church out loud and ask God to be honored there this weekend.</w:t>
+        <w:t xml:space="preserve">Tonight, before bed, spend five minutes giving God the first of your day instead of the leftovers — open Psalm 132 and pray it back slowly, so the last thing your mind holds is the God who chose to dwell with His people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pick the one thing you're waiting on — a diagnosis, a job, a wandering child — and write it on a slip of paper you'll see in the morning. When it comes, pray one sentence: 'God, you keep your word.'</w:t>
+        <w:t xml:space="preserve">Write the one thing you're waiting on — a job, a diagnosis, a wandering child — on a card and set it where you'll see it. When you pass it, pray one sentence over it instead of stewing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">At your next meal, thank God for the bread on your table before you eat, and notice who's missing one. Then do something — a text, a meal, a few dollars for someone hungry.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">God swore to build a home; rest in the One who keeps every word.</w:t>
+        <w:t xml:space="preserve">Find one neighbor or coworker running short this week and hand them something real: a meal, a bag of groceries, a paid bill.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The crown that gleams is on the head of Jesus, and it will never fall.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>