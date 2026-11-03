--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Psalm 131: Like a Weaned Child</w:t>
+        <w:t xml:space="preserve">Psalm 131: A Weaned Child</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 131 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 131 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">There's a difference between wanting what God can give you and just wanting God, and the whole point of this psalm is a soul that has stopped clawing for the first thing and finally learned to rest in the second.</w:t>
+        <w:t xml:space="preserve">You can stop treating God like a vending machine that owes you answers, and just sit against him because he's your God and you're safe there — and that kind of quiet isn't something you crank out by trying harder, it's grown in you over time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is the shortest song in the whole climb up to Jerusalem, three verses, and it's written by a king. The man with every reason to reach high tells you he's stopped reaching. Watch what he compares his soul to.</w:t>
+        <w:t xml:space="preserve">Ask the room: what's the difference between a hungry baby and a toddler who just climbed into a parent's lap for no reason at all? Let a couple people describe it. Then tell them this whole psalm hangs on that exact difference, and David is describing his own soul.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Move the room from the frantic, grasping soul to the weaned child resting against the mother, wanting her more than her milk. By the end, one worry each person is holding should get named 'too high for me' and set down.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel the difference between grasping at God for answers and simply resting against him — a weaned child, not a frantic infant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If time is short, cut the survey of cross-references and keep the weaned-child image and the handing-over of one real worry. The image is the lesson.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the Philippians and Isaiah cross-references before you cut the weaned-child image; the image is the whole psalm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment a person names one specific thing they're straining to control and says out loud, 'that one is too wonderful for me.' Not in explaining rest, in actually letting go of one thing.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the honest naming of the one 'great matter too lofty' each person is still demanding God explain. That's where the grasping loosens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come having already done it yourself this week, one worry handed back. If you haven't quieted your own soul on something real, the room will hear a lecture instead of a witness.</w:t>
+        <w:t xml:space="preserve">Your prep: Sit with the weaned-child picture until you can say it warmly and slowly, not clinically. Know the Hebrew for 'stilled' well enough to say it in one breath.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, the two babies picture (4 min). Read Psalm 131 aloud twice (3 min). Teach 'gamul,' the weaned child, with the fist-to-open-hands image (8 min). Questions 1-2 with real silence (14 min). Question 5 with the empty chair pulled into view (8 min). Out-loud commitments and spontaneous closing prayer (8 min). Transformation happens at question 2 when someone names their real worry. Cut the cross-reference survey first if you're tight.</w:t>
+        <w:t xml:space="preserve">Classroom opening (4 min: the hungry-baby vs. toddler contrast). Read Psalm 131 twice, slowly (3 min). Teach the word 'stilled/shivviti' with the smoothing-hand image (7 min). Questions 1–3 in the full room (18 min). Question 4 with the ten-second silence drill (6 min). Empty chair / question 5 (5 min). Out-loud commitments + close (2 min). Transformation lives in question 4's silence. Cut question 3 first if time runs short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening, 'what were you running through your head last night' (6 min). Read the psalm twice, slowly (4 min). Teach the weaned child with the hands image (10 min). Questions 1 through 4, giving question 2 the most room (26 min). Question 5 with the empty chair (7 min). Commitments out loud and prayer over the specific things named (7 min). Transformation lives in the handing-over during questions 2 and 4. If short, drop question 4 and go straight from 2 to the empty chair.</w:t>
+        <w:t xml:space="preserve">Small-group opening (6 min: make a fist — what are you gripping?). Read the psalm twice (3 min). Teach 'stilled' briefly with the hand image (6 min). Questions 1–4, letting people go deep, using the ten-second silence after question 4 (30 min). Set the empty chair for question 5 (8 min). Commitments out loud, each person finishing the sentence (5 min). Spontaneous close over their actual words (2 min). Transformation lives in the honest naming at question 2 and the silence at question 4. Cut the word-study short before cutting discussion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening, personal and low-stakes (4 min). Read all three verses together (2 min). Say the weaned-child difference in your own words, gifts vs God (5 min). Question 2, the thing above your pay grade, and just stay there (13 min). Each of you names one thing out loud and hands it back (4 min). Short prayer over those exact things (2 min). Transformation is the naming and the handing-over, protect it. Cut everything else before you cut that.</w:t>
+        <w:t xml:space="preserve">Coffee opening (5 min: when did you last feel actually calm?). Read the three verses aloud together (2 min). Skip the formal word-study; just mention 'stilled' means smoothing something rough flat (3 min). Questions 1, 2, and 4 only, unhurried (15 min). Name one person for the empty chair informally (3 min). Each say your 'that one is God's' out loud (2 min). Transformation lives in question 4 — don't fill the pause. Cut question 1 if the conversation goes straight to the real thing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Silence after a question is a habit for every lesson you'll ever teach, and this week we drill it deliberately. Remember week 2 and week 7, when you just practiced not rescuing the room, letting the quiet do its work. Level up now: this passage is about a stilled and quieted soul, so match the room to the text. After your hardest question, don't just wait, count ten full seconds silently, and do not fill it with a follow-up or a softer restatement or an encouraging 'anyone?' The point of this psalm is a soul that has stopped grasping. If you rush to fill the silence, you're modeling the opposite of what you're teaching. Let the room be a weaned child with you for ten seconds. Someone will speak, and it will be truer than the first thing that would have come out at second three.</w:t>
+        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 2 and week 7, when you practiced asking a question and then simply shutting your mouth. This week, go harder: after your single deepest question tonight (question 4), you will count ten full seconds of silence in your head before you say anything or let anyone off the hook. Not five. Ten. This psalm is about a quieted soul; model it in the room. The discomfort you feel at second six is exactly where someone is deciding whether to say the true thing. Do not rescue them. Let the silence do the work David's whole psalm is about.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most of the people in your room are tired in a way they can't quite name. Not from doing bad things, from managing everything. Running tomorrow's problems at midnight, steering the people around them, refusing to set down the one thing that has no answer yet. Our whole culture treats a restless, grasping soul as ambition and calls it a virtue. David, a king, calls it something to lay down. He reaches for the most ordinary picture imaginable, a small child who used to scream at the breast and now just leans against his mother because being near her is enough. That's the difference between wanting God's gifts and wanting God. This matters because the people in front of you are exhausted from treating God as a vending machine for the thing they actually want, and they don't even know that's what they're doing. Psalm 131 hands them permission to stop. And here's why you get to teach it: you're not delivering a rebuke, you're offering rest to people who forgot it was allowed. Few things you teach all year will be received with more relief than this. That is a privilege.</w:t>
+        <w:t xml:space="preserve">This is one of the shortest psalms in the Songs of Ascent, and it may be the hardest to actually live. Three verses. One image. And it asks the one thing our whole culture trains us against: to stop reaching. David isn't a passive man. He was anointed as a boy, hunted, crowned, promised a throne that would never end. Great things were his whole life. And here he lays them down and says his soul has gone quiet, like a child who no longer climbs into a parent's lap to be fed but just to be near. Your room is full of people white-knuckling something right now — a diagnosis, a wayward kid, a job that won't come, an answer God hasn't given. This psalm doesn't tell them to fix it. It tells them there's a kind of rest that comes not from getting the answer but from being held by the One who has it. That's rare medicine, and almost nobody hands it to people plainly. You get to. For thirty or forty-five minutes you get to give tired people permission to stop grasping. Not many things you do this week will matter more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room ever hears verse 1, you do the exercise yourself, this week, alone. Sit down and finish this sentence honestly: the thing I'm straining to control right now is ___. Name the real one, not the acceptable one. Then say out loud, in an empty room, 'That one is too wonderful for me,' and physically set it down, close the laptop, put down the phone, whatever. Notice how hard it is. Notice the reflex to pick it right back up. That reflex is exactly what your room will feel, and now you can name it because you felt it Tuesday night. Walk in Sunday not as a person explaining rest but as a person who tried to be a weaned child this week and can tell them how much it cost.</w:t>
+        <w:t xml:space="preserve">Before you teach this, do the exercise yourself. Sit somewhere quiet and name the one 'great matter too lofty' you are still demanding God explain — the thing you keep turning over at 2 a.m. Say out loud, 'That one is God's,' and notice how hard it is to mean it. If you walk into the room having actually felt the grip loosen even a little, the room will hear it in your voice. If you're still gripping, they'll hear that too — so do the work first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you worked yourself sick over something you could not actually control, and what it did to you.</w:t>
+        <w:t xml:space="preserve">A time you were frantic for an answer from God and never got the one you wanted — but somehow settled anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you finally handed one specific worry back to God and slept, or couldn't, and why.</w:t>
+        <w:t xml:space="preserve">A moment you caught yourself carrying a burden that was never yours to carry, and what it cost you before you set it down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you were the referee in the room, correcting and steering, and what it cost the people around you.</w:t>
+        <w:t xml:space="preserve">Watching a small child rest against a parent with zero anxiety — and realizing you don't remember the last time you felt that way with God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'I learned to cast my anxieties on the Lord and found His peace.' Real — 'I refreshed the email tab forty times waiting on that result, and around 1am I actually said out loud, this is too big for me, and I still didn't sleep, but I stopped refreshing.'</w:t>
+        <w:t xml:space="preserve">SAMPLE — polished: 'I learned to rest in God's timing.' Real: 'I checked my phone forty times a day for three weeks waiting on that call, and the day I finally left it in the other room and slept, nothing about my situation had changed — but I had.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it raw and unfinished, not a testimony with a bow on it — the mess is the point, and full storytelling coaching lives back in week 1.</w:t>
+        <w:t xml:space="preserve">Guardrail: tell it raw, not resolved — if your story ends with a tidy lesson, cut the last line and stop where it still hurt a little.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Anyone here ever watched a hungry newborn at feeding time? Frantic, furious, grabbing, screaming until the need is met. Now picture that same kid at three, weaned, climbing into mom's lap for no reason at all, just to be near her. David says his soul went from the first kid to the second. Let's find out how."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Make it personal and low-stakes immediately so a small group of friends drops the performance.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask: what's the difference between a hungry baby and a toddler who climbs into a lap for no reason? Let two or three answer. Then: David built his whole psalm on that one difference, and he's describing his own insides."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Concrete contrast before concept — let them feel the image before you name it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Ask everyone to hold up their hand and slowly make a fist. Ask: what are you gripping like that right now — what's the thing you can't seem to let your hand open on? Then read the three verses and let them notice David describing an open hand."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with the body, not the idea — physical honesty opens emotional honesty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Ask your friend: when's the last time you felt genuinely un-anxious — not distracted, actually calm? Let them think. Then tell them this three-verse psalm is a man describing exactly that state, and how he got there."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One disarming personal question earns the passage a hearing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is the picture itself: the Hebrew 'gamul,' the weaned child. This isn't a baby and it isn't a grown kid. It's the child right at the passage from one kind of dependence to another. Before weaning, the child at the breast is all grasping, all appetite, and if the milk doesn't come, the child wants nothing to do with the mother. After weaning, the child climbs into the same lap, but not to be fed. Just to be near. The wanting has quieted. Here's your physical image: hold your two hands up, clenched into tight fists, grabbing, that's the nursing soul. Now open them, palms up, resting on your knees, empty and still, that's 'gamul.' Same child, same mother, completely different soul. David is telling you his hands stopped grabbing. And then he says the line to sit on: 'Surely I have stilled and quieted my soul, like a weaned child with his mother.' [Now stop. Say nothing. Let it hang.]</w:t>
+        <w:t xml:space="preserve">Teach the word David uses for what he did to his soul: shivviti — 'I have stilled,' 'I have quieted.' The Hebrew carries the sense of smoothing something out, leveling what was rough and heaving, the way you'd smooth a rumpled bedsheet flat with your palm. Do that with your hand in the air — show them the ripples, then the flat. The key thing to say: the soul does not go smooth on its own. A fretful child doesn't self-soothe; someone settles it. David did the work of settling his, and even then the psalm ends by pointing away from David's effort to the LORD they should hope in. Then land on the line and stop talking: 'Like a weaned child is my soul within me.' Let it sit in silence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. What's the difference between wanting what God gives you and wanting God Himself?</w:t>
+        <w:t xml:space="preserve">1. What's the difference between a nursing baby and a weaned child at its mother's side, and which one describes how you relate to God most days?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let a couple of people fumble toward it, this is genuinely hard to articulate and the fumbling is where they discover they've mostly wanted the gifts.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let the first half be easy and warm, then let the second half land quietly. Most people will admit they're the frantic one. Don't fix that — just let them say it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: name one thing you've prayed hard for lately. Were you praying for the thing, or for God? Just be honest.</w:t>
+        <w:t xml:space="preserve">If it stalls: Simple version: do you go to God mostly to GET something, or just to be near him? Which is more true this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. David says he doesn't concern himself with 'things too wonderful for me.' What's one thing in your life that's honestly above your pay grade, that you keep trying to solve anyway?</w:t>
+        <w:t xml:space="preserve">2. David says he doesn't 'aspire to great things or matters too lofty' for him. What's one 'great matter' you keep demanding God explain to you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the night. Don't rush it. Use the ten-second silence from the drill here specifically.</w:t>
+        <w:t xml:space="preserve">Coaching note: Steer them away from abstractions like 'suffering in general' toward their actual one — the specific unanswered thing. Gently press: 'what's YOUR too-lofty matter?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: More concrete: what were you awake worrying about last night? That's probably it.</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier way in: what's the one 'why' you've been asking God that he hasn't answered?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. What does it actually cost you to stop being the one who runs the room, corrects, manages, steers?</w:t>
+        <w:t xml:space="preserve">3. The psalm says David 'stilled and quieted' his soul — it didn't happen by itself. What does doing that work actually look like on a Tuesday?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Watch for the people who don't think they do this, they usually do it most. Gently ask the quiet ones what it's like to live with a manager.</w:t>
+        <w:t xml:space="preserve">Coaching note: You want practical answers, not spiritual-sounding ones. If someone says 'prayer,' ask them to describe the actual minutes. Chase the concrete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes-or-no way in: is there a person in your life you tend to correct or fix? What would it cost you to let one thing go this week?</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete version: name one small thing you could physically do this week to help your racing mind slow down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. David quieted his soul 'with effort,' the psalm says he stilled it. How do you actually quiet a soul that won't stop grasping? Is it something you do or something you receive?</w:t>
+        <w:t xml:space="preserve">4. Which is harder for you to believe — that God has the answer, or that you can rest even without getting it? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Both are true and the tension is the lesson. Bring in Jesus, 'come to me and I will give you rest,' the effort is real but the rest is His gift.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is your deepest question. Ask it, then use the silence drill — count ten full seconds. Do not rescue anyone. The person deciding whether to be honest needs those seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask instead: when's a time you finally felt calm about something you couldn't control? What made it shift?</w:t>
+        <w:t xml:space="preserve">If it stalls: Personal version: is it easier for you to trust that God CAN fix your thing, or that you'd be okay even if he doesn't the way you want?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The psalm ends by turning outward: 'Israel, hope in Yahweh.' One man's stillness becomes a whole people's summons. Who's not in this room who desperately needs to hear this, and what would they hear differently than we do?</w:t>
+        <w:t xml:space="preserve">5. The psalm ends by telling all Israel to 'put your hope in the LORD' — it doesn't stay private. Who's someone NOT in this room who needs exactly this psalm right now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Pull an empty chair into the circle for this one. Ask the room to picture who belongs in it, the exhausted single mother, the one who left the faith, the friend who never stops striving. This cracks an insular room open and rehearses mission.</w:t>
+        <w:t xml:space="preserve">Coaching note: Set the empty chair here. Ask them to picture a specific person in it — the exhausted single mom, the one who left the faith, the friend grinding themselves to dust. Ask what this psalm would say to them, and what that asks of us.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Point at the empty chair: name one real person by first name who should be sitting here. Why would this psalm sound different to them?</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one person you know who cannot rest right now. What one line of this psalm would you want to read to them?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Is David saying ambition is a sin? He was a king, wasn't he supposed to do great things?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Jesus commends this exact posture, 'unless you become like little children you won't enter the kingdom,' and He lived it, 'not my will but yours be done' in Gethsemane. Where David quieted his soul with effort, Christ hands us His own restfulness before the Father.</w:t>
+        <w:t xml:space="preserve">"Why a weaned child specifically — what's the point of that detail?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the ancient world weaning came late, often around age three, and it was celebrated as a real threshold — the end of one kind of dependence. A nursing infant clutches and frets for milk; a weaned child rests against its mother just to be near her. That's David's whole point: his soul has stopped grasping God for things and learned to rest in God himself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is David saying it's wrong to want big things or have ambition?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — remember this is the man who was anointed king and promised an everlasting throne. He's not saying he never wanted great things; he's saying he's stopped demanding God explain the 'matters too wonderful' for him. It's the reversal of the oldest pride: reaching to be as God, to know what belongs to God alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How does a three-verse psalm about a child connect to Jesus?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Jesus said, 'Take my yoke upon you... for I am gentle and humble in heart, and you will find rest for your souls.' The stilled soul David reached for through discipline, Christ possessed perfectly and now gives. He grasped at nothing though everything was his by right, and the rest David describes is the rest Christ purchased.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"So do I just have to try harder to feel calm?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That's exactly what the psalm rules out. The quiet isn't something you manufacture by willpower and then white-knuckle. Notice it ends not on David's achievement but on 'put your hope in the LORD' — the rest comes from resting against the One who's faithful, not from your own grip.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a three-verse psalm, resist the urge to fill 45 minutes with commentary, the silence and the handing-over are the content, not your notes.</w:t>
+        <w:t xml:space="preserve">Don't over-explain the weaned-child image or you'll kill it. Say it once, warmly, then stop and let the silence carry it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The people who insist they don't 'run the room' are almost always the ones who do it most, name it gently and let them sit with it rather than defending them.</w:t>
+        <w:t xml:space="preserve">When someone names a real, painful unanswered 'why,' resist the urge to answer it for them. This psalm doesn't answer the why; it holds the person. Do the same.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't turn 'hope in Yahweh' into a pep talk, it's a command spoken to exhausted people, keep it tender, not motivational.</w:t>
+        <w:t xml:space="preserve">Watch for the person who says 'I'm at total peace' too quickly. Sometimes that's true rest and sometimes it's avoidance — a gentle 'what did it cost you to get there?' tells you which.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'The thing that's too wonderful for me right now is ___, and this week I'm going to hand it back by ___.' Specific. Out loud. No summarizing the lesson.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Did you set that thing down, or did you pick it back up? No judgment, just checking.' The picking-it-back-up is normal and worth naming.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'The great matter too lofty for me that I'm handing back to God is ______.' Short and specific. No one comments after; just let each one say it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — their unanswered why, their 2 a.m. burden, the specific person they put in the empty chair. Don't reach for a written prayer; saying their own words back to God is the whole point of a quieted soul.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 2 or 3 because people got honest, stay there. Honesty about the too-lofty matter IS the lesson. Do not rush to the empty chair just to finish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Still handing that great matter back to God, or did you snatch it back? No wrong answer.' Then let them reply.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/131/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 131 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 131 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Right now, my soul feels more like the grasping infant OR the resting weaned child (circle one and write why):</w:t>
+        <w:t xml:space="preserve">The one 'great matter too lofty' I keep demanding God explain to me right now is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing I keep trying to solve that's honestly above my pay grade:</w:t>
+        <w:t xml:space="preserve">Am I a nursing baby (grasping God for things) or a weaned child (resting near him) most days? Which, and why:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The person or moment where I tend to be the referee instead of the calm presence:</w:t>
+        <w:t xml:space="preserve">One small, physical thing I could do this week to help my racing mind go quiet:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone not in this room who needs this psalm, and what they'd hear differently than I do:</w:t>
+        <w:t xml:space="preserve">The person I pictured in the empty chair who needs this psalm — and the one line I'd read to them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one sentence I said out loud tonight: 'The thing too wonderful for me is ___, and I'll hand it back by ___.'</w:t>
+        <w:t xml:space="preserve">Fill in the blank out loud tonight: 'That one is God's.' The thing I'm putting there is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight at bedtime, when tomorrow's problems start running, name one out loud: 'That one is too wonderful for me,' hand it back, and let your body relax into sleep instead of solving it at midnight.</w:t>
+        <w:t xml:space="preserve">Tonight, set your phone face down across the room before sleep. Lie in the dark five minutes with no screen and no plan for tomorrow, and let your thoughts settle. You don't have to solve everything before you close your eyes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This week, catch one moment, a spilled drink, a slow child, a spouse doing it their way, and let it go without stepping in. Be the calm presence, not the referee.</w:t>
+        <w:t xml:space="preserve">When you catch yourself reaching past your limits this week — taking on a burden that belongs to someone else or to God alone — name it and say out loud, 'That one is God's.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Take the specific thing you're waiting on with no answer, the result, the job, the relationship, pray 'hope in Yahweh' over it, then set it down and go do the next ordinary task in front of you.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">A soul at rest against God has learned the difference between His gifts and Himself.</w:t>
+        <w:t xml:space="preserve">When waiting frustrates you today — the slow line, the message that won't come — pray David's last words as your own: 'put your hope in the LORD, both now and forevermore.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Like a weaned child is my soul within me. — Psalm 131:2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>