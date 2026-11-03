--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Out of the Depths: Psalm 130</w:t>
+        <w:t xml:space="preserve">Psalm 130: Out of the Depths</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 130 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 130 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The lowest, most drowning place you've ever prayed from is exactly where God does his best work, because he isn't keeping a ledger against you. There's forgiveness with him, and that's the reason people love him instead of just being scared of him.</w:t>
+        <w:t xml:space="preserve">If God kept a list of everything you've done wrong, you'd have no chance of standing in front of him, but he doesn't keep that list, and that's exactly why you can wait for him with real hope instead of dread.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There's a kind of prayer you only pray when the water is already over your head. Not the neat, folded-hands kind. The kind that comes out as one raw sentence because you've got nothing left to dress it up with. That's where this song starts, and it climbs all the way to hope without ever pretending you weren't drowning.</w:t>
+        <w:t xml:space="preserve">Ask the room: how deep does the water have to be before it stops mattering whether you can swim? Then tell them this psalm is written by a man who's already under, cannot touch bottom, and decides to open his mouth and pray anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to pray from the bottom instead of composing themselves first, and to feel the shock of verse 4: God is loved because he forgives, not feared because he punishes.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel the drowning of verse 1 and the relief of verse 4 in the same forty-five minutes. They should leave knowing God is not keeping the ledger they're afraid he's keeping.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the cross-reference tour if you're short on time. Micah and Isaiah are gorgeous, but the room needs to sit in the depths and hear the forgiveness, not collect proof-texts.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the historical detail about the seven penitential psalms if time is short. The De Profundis backstory is lovely but it is not what breaks a heart open tonight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the honest naming of the depth someone is actually in, and in the moment they stop rehearsing someone else's failures because their own record got torn up.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in verse 3's question landing on a real person: who could stand if God kept track? Transformation happens when someone stops answering it about humanity in general and answers it about themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Know verse 3 and 4 cold, in order, out loud. The whole psalm turns on 'who could stand?' answered by 'but there is forgiveness with you.'</w:t>
+        <w:t xml:space="preserve">Your prep: Sit with your own version of the depths before you teach. If you haven't named where the bottom dropped out for you lately, you'll teach this psalm from the shore instead of the water.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening with the 'depths = deep sea' image (5 min). Read the whole psalm aloud (3 min). Teach 'forgiveness'/selichah with the open-hand vs clenched-fist image (7 min). Questions 1-3, keeping the room from settling for the fast correct answer on Q2 (18 min). Verse 4 keepable line and silence (2 min). Out-loud commitments and closing prayer over specifics (10 min). Transformation lives in Q2 slowed down until the flinch. Cut the cross-reference detour first.</w:t>
+        <w:t xml:space="preserve">Classroom opening (dark-water image) 5 min · read psalm aloud 3 min · teach 'chesed' with the grip image and land on verse 4 with silence 10 min · questions 1–3, working hard to keep verse 3 personal 18 min · out-loud commitments and big idea 6 min · spontaneous close 3 min. Transformation lives in question 2 landing on real people. Cut the penitential-psalm history first, then trim question 4 if you must reach commitments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — read verse 3 and let it hang, answer it around the circle (8 min). Read the psalm (3 min). Teach selichah with the hand image (8 min). All five questions, going first yourself on Q4 and Q5 (30 min). Keepable line and silence (2 min). Out-loud commitments tied to the table question, then pray back their exact words (9 min). Transformation lives in Q4 and Q5 where the ledger and the waiting get named. Cut Q3 first if time's tight — the arc survives.</w:t>
+        <w:t xml:space="preserve">Small-group opening (verse 3 asked first) 6 min · read psalm 3 min · teach 'chesed' 10 min · all five questions with real silence between them, teacher goes first on question 5 per the drill 32 min · out-loud commitments 6 min · close praying their actual words back 3 min. Transformation lives in question 5, the thing they're afraid to hand over. Cut question 3 to a single comment if time gets tight; never cut 2 or 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — lead with the surprise of verse 4, God loved because he forgives (5 min). Read the psalm once (3 min). Straight to Q2 answered honestly about yourselves, then Q4 about the record you're keeping (17 min). Say the keepable line and let it sit (1 min). One out-loud commitment each and a short spontaneous prayer (4 min). Transformation lives in the honest 'no, I couldn't stand' followed by 'but there's forgiveness with you.' Cut the teaching-the-word section first here.</w:t>
+        <w:t xml:space="preserve">Coffee opening ('feel like God's keeping a list?') 5 min · read the psalm together off a phone 3 min · say the 'chesed' grip image in two sentences 4 min · questions 2 and 5 only, spoken plainly, you answer first 15 min · one honest sentence each about what you're waiting on 3 min. Transformation lives in the moment someone admits they assumed God was keeping the list. Cut nothing but the opening banter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately, for the sixth time. Remember week 1, you went first with a real story instead of making the room volunteer into a cold silence. This week the rep is harder and more specific: the depth you name has to be one you're still a little embarrassed by, not one you've already tied a bow on. A safe testimony is 'I was anxious, then God gave me peace.' The real rep is naming the water you were actually going under in — the sin you didn't want on any ledger, the loss you couldn't compose yourself about. If your example is already healed and rehearsed, the room will politely admire it and reveal nothing. Go first, and go to a depth that still costs you something to say out loud.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 1, when you first learned to answer your own question before the room does, and week 6, when you pushed the reps a little further. Level three asks something harder: go first WITH the confession, not just the story. This psalm is about a man naming his own sin out loud to God. So before you ask anyone else who they didn't forgive, or what they're afraid to hand over, you name yours — briefly, cleanly, no self-pity. Not 'I've struggled with pride,' which costs nothing, but one concrete, true thing you'd rather not say. When the teacher goes first into the depths, the room stops performing right answers and starts telling the truth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room have a version of prayer that requires cleanup first. Get presentable, find the right words, calm down, and then approach God. Psalm 130 detonates that. The very first word is a man already under the water, crying out with no time to fix himself. That alone would matter. But then the psalm does something almost nobody expects. It asks the terrifying question — if God kept a record of every sin, who could stand? — and the honest answer is nobody, not one person in your room. And then, instead of collapsing, the next line turns everything: 'but there is forgiveness with you, therefore you are feared.' Read that slowly. God is revered not because he punishes but because he pardons. That is the sentence that keeps people from either despair or pretending. Your room is full of both — people drowning in guilt they won't name, and people so comfortable with the word 'grace' it costs them nothing. This psalm reaches both. And it's straining toward a cross it can't yet see, where the record really was kept and paid. You get to hand them that. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most people walk around with a quiet, low-grade certainty that God is keeping a list. They may sing about grace on Sunday and still assume, deep down, that they're one bad week away from being written off. Psalm 130 goes straight at that fear. It doesn't argue them out of it or pretend the sin isn't real. It admits the water is over the head and the record would sink anyone, and then it turns on a single word: forgiveness. That turn is the whole gospel in miniature, centuries before the cross made it flesh. The reason this matters for the people in your room is simple. A person who believes God tallies their failures cannot rest, cannot wait well, cannot love a discouraged friend without secretly measuring themselves against the ledger. But a person who knows the list has been settled can wait for God the way a night watchman waits for a sunrise he is certain is coming. You get to be the one who tells a room full of tired, secretly-anxious people that the God they're afraid of does not keep the record they think he keeps. There are not many better things to say to another human being. Say it well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a line of this, do the psalm's own work on yourself. Sit down this week and pray it from the bottom of something real — not a bad mood, a genuine depth, the loss or the failure you don't lead with. Say 'Lord, hear my voice' out loud in your car and then name the actual thing. Then do the harder half: pick one person you've been keeping a private record against, and decide before you teach to let that specific offense go. If you walk into the room still carrying a ledger you told them to drop, they'll feel the gap. Teach out of a place you've already stood in this week.</w:t>
+        <w:t xml:space="preserve">Before the room ever answers verse 3, you answer it yourself, out loud, in the week before you teach. Sit down alone and ask: if God kept track of my iniquities, would I stand? Then don't stop at the theological answer. Name one specific thing from the last month you'd rather he not have on record. Feel the sink of it for a second. Then read verse 4 slowly, to yourself: 'But with You there is forgiveness.' Notice what it does to your chest. That relief you feel is exactly what you're trying to lead the room into. If you skip this and go in dry, you'll teach forgiveness as a concept the room already agrees with, and nothing will happen. Do the exercise first so you walk in still a little wet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you prayed from the bottom — no words prepared, just the raw sentence — and what came out.</w:t>
+        <w:t xml:space="preserve">Tell about a time you were 'in the depths' — a stretch where the bottom dropped out and prayer was reduced to one honest sentence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A grudge you kept a running record of, and the day you decided to greet that person without the ledger open.</w:t>
+        <w:t xml:space="preserve">Tell about a season of waiting where you didn't know the morning was coming — test results, a silent phone, a hard thing that wouldn't lift.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A long night of waiting on God when you 'longed for morning more than the watchmen' — and what carried you through.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'I learned to trust God's timing.' Real — 'I checked my phone forty times that day and prayed the same nine words each time, and I did not feel one bit better until it was over.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished vs real: Polished: 'I went through a hard season and learned to trust God's timing.' Real: 'I sat on the bathroom floor at 2am and the only prayer I had was one word, and I was ashamed it was that ugly.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Guardrail: go real, not raw — a depth you've stood far enough back from to tell it steadily, not one that hijacks the room.</w:t>
+        <w:t xml:space="preserve">Guardrail: keep it real, not raw — tell a scar, not an open wound; full storytelling coaching lives back in week 1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "The word behind 'depths' in verse 1 isn't a mood. It's the deep sea — the churning water a landlocked people feared as pure chaos and death. So picture a person literally going under, water over the head. That's not a rough week. That's where this song begins. Now: name the last time you prayed from there."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Start with the surprise, not the summary — lead with the line that upends expectation.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask them to picture treading water in the ocean at night, no light, no bottom, arms already tired. Hold the picture for a beat, then read verse 1 and tell them the Hebrew word for 'depths' is that exact water — the churning deep, the place of drowning."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a physical image so an abstract word like 'iniquity' gets a body before it gets a definition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Read verse 3 first, out loud, before anything else: 'If You, O LORD, kept track of iniquities, then who, O Lord, could stand?' Then ask quietly, 'If that were true — if he did keep track — would you?' Let it be uncomfortable."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with the psalm's own question aimed at the person, not the species, so no one hides behind a general answer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Say: 'Do you ever get the feeling God's keeping a running list on you?' Let them answer honestly. Then say, 'There's a psalm written by a guy who assumed the exact same thing — and then found out he was wrong.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the shared fear plainly to lower the guard fast in a small, personal setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'forgiveness' in verse 4 — the Hebrew selichah. It's a rare word; it shows up almost nowhere else, and here it's not something God does, it's something he has. 'There is forgiveness WITH you.' It's held in his hand, ready to give, part of who he is. Here's the physical image: hold your hand out flat, palm up, like you're offering something you already own. That's the picture. Now flip it — a clenched fist keeping a record, knuckles white over a list of everyone's wrongs. That's the God the room half-believes in. The psalm says no: open hand, already holding the pardon, waiting to give it. Let that land, then read the keepable line and stop: 'But there is forgiveness with you, therefore you are feared.' Silence.</w:t>
+        <w:t xml:space="preserve">Teach the word 'chesed' — translated here 'loving devotion.' It's God's loyal, covenant love, the kind that has decided about you and will not un-decide. Here's the physical image: picture a grip. Not a polite handshake you can slip out of, but the grip of someone holding a drowning person by the wrist — their hand closed around yours, and it is not your job to hold on, it is theirs. Chesed is that closed hand. It's why the psalmist can wait. He's not treading water hoping to be noticed; he's already being held. Read verse 7 with that in mind: 'with the LORD is loving devotion, and with Him is redemption in abundance.' And then land on the line that this whole psalm hangs on, and stop: 'But with You there is forgiveness, so that You may be feared.' [Let the silence sit. Do not rescue it.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The psalm starts 'out of the depths.' When you actually pray from a low place, what do you usually try to do first — and does this psalm let you skip that step?</w:t>
+        <w:t xml:space="preserve">1. The psalm opens 'out of the depths.' What word or image would you use for the deepest water you've been in — recently or ever?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You're testing the cleanup instinct. Most people admit they try to compose themselves first. Affirm that the psalm gives permission to pray messy.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is a warm-up but it's already personal. Don't accept 'the depths' as an answer; press gently for their own word — 'drowning,' 'buried,' 'stuck.' Their word is where the trust starts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simple version: do you pray more like this psalmist — one raw sentence — or do you wait until you've calmed down and can say it nicely?</w:t>
+        <w:t xml:space="preserve">If it stalls: Just ask: has there been a stretch this year where prayer got reduced to one sentence? What was the sentence?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Verse 3 asks, 'if you kept a record of sins, who could stand?' Answer it about yourself. Could you?</w:t>
+        <w:t xml:space="preserve">2. Verse 3 asks, 'If God kept track of iniquities, who could stand?' Answer it about yourself, not about people in general.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where the correct answer comes fast: 'no one.' Don't accept the textbook answer. Slow it down. Move it from third person to second — 'not who in general, you.' Let the flinch happen.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where 'right answers, dead room' will try to happen. Everyone knows the correct answer is 'nobody.' Don't let them stay in the third person. When someone says 'none of us could,' ask, 'right — but would YOU?' Slow it down and wait for the flinch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes or no way in: if you saw a printout right now of everything you did this week, would you want anyone reading it over your shoulder?</w:t>
+        <w:t xml:space="preserve">If it stalls: Ask a yes/no: if God had a folder with your name on it and everything from the last month in it, would you want it read aloud in this room? That's the verse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Verse 4 says God is feared BECAUSE he forgives. Why would being forgiven make you revere someone more, not less?</w:t>
+        <w:t xml:space="preserve">3. Verse 4 says forgiveness is the reason God is feared, not the reason he's taken lightly. Why would being forgiven make you take God more seriously, not less?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the hinge. Push past the tidy answer. A God who only condemns freezes you; a God who pardons draws you in trembling. Watch for people who say the right words with no weight behind them and ask them to say it in their own words.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the psalm's strange logic and worth sitting in. If they struggle, that's good — it means they're actually thinking, not reciting. Guide toward: a God who deals with sin at cost is bigger than a God who just shrugs it off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete version: think of someone who forgave you something big. Did you respect them less afterward, or more?</w:t>
+        <w:t xml:space="preserve">If it stalls: Ask: think of someone who forgave you something real. Did it make you respect them less, or more? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Because 'there is forgiveness with him,' whose record have you been keeping that you might be able to close?</w:t>
+        <w:t xml:space="preserve">4. The psalmist waits 'more than watchmen wait for the morning.' What are you waiting on right now, and are you waiting like the morning is certain — or like it might not come?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the cost. Don't let it stay theoretical. Name the move from the abstraction: you've been forgiven a mountain, so what does that do to the ledger you're keeping against one specific person?</w:t>
+        <w:t xml:space="preserve">Coaching note: Connect this straight to the week's table question about what you're afraid to hand over. Waiting and control are the same struggle wearing different clothes. Let the honesty about doubt be welcome; a watchman who's sure of dawn is still awake and tense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Easier way in: is there one person whose name, when it comes up, still makes your jaw tighten? You don't have to say who.</w:t>
+        <w:t xml:space="preserve">If it stalls: Ask: name one thing you checked your phone about this week hoping for news. Were you hoping, or bracing?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The psalmist says his soul waits 'more than watchmen for the morning.' What are you waiting on God for right now that feels like a long night?</w:t>
+        <w:t xml:space="preserve">5. Given all this — the depths, the ledger that got settled, the certain morning — what is one thing you're pouring yourself into that you're still afraid to hand fully over to God, and why is it hard?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Tie this straight to the table question about what they're afraid to hand over. Let it breathe — this is the vulnerable end of the arc. Go first if the room is quiet.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the week's table question and the deepest cut. Go first here — name yours, per this week's drill. Do not fix anyone. If someone names something and gets quiet, let them be quiet. The goal is the naming, not the resolving.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Personal version: what's one thing you keep checking to see if God's moved yet — and it feels like the morning just won't come?</w:t>
+        <w:t xml:space="preserve">If it stalls: Make it concrete: finish this sentence out loud — 'The thing I'd panic about if God asked me to loosen my grip on it is ______.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why is this called a penitential psalm?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Isaiah 43:25 says God actively blots out transgressions and won't remember them, and does it for his own name's sake. Micah pictures him casting our sins into the depths of the sea — not just overlooking the record, but burying it where it can't be held against us.</w:t>
+        <w:t xml:space="preserve">"What does 'depths' actually mean here — just feeling low?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's stronger than a mood. The Hebrew pictures the deep sea, the churning waters where you go under and can't touch bottom — and for Israel, who feared the sea, that carried a note of chaos and death. He's naming trouble that closes over your head, and here it's guilt doing the drowning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If God forgives, why does the psalm say that's why he's 'feared'? Shouldn't forgiveness make us less afraid?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the opposite of taking him lightly. A God who just overlooked sin would be small; a God who forgives at real cost — dealing with the wrong instead of ignoring it — is a God to revere. Forgiveness makes him awesome, not casual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"This is Old Testament — where's Jesus in it?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The psalm ends promising 'redemption in abundance' and that God 'will redeem Israel from all iniquity.' That promise walked into flesh at the cross, where the ledger wasn't torn up, it was paid. Jesus is how a holy God forgives without ceasing to be holy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why is this called a 'penitential psalm' and does that matter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's one of seven the ancient church used as prayers of confession over sin; in Latin it was the De Profundis, 'out of the depths,' from its first line. It was prayed at deathbeds and in mourning — which tells you people trusted it in their darkest hours, not their tidy ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The most dangerous room here is the one where every hand goes up and every answer to 'who could stand?' is a fast, correct 'no one.' Comfort with the word 'grace' is the enemy. Make it cost something: don't ask what forgiveness means, ask whose record they didn't close this week.</w:t>
+        <w:t xml:space="preserve">When the correct answers come too fast on verse 3, that's your warning light, not your green light. A room that agrees 'nobody could stand' in a cheerful voice hasn't felt it yet. Slow down until someone answers about themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't rush verse 3 to verse 4. Let the terror of the question sit for a beat before the relief lands. If you jump straight to forgiveness, the forgiveness feels cheap.</w:t>
+        <w:t xml:space="preserve">Don't over-explain chesed. One image — the closed grip on a drowning wrist — beats three sentences of Hebrew. Say it, show it with your own hand, move on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone names a real depth, do not fix it or add a verse. Let it stand. The psalm didn't rush the man out of the water either.</w:t>
+        <w:t xml:space="preserve">Resist ending on the sin. The psalm doesn't and neither should you. Whatever gets named in question 5, close on verse 4 and verse 7 — the list is settled, the morning is coming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing: either the depth they'll pray from this week without cleaning it up first, or the one person's record they're going to close. Out loud, not just in their head.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Still praying for the thing you named — has the morning come any closer?' It costs thirty seconds and tells them the room was real.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'This week I will stop bracing about ______ and wait on God for it like the morning is coming.' Out loud, not in their heads — the saying is part of it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — the specific waiting, the specific grip they're afraid to loosen. Don't reach for a written prayer; say their own words back to God, which is the whole point of what you just did together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 2 because someone finally answered verse 3 about themselves and it got real — stay there. That's not falling short of the lesson; that IS the lesson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send each person one line: 'Watchmen wait for the morning — how's the waiting going on the thing you named?' No teaching, just the check-in.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/130/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 130 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 130 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The last time you prayed from 'the depths' — one raw sentence, however it actually came out:</w:t>
+        <w:t xml:space="preserve">My word for the deepest water I've been in: ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'If God kept a record of sins, who could stand?' Answer it about yourself, honestly:</w:t>
+        <w:t xml:space="preserve">If God kept track of everything, would I stand? Answer honestly, in a word or two: ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In your own words, why would being forgiven make you revere God MORE, not less?</w:t>
+        <w:t xml:space="preserve">Write verse 4 in your own words — the line the whole psalm hangs on: ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person's record you've been keeping — you don't have to name them, just name what you'll do about it:</w:t>
+        <w:t xml:space="preserve">One thing I'm waiting on right now, and whether I'm waiting like the morning is certain: ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What you're waiting on God for right now that feels like a long night before morning:</w:t>
+        <w:t xml:space="preserve">The thing I'm pouring myself into that I'm afraid to hand fully over to God: ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pray from the bottom this week without composing yourself first. On the drive or at the sink, say it out loud exactly as it is: 'Lord, hear my voice.' Name the loss plainly.</w:t>
+        <w:t xml:space="preserve">Sometime today, out loud in the car or at the sink, tell God plainly where the bottom dropped out — you don't have to make it tidy or hopeful first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pick one Scripture about God's mercy, write it on a note, and put it where the waiting is heaviest — the bathroom mirror, your phone lock screen. When anxiety rises, read it instead of scrolling.</w:t>
+        <w:t xml:space="preserve">This evening, open his Word to one psalm and read it as light that's already on its way, the way a watchman watches the horizon knowing the sun is coming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Choose one person you've kept a record against. Before you sleep, decide to let that particular offense go, and greet them tomorrow without the ledger open.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">There is forgiveness with him, and that is why he is loved. — Psalm 130</w:t>
+        <w:t xml:space="preserve">In your next conversation with a discouraged friend, resist fixing them and just give them the line: 'with God there is forgiveness — he's not keeping a running tally of your failures.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psalm 130 — with the LORD is loving devotion, and with Him is redemption in abundance.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>