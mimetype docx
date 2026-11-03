--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1048 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">They Have Not Prevailed</w:t>
+        <w:t xml:space="preserve">Plowed, Not Prevailed: Teaching Psalm 129</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 129 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 129 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Whatever has been grinding away at you for years didn't finish you off, and the reason isn't that you're tough. It's that God is righteous and He keeps cutting the ropes your enemies keep tying, so you can count the scars honestly and still sing.</w:t>
+        <w:t xml:space="preserve">God's people get plowed over again and again, but the enemy never actually wins, because the thing holding you up was never your own strength in the first place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There's a kind of pain that doesn't come once and leave. It comes back, year after year, from as far back as you can remember, and it leaves marks you can trace with your finger. That's the pain this song is about, and the shocking thing is what it dares to say next.</w:t>
+        <w:t xml:space="preserve">Ask the room to picture a field after plowing: long, straight cuts torn across the dirt. Then tell them that's the exact word this psalm uses for a whipped man's back. Let that sit for a second before you read a word of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to name a long, repeated affliction out loud and finish the sentence 'they have not prevailed against me.' The scars are real; the win is that they're still here to sing.</w:t>
+        <w:t xml:space="preserve">Goal: Get every person to feel both halves of this psalm in their own body: the furrows are real, and yet 'they have not prevailed against me.' Nobody should leave with a tidy song that skips the scars.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on the four cross-reference passages if time is short. Keep Exodus 1 as the one anchor for 'from my youth.'</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the extended cross-reference tour through Exodus and Isaiah. Keep the plow image and the one confession: God cuts the cords.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the moment a person says the harm and God's faithfulness in the same breath, out loud, without pretending the wound was small. That's the whole psalm in miniature.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment a person names one specific way they've been plowed this year and then says out loud that God is still keeping them. Both sentences, or it doesn't land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Sit with your own 'plowed on my back' story before class so you're not improvising it live. Know Exodus 1:13-14 cold as the historical root of 'from my youth.'</w:t>
+        <w:t xml:space="preserve">Your prep: Come having done the exercise yourself first — one real wound named, one 'still here' spoken over it. If you haven't felt the two halves, you'll teach only the comfortable one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (plow image), 4 min. Read Psalm 129 aloud, 3 min. Teach charash with the finger-drag on the table, 6 min. Exodus 1:13-14 as the root of 'from my youth,' 4 min. Questions 1-3 in the full room, 15 min. Question 5 exercise done silently on the handout, then two or three volunteers say their 'yet' sentence aloud, 10 min. Big idea + close, 3 min. Transformation lives in question 5 said out loud. If short, cut question 4 and the cross-reference detail.</w:t>
+        <w:t xml:space="preserve">Classroom opening with the plowed-field image (4 min). Read Psalm 129 aloud, slowly (3 min). Teach the word 'plowed' with the forearm motion, land on 'but they have not prevailed,' hold silence (8 min). Questions 1-3 as a full room (12 min). Question 4 done privately on the handout, then two or three volunteers read theirs (10 min). Question 5 and the follow-up drill charge (5 min). Big idea verbatim, prayer over what was named (3 min). Transformation lives in the handout moment on question 4. Cut the cross-reference tour first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Slow down at: The private handout writing on question 4, made public by two or three voices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening (yes/no on the recurring thing), 6 min. Read the psalm, 3 min. Teach charash briefly, 5 min. Questions 1 through 4, 22 min, letting people go deep. Question 5 exercise: everyone writes, then each person says their 'yet' sentence around the circle, 15 min — hold the silence. Big idea + spontaneous prayer over what was named, 9 min. Transformation lives in the go-around confession. If short, drop question 2.</w:t>
+        <w:t xml:space="preserve">Small-group confession opening — 'you're still here, hold that' (6 min). Read the psalm (3 min). Teach 'plowed' with the physical motion and silence (8 min). Walk questions 1-3 conversationally, let it breathe (15 min). Question 4 with real fifteen-second silence, you go first, go around (15 min). Question 5, name real people (7 min). Commitments out loud, big idea verbatim, spontaneous prayer over their exact words (6 min). Transformation lives in the go-around on question 4. Cut question 1 if you're tight — start at 2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Slow down at: The full go-around on question 4 where every person says both halves aloud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening (oldest hurt) as the way in, 5 min. Read the psalm together off a phone, 2 min. Skip straight to questions 3 and 5, 15 min — this is the whole point at a table. Each of you says 'this hurt me, and yet I am still here,' 5 min. Big idea and a plain prayer over what your friends said, 3 min. Transformation lives in saying the sentence to a friend's face.</w:t>
+        <w:t xml:space="preserve">Coffee opening — 'have you ever survived something you had no business surviving?' (5 min). Read the psalm together (3 min). Say the one thing about the plow: broken open, not destroyed, and read 'but they have not prevailed' (5 min). Skip straight to question 4 — each of you names one furrow and one 'still here' (12 min). Question 5 — who could each of you reach this week (3 min). Pray a sentence each over what was said (2 min). Transformation lives in question 4; there's nothing to cut, just guard the silence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Slow down at: Each friend naming one furrow and one 'still here' out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The follow-up text is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 5, when you sent one person a message after class picking up something they'd said? Level up now. This week, before you even walk into the room, look at your roster and find the person who has been present but genuinely quiet for three straight sessions — not absent, present and silent. A person can fade out for a month inside a room that never noticed. Their silence is information. Do two things: (1) plan one specific question this week that only that person could answer, built from what you know of their life or work, and route it to them gently in the room — 'Marcus, you've worked construction — what does it do to you to hear the plow described on someone's back?' (2) After class, text that same person one line naming what their answer added. A question that honors what someone uniquely brings pulls them back into the room better than any amount of general warmth.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. The follow-up text is simple: after class you reach one person with a message tied to what they actually said tonight. Level 1 would be 'send someone an encouraging text.' We're going harder than that. This week, before you sleep, send a message that quotes back the specific wound or hope a person named in the room — 'You said the thing that's been plowing you this year is your dad's diagnosis. I prayed those exact words back to God tonight. You're still here.' Name their actual words, not a generic 'thinking of you.' The whole psalm is the testimony of people who were plowed over and are still standing; don't let anyone in your room carry that alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most of the Songs of Ascent so far have handed the pilgrim comfort, gladness, rest. This one hands them a scar and tells them to sing over it. That makes Psalm 129 rare and precious for a room full of real people, because everybody in front of you is carrying something long. Not the fresh wound they'll tell you about, but the old one — the affliction 'from my youth up,' the thing that's been plowing the same furrow for years and shows no sign of stopping. This psalm doesn't tell them to get over it. It counts the furrows. It says the plow was real, the strokes were long, and then it refuses to give the plow the last word: 'yet they have not prevailed against me.' That's not denial and it's not cheap positivity. It's a nation looking back over Egypt, Babylon, and every master since, and noticing that every empire that carved into her is gone and she's still on the road, still singing. You get to stand in front of people who feel harrowed thin and hand them a song three thousand years old that says the same wound they carry did not win. Few things you teach will matter more than that.</w:t>
+        <w:t xml:space="preserve">Most people in your room are carrying something that has been grinding them for years, and they've learned to sing over it without ever admitting it's there. Psalm 129 refuses to do that. It looks straight at a lifetime of affliction — Egypt, Babylon, every whip that ever crossed a bound man's back — and it says the furrows were long and the pain was real. Then it says the enemy still came up empty. That combination is rare and it is exactly what wounded people need: not a song that denies the scars, and not despair that forgets the God who outlasts every plowman. You get to hand your room permission to be honest about the damage and confident about the outcome in the same breath. Very few passages let you do both at once. Push the furrows forward and they run straight to a scourged back outside Jerusalem, where the affliction of the whole people landed on one man and death itself turned backward, disappointed. You are not teaching a nice pilgrim tune. You are teaching people why they, against every reasonable odds, are still standing. That is a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does the central exercise, do it yourself this week, on paper, alone. Finish the sentence the Apply card gives: 'This hurt me, and yet I am still here.' Pick something genuinely long — a grief or a struggle that goes back years, not last Tuesday's annoyance. Say it slowly, out loud, in an empty room. Notice how much it costs to name the harm honestly before you get to the 'yet.' If you rush to the 'yet' to make yourself feel better, you've skipped the psalm. Feel the weight of both halves in one breath. When you can do that without flinching, you'll know how to hold the silence when a person in your room does it, and you won't rescue them out of it too fast.</w:t>
+        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise the psalm demands. Get a notecard. Write down one specific way you have been plowed this year — not a category, a specific one, with a name or a date. Then write beside it, in the same handwriting, 'God is still keeping me. I am still here.' Say both aloud in an empty room. Notice which sentence is harder for you to say. That tenderness is the thing you'll be inviting your room into, and if you skip this you'll teach the triumph and skip the furrows, and your people will feel the gap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A long affliction 'from your youth up' — one that came back again and again, not a one-time blow — and the honest 'yet I am still here.'</w:t>
+        <w:t xml:space="preserve">A time something ground you down for years and you kept showing up anyway — where was God in the not-being-destroyed?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you watched an opponent or a fear that felt permanent turn out to be grass on the housetops: loud, fast, and rootless, gone in a season.</w:t>
+        <w:t xml:space="preserve">A moment you tried to force the end of a hard season and couldn't, and had to leave the timing with God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment someone blessed you when you'd been quietly afflicted and nobody had noticed — or a time you wish someone had.</w:t>
+        <w:t xml:space="preserve">Someone you almost walked past who had been quietly worn down — and what happened when you finally said their name out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'God brought me through a difficult period and I emerged stronger in my faith.' Real — 'It came back every autumn for eleven years, and I stopped expecting it to end. I'm still here. I don't fully know why.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God carried me through a difficult chapter.' Real — 'For two years I woke up already tired, and the only thing I could say was: I'm still here and I don't know why, but I think that's Him.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: tell it raw and unresolved, not sanded into a testimony with a bow on it — the psalm doesn't tie its bow either.</w:t>
+        <w:t xml:space="preserve">Guardrail: bring it real, not raw — tell a wound you've already healed enough to speak about steadily, not one you're bleeding from tonight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "A plow cuts long, parallel gouges through a field, furrow beside furrow. Now picture those same lines carved across a human back by a whip. That's the image at the dead center of this psalm, and the poet chose it on purpose. Hold that picture. Everything the song says next is spoken from underneath the blade."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One disarming question that goes straight to the psalm's nerve.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Hold up a picture of a freshly plowed field, or just describe it. 'Long, deliberate cuts across the ground, one after another.' Then: 'The psalm we're reading uses that exact word for a man's back under the whip. Let's read it and see what a whole nation does with scars like that.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a concrete image before an abstract idea — the body understands the plow before the mind understands the theology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "'Think of one thing in your life that's been hard for a long time — years, not weeks. You don't have to say what it is yet. Just notice: you're still here. Hold that. This psalm was sung by people who'd been beaten for centuries and somehow still existed. Let's read why.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A shared confession lowers the guard faster than a shared fact — start people talking about survival before they've read a verse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "'Have you ever survived something you had no business surviving? Not because you were strong — you just... didn't go down. There's a psalm about exactly that. Can I read you eight verses?'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One honest question does the work of a whole lecture when it's just two or three people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is the Hebrew charash — to plow, to cut in, to engrave. It's the word behind 'The plowers plowed on my back. They made their furrows long.' A plowman doesn't scratch the surface. He drives the blade deep and drags it the whole length of the field, and what's left is a permanent line in the ground. Here's the physical image: put your palm flat on the table and drag one finger slowly across it from edge to edge, pressing down. That drag, that whole length, that pressure — that's charash. Not a slap. A long cut that changes the surface for good. This is why the psalm doesn't pretend the wound was small; the word won't let it. But look what the same God does two lines later: 'He has cut apart the cords of the wicked.' The plow cut deep and long, and then the righteous God cut the rope. The last cut belongs to Him. Say this line and then stop talking: 'yet they have not prevailed against me.'</w:t>
+        <w:t xml:space="preserve">Teach the word 'plowed' — the Hebrew charash, the verb for cutting open a field. The psalmist says, 'The plowmen plowed over my back; they made their furrows long.' Do this physically: draw your finger slowly across your own forearm, one long stroke, then another parallel to it, then another. That's a plow. That's also a whip on a bound man's back. Same motion, same long deliberate cuts. Then say the thing that turns it: a plowed field is not a destroyed field. It's a field broken open on purpose, for a harvest. The one who cut the cords was working even in the wounding. And here's the line to leave hanging in the air: 'Many a time they have persecuted me from my youth, but they have not prevailed against me.' Then stop talking. Let the silence hold it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The psalm says the affliction came 'from my youth up' — from the very beginning. Why does it matter that this isn't a fresh wound but an old, repeated one?</w:t>
+        <w:t xml:space="preserve">1. The psalm says 'from my youth.' Why do you think Israel tells its whole history of pain in one single breath like that?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them feel the difference between a one-time crisis and a lifelong pattern. The psalm is deliberately about the long thing. Don't let them jump to 'but God is good' yet.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the easy on-ramp. You're getting them to notice the psalm compresses centuries into one sentence. Accept observations, don't push for depth yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Is there a difference between a bad thing that happens once and a bad thing that keeps coming back? Which one is harder to keep faith through?</w:t>
+        <w:t xml:space="preserve">If it stalls: Has your own life ever felt like one long version of the same struggle, rather than a bunch of separate ones?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. 'The plowers plowed on my back.' The poet could have said 'they hurt me.' Why this image instead?</w:t>
+        <w:t xml:space="preserve">2. What's the difference between saying 'nothing bad happened to me' and saying 'the furrows were long, but they have not prevailed'?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Draw out the physicality — deep, long, permanent, done for someone else's harvest. Tie it to charash if you taught the word. The scars stay even after the plowman leaves.</w:t>
+        <w:t xml:space="preserve">Coaching note: You're drawing out that this psalm doesn't deny the pain — it holds both halves. Watch for people who want to jump to the happy ending; gently hold them at the honesty of the wound.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: What does a plowed field look like the day after — is it back to normal, or is it changed? What does that tell you about how the poet feels about his scars?</w:t>
+        <w:t xml:space="preserve">If it stalls: Which of those two sentences is easier for you to say out loud about your own hard stuff?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Right in the middle of the wounds, the psalm declares 'Yahweh is righteous. He has cut apart the cords of the wicked.' How do you say something like that while the scars are still fresh?</w:t>
+        <w:t xml:space="preserve">3. The psalm credits survival entirely to God cutting the cords, not to Israel being tough. Why does that matter for how you carry your own hard seasons?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the psalm — naming harm and God's faithfulness in the same breath. Don't let anyone resolve the tension too neatly. Hold both halves.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the pivot from observation to theology. Some will resist because self-reliance is comfortable. Name that resistance kindly rather than arguing it down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Have you ever believed something was true about God while you still felt terrible? What did that look like?</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever tried to force your way out of something hard and just couldn't? What happened?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The enemies are pictured as 'grass on the housetops, which withers before it grows up.' What is the psalm claiming about what opposes God's people — and do you actually believe it about the thing pressing on you?</w:t>
+        <w:t xml:space="preserve">4. Where has something been plowing you this year — and can you say, in the same breath, that God is still keeping you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where it gets personal. The claim is that opposition has shallow roots and can't draw the water it needs. Ask the second half honestly and wait.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart of the night. Go first yourself. Give real silence — count to fifteen. Do not rescue the room with talking. The point is both sentences, spoken by one person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name one thing that felt permanent five years ago that's now completely gone. Does that change how you see what's pressing on you today?</w:t>
+        <w:t xml:space="preserve">If it stalls: Just name one hard thing from this year, out loud, and we'll say 'still here' back to you as a room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Finish this sentence out loud: 'This hurt me, and yet I am still here.' What's the 'this' for you, and what does it cost you to say the 'yet'?</w:t>
+        <w:t xml:space="preserve">5. The psalm is the testimony of people who were plowed over and not destroyed. Who in your life is quietly being ground down right now, and what would it cost you to stand with them this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the exercise. Go first if you did the Catch the Fire prep. Then hold real silence — count to fifteen. Do not rescue them. The transformation is in the saying, not your commentary.</w:t>
+        <w:t xml:space="preserve">Coaching note: Move them from their own pain outward. This sets up the follow-up drill. Push for a name, not a category — 'someone' never gets a text; 'Tom' does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: You don't have to name the hurt out loud. Just say the four words: 'and yet I am still here.' Can you say those?</w:t>
+        <w:t xml:space="preserve">If it stalls: Whose name came to mind just now? Start there — you don't have to solve anything, just reach them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Who is the 'me' talking? Is this one person's suffering or the whole nation's?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">It reaches past Israel to the true Servant whose back was given to those who struck Him — Isaiah's Servant, scourged at a Roman post. The furrows plowed Christ's back, death's cords bound Him, and the righteous God cut them apart on the third morning.</w:t>
+        <w:t xml:space="preserve">"Who is the 'me' speaking? One person or the whole nation?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the nation speaking as one long-lived survivor — that's why verse 1 invites 'let Israel now declare.' The whole people rehearse the confession together, the way Psalm 124 does with almost the same summons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Isn't the ending — hoping no one blesses the enemies — kind of un-Christian and vindictive?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the covenant from Genesis 12 working in reverse: God said He'd bless those who bless His people and curse those who curse them. To hate Zion is to step outside the flow of His favor, so the withheld blessing is that promise landing, not personal spite.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why 'grass on the rooftops' — why that specific image for the enemies?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Grass that sprouts in the shallow dirt on a flat roof has no root, so it withers before anyone can harvest it. Isaiah uses the same picture: all human power is grass, but the word of God stands forever. What opposes God has no future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does 'plowed on my back' mean literal whipping or is it just poetry?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's poetry drawn from something they knew literally — the flogging whip tore a bound man's flesh the way a plow tears a field, in long deliberate cuts. It reaches back to real slavery in Egypt, where Israel's youth was hard labor under Pharaoh.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone names a genuinely old wound, resist filling the pause with theology. The silence after 'and yet I am still here' is doing the work; your voice would interrupt it.</w:t>
+        <w:t xml:space="preserve">After class, run the roster in your head: who was present and silent for three sessions running? Silence is information. Next week, plan the one question only that person could answer from what you know of their life, and route it to them gently — a question that honors what they uniquely bring pulls someone back into the room better than any general warmth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch the person who says the harm but never the 'yet' — they may not be ready to, and that's fine. Note them for the follow-up text rather than pushing them in the room.</w:t>
+        <w:t xml:space="preserve">When you give the fifteen seconds of silence on question 4, physically look down at your own notecard so no one feels stared at. People confess into space you make, not space you fill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't let the class turn 'grass on the housetops' into a debate about whether it's okay to want enemies to fail. Redirect to the real point: the sufferer is handing the verdict to God instead of carrying it.</w:t>
+        <w:t xml:space="preserve">Don't over-explain the vindictive ending. Say the Genesis 12 answer plainly once and move on — if you defend it for five minutes you make it a problem the room wasn't feeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before you leave, say out loud one thing you'll do this week: either finish 'this hurt me, and yet I am still here' about something specific, or name one person you'll bless who's been quietly afflicted. Not a plan to plan — an actual sentence.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text the person who was quiet for three sessions the specific question you planned for them, and text anyone who named a raw 'yet' sentence a simple line: 'The blessing of Yahweh be on you' — be the passerby the psalm mourns nobody being.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one sentence: 'The thing plowing me is ___, and God is still keeping me.' Then have each person name one person they'll send a message to this week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — this person's diagnosis, that person's decade-long grind, the friend someone is going to text. Don't reach for a written prayer; saying their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 4 and one honest person names a real wound, stop there. That's the win. Don't rush to question 5 to 'finish' — a night that lands on one true confession beats a night that covers all five and touches nothing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Next week, open by asking: 'Did anyone send that message? What happened?' Two or three answers will preach the whole psalm better than you can.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/129/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 129 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 129 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The oldest hurt you're still carrying — the one that goes back the furthest, in a word or two:</w:t>
+        <w:t xml:space="preserve">One specific way you've been plowed this year (a name, a date, not a category):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish it: 'This hurt me, and yet I am still here.' Write the 'this':</w:t>
+        <w:t xml:space="preserve">Now write beside it: God is still keeping me. I am still here. (Write your own version.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Grass on the housetops withers before it grows up.' Name one thing that felt permanent years ago and is now gone:</w:t>
+        <w:t xml:space="preserve">Fill in the psalm's confession in your own words: 'The furrows were long, YET ___.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person you know who has been quietly afflicted, whom nobody has blessed:</w:t>
+        <w:t xml:space="preserve">The name of one person quietly being ground down that no one is blessing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The line to keep this week: 'Yahweh is righteous. He has cut apart the cords of the wicked.' What rope do you need Him to cut?</w:t>
+        <w:t xml:space="preserve">One sentence you could text or say to them this week:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sit down this week and finish the sentence slowly, out loud or in writing: 'This hurt me, and yet I am still here.' Count the wound honestly, then refuse to let it have the last word.</w:t>
+        <w:t xml:space="preserve">Tonight, write down one specific way you've been wounded this year, and beside it write that God is still keeping you. Say both sentences aloud before you sleep.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When discouragement hits this afternoon, remember the grass on the roof: what opposes you has shallow roots and can't draw the water it needs to last. God can outlast it, and in Him, so can you.</w:t>
+        <w:t xml:space="preserve">The next time you catch yourself trying to fix everything at once, stop and pray one sentence: 'God, you are the one who cuts what binds me.' Then leave the timing with Him and do the next ordinary task in front of you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Message one friend who has been quietly afflicted and simply speak a blessing: 'The blessing of Yahweh be on you.' Be the passerby the psalm mourns nobody being.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">You have not been crushed, because Christ was crushed in your place and rose.</w:t>
+        <w:t xml:space="preserve">Text or call the friend you named and tell them plainly that you're asking God to bless them — send it before you set your phone down tonight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psalm 129 · Songs of Ascent, Lesson 10 · You are joined to the One they could not hold down.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>