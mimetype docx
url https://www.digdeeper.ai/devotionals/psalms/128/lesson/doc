--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Psalm 128: Blessed at the Supper Table</w:t>
+        <w:t xml:space="preserve">The Table Is Holy Ground</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 128 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 128 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">God ties the good life to the most ordinary stuff there is, bread you worked for, faces around your table, a normal Tuesday, and He calls that ordinary life blessed when it grows out of a heart that reveres Him.</w:t>
+        <w:t xml:space="preserve">The good life this psalm promises isn't a mountaintop moment, it's a normal dinner table, and the point is that God is the one who slowly grows all of it while you're just doing your ordinary work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Picture your kitchen table at the end of a plain day. Nothing special happened. That table, the psalm says, is where the blessing of God actually shows up.</w:t>
+        <w:t xml:space="preserve">Ask everyone to think of the most ordinary meal they ate this week. Not a feast, not a special occasion, just food at a table. Then tell them that's exactly the scene this psalm calls blessed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see God's blessing not as some cloudy future reward but as the bread, work, and faces already at their table this week. They should leave able to name one ordinary gift they'd been walking past.</w:t>
+        <w:t xml:space="preserve">Goal: Help the room see that their ordinary table, marriage, work, and kids are the actual soil where God's blessing grows slowly. By the end they should stop waiting for a bigger life and start noticing the one already in front of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the long walk through the cross-reference twins (Ps 112, Prov 31) if time is short; the household imagery of vine and olive shoots carries the weight on its own.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The Deuteronomy 28 cross-reference. It's rich, but if time is short the table and the fruit imagery carry the whole lesson without it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone stops spiritualizing the good life and admits out loud they've been ignoring a blessing that's been sitting at their own table. The exercise of naming a person by name is where it turns.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the gratitude-out-loud exercise, when someone names a specific person at their table and something real about them. That naming is where 'blessed' stops being abstract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the exercise yourself before you walk in, naming real people at your own table. If you come in having only read about it, they'll feel it.</w:t>
+        <w:t xml:space="preserve">Your prep: Sit at your own dinner table tonight and do the exercise before you teach it. You cannot lead people into naming blessing out loud if you haven't felt how awkward and good it is yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (2 min). Read Psalm 128 aloud, pausing after the reference until everyone lands (3 min). Teach 'the fear of Yahweh' with the leaning-toward-the-fire image (7 min). Historical context — vine, olive, slow growth, grandchildren (7 min). Questions 1-3 with the room (13 min). Name the shadow and point to Christ (6 min). Commitments out loud + close in prayer (7 min). Transformation happens at question 3, when someone admits the gift they've walked past. If short, cut the cross-reference twins.</w:t>
+        <w:t xml:space="preserve">Classroom opening (ordinary meal image), 5 min. Read Psalm 128 aloud, pausing until everyone lands, 3 min. Teach 'fear'/yirah with the posture image, 7 min. Questions 1-3, 18 min. You go first on gratitude, then table pairs name one thing, 7 min. Commitments out loud + close, 5 min. Transformation lives in the gratitude naming. Cut the Deuteronomy 28 detour first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group fresh-eyes opening (5 min). Read cold together (3 min). Teach the one word (7 min). Historical context, kept short (5 min). Questions 1-5, spending the most time on 3 and 5 (28 min). Christ and the true table (5 min). Commitments each person says out loud + spontaneous prayer over their actual words (7 min). Transformation lives in question 5, the table question. Cut question 2 first if time runs tight.</w:t>
+        <w:t xml:space="preserve">Small-group cold-read opening + fresh-eyes question, 8 min. Teach 'fear', 7 min. Questions 1-4 with real silence on 3, 25 min. Gratitude exercise, you first, everyone names one, 10 min. Commitments with names and times attached, 7 min. Spontaneous prayer over their actual words, 3 min. Transformation lives in questions 3-4. If short, cut question 5 and go straight to commitments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening about waiting for real life to start (3 min). Read the psalm together (2 min). One sentence on 'fear of the LORD' as leaning near, not backing away (4 min). Straight to question 3, then question 5 (15 min). Each person names one concrete commitment — which night, who's there (4 min). Pray one honest sentence over what they named (2 min). Transformation is in the honest answer to question 5. Cut the word teaching to one line if needed.</w:t>
+        <w:t xml:space="preserve">Coffee opening ('the life that starts later'), 5 min. Read the psalm together, 3 min. One line of the yirah teaching, 3 min. Questions 3 and 4 only, 12 min. You name your gratitude first, they follow, 5 min. One commitment each + a quick honest prayer, 2 min. Transformation lives in question 4, the thing they're afraid to hand over. Cut question 3 if the handover conversation opens up on its own.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments, Not Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach, and this week we drill it deliberately. Remember week 4, when we first made people say a commitment instead of just summing up the point? Level up now. Don't let anyone leave with a vague 'I'll be more grateful.' Push for a specific, dated, name-attached commitment: WHO will they sit down with, at WHAT table, and WHEN before next week. If someone gives you a soft answer, warmly ask, 'Great, which night, and who's going to be there?' Write nothing down for them. Make them say the concrete version out loud in the room.</w:t>
+        <w:t xml:space="preserve">The habit is closing on commitments instead of a tidy recap — a habit for every lesson you'll ever teach, and this week we drill it deliberately. Remember week 4, where you first pushed people to name one concrete next step instead of nodding at a summary. Level up now: don't accept a soft commitment. When someone says 'I want to be more grateful,' gently ask for the harder rep — 'Grateful to whom, at which meal, using what words?' Make them attach a name, a time, and an action before you move on. Vague commitments die by breakfast; specific ones survive the drive home.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most of the people in front of you are quietly waiting for their real life to start. They think blessing is somewhere out ahead, in the promotion, the healing, the future they keep negotiating with God for. And all the while they're eating dinner across from the very gift they're praying for. Psalm 128 is a stunning corrective to that. It refuses to make the blessed life spectacular. It drags God's goodness back down to bread you worked for, a spouse thriving in the house, kids ringed around the table like young olive plants pushing up around an old tree. This is not a temple vision. It's supper. And the pilgrims climbing toward Zion sang it out loud as the picture of a life God has smiled on. You get to hand people a lens that changes what they see when they look up from their plate tonight. There's a shadow here too, and you'll name it honestly, that not every faithful life gets this untouched. But you get to point past the table to the One who was cut off from His so that a family no one can number could be gathered around His forever. That's a privilege. Teach it like one.</w:t>
+        <w:t xml:space="preserve">Most people are quietly waiting for their real life to start. The promotion, the move, the season when things finally settle down. This psalm walks right past all of that and blesses a man eating bread he grew, a marriage that's still standing, kids fidgeting around a table. It calls that the blessed life. Your room is full of people exhausted by ordinary weeks, half-convinced that ordinary means unimportant. This passage tells them the opposite is true: the kitchen, the field, the marriage, the raising of unremarkable children is exactly where God's covenant faithfulness bears its slow fruit. And it stretches the timeline out — olive trees a man plants he may never see at full strength, 'children's children' he prays for now. This is God committing himself to a family line over decades. You get to hand people something they desperately need and rarely hear: permission to believe their normal life is holy ground, and that the God who plants for generations is tending the very table they'll sit at tonight. Few lessons let you send people home lighter and more awake at the same time. This one does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does it, you do it. Sit down this week at your own table, phones in another room, and name one specific thing you're grateful for about each person there, out loud, to their face. If you live alone, call a family member and do it over the phone. Notice how strange and vulnerable it feels to say a good thing plainly instead of assuming it's understood. Bring that experience into the room. When you introduce the exercise, don't describe it from the outside like an assignment. Say what actually happened at your table, including the awkward part, so they know you didn't send them anywhere you haven't already gone.</w:t>
+        <w:t xml:space="preserve">Before the room does the gratitude exercise, you go first — out loud, in front of them. Name one person you shared a table with this week and one true, specific thing you're thankful for about them. Not 'my wife, who's great,' but the actual thing: 'the way she asked how the hard meeting went before she even took her coat off.' Let them watch you be a little exposed by it. When they see you name something real instead of generic, the awkwardness in the room drops by half, and they'll follow you into it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you were straining toward some future blessing and completely missed a gift that was already at your table.</w:t>
+        <w:t xml:space="preserve">A time an ordinary meal or ordinary week turned out to matter far more than the 'big' moment you were chasing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A meal or an ordinary day that only later you realized was one of the blessed ones.</w:t>
+        <w:t xml:space="preserve">Something you planted or invested in that took years to bear fruit — a kid, a skill, a relationship — where you had to trust before you saw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A loss or grief that made the psalm's promise land differently for you, honestly held.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'God taught me to treasure my family.' Real — 'I spent Tuesday resenting the drive to my daughter's practice, and halfway there she told me something she'd never told anyone, and I almost missed it because I wanted to be somewhere important.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished: 'I've learned to treasure the little moments.' Real: 'My kid was talking to me at dinner and I was scrolling under the table, and I don't even remember what he said.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Guardrail: bring it real, not raw — a story you've made peace with, not one you're still bleeding from in front of them.</w:t>
+        <w:t xml:space="preserve">Guardrail: not raw — bring the resolved version, not the wound you're still bleeding from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Picture your kitchen table at the end of a completely ordinary day. Nobody's celebrating anything. Now hear this: that table is exactly where Psalm 128 says the blessing of God shows up. Not the mountaintop. The supper."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Name a shared, quiet discontent to earn the passage.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask everyone to picture the most ordinary meal they ate this week — no occasion, just food and faces. Hold that image. Now read the psalm and tell them: that's the exact scene the Bible calls blessed."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anchor an abstract idea in a shared concrete memory before any teaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Read the psalm cold, then ask: 'With no backstory at all, what's strange about a poem this holy spending its whole time on dinner and kids?' The person who knows the least often sees it most clearly."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A question that rewards fresh eyes over Bible knowledge, protecting the newcomer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Ask your friends: 'What's the life you keep telling yourself starts later?' Let them answer. Then say this psalm insists the good life already started, at the table, this week."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start from lived tension, not text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the phrase 'the fear of Yahweh' — in Hebrew, yirat YHWH. In English 'fear' sounds like dread, like something that keeps you away from God. But this fear is the opposite. It's reverent trust that keeps you near. Here's the physical image: not a person backing away from a fire with their hands up, but a person leaning in toward the warmth of it, close enough to feel it, respectful enough not to be careless with it. That's the root the whole psalm grows out of. The bread, the marriage, the olive shoots, the long life in a peaceful city, all of it flowers from a heart that reveres God enough to walk near Him. Now hear the line to keep: 'Blessed is everyone who fears Yahweh, who walks in his ways.' [Pause. Say nothing. Let it sit.]</w:t>
+        <w:t xml:space="preserve">Teach the word 'fear' — Hebrew yirah. Everything in the psalm hangs on 'those who fear the LORD,' and half your room will hear that as being scared of God, which poisons the whole thing. Yirah here isn't terror. It's the reverent trust of a creature who knows his Maker and gladly lives in front of him. Give them the physical image: not the flinch of someone bracing for a hit, but the posture of someone who stands up straighter when a person they deeply respect walks into the room — attentive, glad, wanting to get it right. That's the fear that grows olive trees and blesses tables. Then land it and stop talking: 'In this way indeed shall blessing come to the man who fears the LORD.' Let the silence sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Reading this cold, what surprised you about where the psalm locates God's blessing?</w:t>
+        <w:t xml:space="preserve">1. Reading this cold, what surprises you about what God calls 'blessed' here?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is your fresh-eyes question. Protect anyone who says something 'obvious' — that's usually the sharpest observation in the room. Don't correct, just draw it out.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let the fresh eyes in the room lead. Don't correct 'wrong' answers — the surprise itself is the point, and a newcomer may name it better than a veteran.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Would you have put 'a normal family dinner' on your own list of God's biggest blessings? Why or why not?</w:t>
+        <w:t xml:space="preserve">If it stalls: Would you have expected a psalm this holy to be about dinner and kids, or about something bigger? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The psalm says the fear of the LORD is the root everything else grows from. What does it look like to revere God in an ordinary week, not on a mountaintop?</w:t>
+        <w:t xml:space="preserve">2. The psalm blesses eating 'the fruit of your labor.' Where in your own week do you actually taste the results of your work — and where does it feel like you never do?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Steer away from abstract theology answers. Ask for what it looks like Tuesday morning. Keep pulling toward concrete.</w:t>
+        <w:t xml:space="preserve">Coaching note: Both halves matter. Some people are eating their fruit and some are watching it get carried off. Don't rush past the second group.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name one ordinary thing you do differently because you take God seriously — even something small.</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one thing you did this week where you got to see it actually finished and pay off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Where have you been treating some future blessing as the real thing while walking past a gift that's already at your table?</w:t>
+        <w:t xml:space="preserve">3. Olive trees take years to bear, and the psalm reaches all the way to 'children's children.' What are you pouring into now that you may never see fully grown?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where it gets personal. Go first with your own answer if the room freezes. Then wait in real silence — do not rescue them.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart of it. Give it real silence. People need a beat to think about the slow, invisible things.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Finish this: 'I keep praying for ___, and meanwhile I've been ignoring ___.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there a kid, a habit, or a relationship you're investing in where you won't know for years whether it worked?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The psalm sings this over a blessed life, but Job feared God and lost his children. How do we hold this promise honestly when some faithful people don't get this table?</w:t>
+        <w:t xml:space="preserve">4. The blessing comes 'from Zion' — from God, not from the man's own diligence. Where are you most tempted to think the good life is something you have to seize instead of receive?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Don't rush to fix the tension. Let the room sit in the honesty. Then point to Christ, the truly blessed Man who was cut off from His table so we could be gathered to His.</w:t>
+        <w:t xml:space="preserve">Coaching note: Watch for the strivers here. Don't let them off with a joke. This is where the table question lands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Do you know someone faithful who didn't get the good life this psalm describes? How do you make sense of that?</w:t>
+        <w:t xml:space="preserve">If it stalls: What's one thing you're gripping hard right now that's scary to hand fully over to God?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. This week's table question: what's one thing you're pouring yourself into that you're afraid to hand fully over to God, and why is that hard?</w:t>
+        <w:t xml:space="preserve">5. If your ordinary table really is holy ground, what would change about how you show up to your next normal dinner?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the deep water. Drive for the 'why it's hard' — that's the real answer. Ask them to tell someone, not just think it. Don't let it stay in their head.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push for concrete. This is a commitments question, not a reflection. Attach a name and a time to every answer (see the drill).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just name the one thing out loud, even if you can't say why yet. Sometimes naming it is the whole start.</w:t>
+        <w:t xml:space="preserve">If it stalls: At your very next meal with someone, what's one thing you could do differently — even something tiny?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why does it only talk about the man, his wife, his children — what about single people, or people without kids?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Not dread that keeps you away from God, but reverent trust that keeps you near Him. It's the root the whole psalm grows from, and it spills out into the ordinary rooms of a life.</w:t>
+        <w:t xml:space="preserve">"Does this mean God promises everyone who obeys a spouse, kids, and money?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — it's the general pattern of life under God's blessing, sung back from the promises of Deuteronomy 28, not an ironclad contract. The peace it finally reaches for is one no harvest could secure, which is why it looks past the table to Zion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What about faithful people who are single, or childless, or whose families are broken?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The psalm paints one ordinary picture of blessing, not the only shape it takes. Its deepest promise is a family no death can scatter, gathered by Jesus who is the true vine and seats us at a table he prepared — that table has room for everyone who fears the LORD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does it end suddenly with 'Peace be upon Israel'? That feels tacked on."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's deliberate — personal blessing is meant to overflow into the whole people of God, the same horizon Psalm 122 reaches for when it prays for the peace of Jerusalem. The flourishing home is not the finish line; it spills outward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does 'fear the LORD' mean being afraid of God?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — it's reverent trust, the glad awe of someone who knows his Maker and wants to live rightly before him. Proverbs calls it 'the beginning of knowledge,' the doorway into every good thing, not dread.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you read the reference, name it out loud and then wait in silence until you see the last person land on it — phone, app, or print. Never call out a page number; it only helps people with your exact edition and quietly leaves the newcomer stranded.</w:t>
+        <w:t xml:space="preserve">When you name the reference, don't call out a page number — half the room is on a phone or app. Say the reference, then wait in silence until you see the last person land on it before you speak again. That one pause protects the newcomer without spotlighting them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Never say 'don't worry, we're all friends here.' Instead do the thing that makes it true: ask the fresh-eyes question first so someone new can win before the veterans start quoting.</w:t>
+        <w:t xml:space="preserve">The gratitude exercise dies if you let people be generic. When someone says 'my family,' warmly ask 'which one, and what specifically?' — the specificity is where it becomes real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The shadow of the psalm — Job, the faithful who don't get this table — will be sitting in your room in someone's actual life. Name it honestly and early so a grieving person doesn't feel this psalm is mocking them.</w:t>
+        <w:t xml:space="preserve">Catch any newcomer on the way out: 'Really glad you came — no pressure to know anything, that's the point.' Then learn their name before they leave. That's what brings them back, not your best point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say one concrete commitment out loud: which night this week, and who will be at the table, when they'll sit down and name a specific thing they're grateful for about each person there. No vague 'I'll be more grateful.'</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Did you get to that table this week? Who was there?' Just that. It tells them the commitment was real.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'At my next meal, I'm going to name to ______ that I'm thankful for ______.' Make them say the name and the thing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — the specific person they'll thank, the thing they're afraid to hand over, the slow investment they can't see the end of. Don't reach for anything written; saying their own words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 because the slow-fruit conversation goes deep, stay there. That's the beating heart of this psalm — don't march to five for the sake of finishing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person: 'Did you get to name the thing you were thankful for at that meal? How'd it land?' Then actually listen to the answer.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/128/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 128 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 128 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Reading this cold, what's strange about calling a normal dinner 'blessed'?</w:t>
+        <w:t xml:space="preserve">The most ordinary meal I ate this week was ____________. Who was there?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'The fear of the LORD' here means reverent trust that keeps you near God, not dread that keeps you away. One way that shows up in my ordinary week:</w:t>
+        <w:t xml:space="preserve">One person I share a table with, and one true, specific thing I'm thankful for about them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One future blessing I keep praying for: __________. One gift already at my table I've been walking past: __________.</w:t>
+        <w:t xml:space="preserve">Something I'm pouring into now that I may never see fully grown (an olive tree in my life):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one thing I'm pouring myself into that I'm afraid to hand fully over to God — and why it's hard:</w:t>
+        <w:t xml:space="preserve">One thing I'm gripping hard that's scary to hand fully over to God, and why it's hard:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">My commitment: which night, and who will be at the table with me:</w:t>
+        <w:t xml:space="preserve">'fear the LORD' = reverent, glad trust, not terror. In my own words, what does that look like on a normal Tuesday?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, gather the people you live with around an actual table, phones in another room, and before anyone eats, name one specific thing you're thankful for about each person present, out loud. If you live alone, call or text a family member and tell them one specific thing you're grateful for in them.</w:t>
+        <w:t xml:space="preserve">At dinner tonight, before anyone eats, say out loud one thing you're thankful for about each person present. Name it, don't just think it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tomorrow at work, pick the least glamorous task on your list — the one you'd rather skip — and do it carefully and completely as work offered to God. Tonight, notice whether doing it well changed how you felt about the whole day.</w:t>
+        <w:t xml:space="preserve">Tomorrow, take the one task you're most tempted to rush or resent and do it carefully and honestly, as if God himself were your employer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This week, look at one recent purchase you made out of restlessness and decide whether you actually needed it. Let contentment, not craving, guide the next thing you buy.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Ask God today to help you see the people at your table as the blessing they already are.</w:t>
+        <w:t xml:space="preserve">This week, decide today on one portion of what you've earned, give it away deliberately to your church or someone quietly struggling, and send it before you sleep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The God who plants for generations is tending the table you'll sit at tonight.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>