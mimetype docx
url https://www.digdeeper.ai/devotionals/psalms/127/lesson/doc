--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Unless the Lord Builds: Teaching Psalm 127</w:t>
+        <w:t xml:space="preserve">Unless the LORD Builds It</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 127 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 127 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">You can get up early, stay up late, and work yourself sick, and still build nothing that lasts, because the house that actually stands is the one God builds while you're asleep.</w:t>
+        <w:t xml:space="preserve">You can work yourself sleepless building a good life, but the only thing that makes any of it stand is God doing the building, and the proof you actually believe that is whether you can close your eyes at night and sleep.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The man who wrote this song built the temple. Seven years on it, thirteen more on his own palace, cities fortified, watchmen posted on every wall. And this is the guy who tells you your building might come out to zero.</w:t>
+        <w:t xml:space="preserve">Ask everyone: what's the one thing on your plate right now that you'd lose sleep over if it fell apart? Let a few name it out loud, then read the psalm and watch it name the exact same anxiety three thousand years early.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to feel the gap between how hard they work and how little of it they actually control, then hand one specific thing back to the God who builds while they sleep.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to move one project from their white-knuckle grip into open hands, and to see a good night's sleep as evidence they actually trusted God with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the extended cross-reference tour and keep Deuteronomy 8:17 only, so the 'my power built this' lie stays on the table.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on the 'gate' and the legal-disputes background if time is tight; the arrows-and-quiver imagery carries the point without it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the naming out loud of the one thing they're afraid to hand over, and in whether they'll actually go to bed tonight as an act of trust instead of answering one more email.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the honest naming of the one thing they're afraid to hand over, and admitting out loud why letting go feels like losing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come having already named your own 'labor in vain' fear before you walk in. If you haven't handed something over yourself this week, the room will hear the hollowness.</w:t>
+        <w:t xml:space="preserve">Your prep: Come having named your own sleepless project before you walk in the door. If you haven't handed yours over, the room will feel you coaching from theory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the classroom opening (Solomon the builder), 4 min. Read Psalm 127, 3 min. Teach the word 'vain'/vapor with the breath image and land on 'he gives sleep to his loved ones' with silence, 8 min. Deuteronomy 8:17 and Matthew 6:33 briefly, 5 min. Questions 1, 3, and 5 with real silence after each, 18 min. Landing and out-loud commitments, 7 min. Transformation happens at question 3 and the commitment naming. If short, cut the cross-references down to Deuteronomy 8 only.</w:t>
+        <w:t xml:space="preserve">Use the classroom opening (Solomon the builder), 5 min. Read the psalm, 3 min. Teach the word 'in vain' with the breath-in-hands image, 7 min. Questions 1-3 with the room, 18 min. Land on the big idea and out-loud commitments, 8 min. Assign next week's teach-back, 4 min. Transformation lives in question 3 — how they sleep and what it reveals. Cut the gate/quiver background first if you're short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the small-group opening (who's tired this week), 5 min. Read the psalm, 3 min. Teach the word with the breath image, ending on the keepable line with silence, 8 min. All five discussion questions, escalating, with the drill in mind — steer everything back to 'he gives sleep,' 32 min. Landing, commitments out loud, spontaneous prayer over their actual words, 12 min. Transformation happens in the naming at question 5. If short, drop question 2.</w:t>
+        <w:t xml:space="preserve">Use the small-group opening (what keeps you awake), 8 min. Read the psalm, 3 min. Teach 'in vain' briefly, 6 min. Work questions 1 through 5, spending the most time on 4 and 5 with the One Thing Deeply drill — linger a full minute per confession, 30 min. Commitments out loud and spontaneous closing prayer over their named things, 10 min. Assign teach-back, 3 min. Transformation lives in question 5, the thing they can't release. Cut question 2 if time slips.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the coffee opening (what can't you stop pushing on), 3 min. Read verses 1-2 aloud, 2 min. Talk through questions 3 and 5 only — what it costs you to stop, and the one thing you're scared to hand over, 18 min. You go first with your own answer. Close by praying over each other's actual named thing, 7 min. Transformation happens in going first honestly. If short, skip straight to question 5.</w:t>
+        <w:t xml:space="preserve">Use the coffee opening ('do you sleep well?'), 4 min. Read the psalm together, 3 min. One line on 'in vain' as vapor, 3 min. Straight to question 3 and then 5 — how they sleep, and the one thing they can't hand over, 15 min. You go first. Close by praying out loud over what they named, 5 min. Transformation lives in the honest answer to 'why is it hard to let go.' Cut the word-study to a single sentence if you need the time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 3, when you first practiced going deep on one thing instead of skating across the whole passage? Level up this time. Don't just pick one point to dwell on; pick the ONE sentence in this psalm you'd stake the whole hour on — 'he gives sleep to his loved ones' is the obvious candidate — and build every question, every silence, every story back toward that one line. If someone tries to drag the room onto 'children are arrows' for twenty minutes, honor it briefly, then steer back. The test of this rep: could a person who missed everything else walk out remembering that single sentence and why it matters? If yes, you nailed it.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 3, when you first practiced picking one thing and going deep instead of covering everything? Level up now: this week you don't just teach one word deeply, you refuse to rescue the room from the discomfort of it. When someone names the project they can't release, do not jump to the next question to spare them. Stay on that single confession for a full minute — follow-up, silence, let the weight sit. Depth isn't how much you cover; it's how long you're willing to linger in the one place that actually hurts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Everyone in your room is tired. Some of them are tired in a way sleep doesn't fix, because they've quietly believed for years that if they stop pushing, the whole thing falls apart. Their marriage, their kids' futures, their job, the household they're holding together with both hands after dark. Psalm 127 walks straight into that room and says the thing nobody says: you could do all of it and build nothing. That sounds crushing for about ten seconds, until you catch the turn. The same psalm that strips the credit from the worker calls sleep a gift and children an inheritance. Every good thing here shows up as something handed to you, not something you earned. That's not a demotion. That's the most restful news an exhausted person can hear. The house you're killing yourself to secure was never yours to secure in the first place. You get to teach the one psalm that gives permission to go to bed. In a culture that measures people by output, you get to stand up and tell tired people the account was never theirs to balance. Not many get to hand out rest like that.</w:t>
+        <w:t xml:space="preserve">Everyone in your room is building something. A career, a marriage, a bank balance, a reputation, a kid they're terrified of failing. And almost all of them are quietly convinced that if they just work a little harder, refresh the email one more time, stay up a little later, they can make it hold. Psalm 127 walks in with the one man on earth who had the best possible reason to believe that — Solomon, who built the temple, palaces, walls, cities — and he pulls the floor out from under the whole project. Unless the LORD builds it, you're stacking sand. This matters because the exhaustion in your room is real, and most of it is the exhaustion of people trying to be God over their own lives. That's a crushing job nobody can hold. The gift buried in this psalm is almost embarrassingly gentle: He gives sleep to His beloved. You get to hand a group of tired, over-functioning people permission to lie down. You get to tell them the house stands because Someone else is holding it up. There are not many rooms you'll ever stand in front of where the news is that good and that needed at once. Teach it like the relief it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does this, you do it. Sometime this week, sit down and answer the table question yourself, out loud, to one real person — your spouse, a friend, whoever. Name the one thing you're pouring yourself into that you're scared to hand fully to God, and say why it's hard. Notice how your stomach tightens when you say it. That tightening is the whole lesson. If you walk in Sunday having already felt how hard it is to let go of your own thing, you'll ask the room to do it with a completely different tone — not as an assignment, but as someone who just did it and survived.</w:t>
+        <w:t xml:space="preserve">Before the room does a thing, do the exercise yourself in front of them, briefly and for real. Name the one project you are currently white-knuckling — the thing you refresh, rehearse, lose sleep over. Then say out loud the sentence from the apply card the way you'd actually pray it: 'Lord, this is yours; build it or let it fall.' Don't perform peace you don't have. If handing it over is still hard, say that too. The room will only go as honest as the person up front went first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you worked yourself to exhaustion to secure something and it either fell apart anyway or held together for reasons that had nothing to do with your effort.</w:t>
+        <w:t xml:space="preserve">A time you worked yourself sleepless over something and it either fell apart anyway or turned out fine without your panic — one line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A night you chose to go to bed with things unfinished, and what it took to trust that the world would hold without your supervision.</w:t>
+        <w:t xml:space="preserve">The project or person right now you're afraid to fully release to God, and why letting go feels like losing control — one line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sample (polished vs real): POLISHED — 'I learned to rest in God's provision.' REAL — 'I answered emails till 1am for a year straight and the deal still died, and I lay there realizing I'd traded a year of sleep for something that was never mine to control.'</w:t>
+        <w:t xml:space="preserve">A night you actually slept when you had no business sleeping, because you'd finally handed something over — one line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: tell it half-finished and a little raw — resolved, tidy stories teach nothing; the goosebumps live in the unfinished version.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished-vs-real): Polished — 'I've learned to rest in God's sovereignty over my work.' Real — 'I checked my email at 2am last Tuesday because I was sure the deal would die if I didn't, and it wouldn't have.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Guardrail: tell it raw, not rehearsed — the messy version lands, the sermon-polished version bounces off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "The man who wrote this song built the temple — seven years on it, thirteen on his own palace, cities fortified, watchmen on every wall. If anyone had earned the right to boast about what he built, it was Solomon. And Solomon is the one who writes: unless Yahweh builds the house, the builders labor for nothing. Let's find out why the greatest builder in Israel handed the whole thing back."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Start with a blunt confession-sized question that skips the warm-up.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Tell them who wrote this. Solomon — the man who built the temple over seven years, quarried and dressed the stone offsite so no hammer was heard on the mountain, raised palaces and walls and store-cities. The single greatest builder in Israel's history looks at all of it and says: none of it stands unless God built it. Then read verse 1."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anchor an abstract truth in the author's real biography before you generalize it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Go around and ask: what's the last thing you lay awake at night thinking about? Just the topic, not the details. Let it be honest — work, a kid, money, a decision. Then say, 'This psalm is about exactly that,' and read it."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a shared felt experience so the text answers a question they already feel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Ask your friend: do you sleep well? Then read them verse 2 — 'He gives sleep to His beloved' — and say that this three-thousand-year-old song claims your sleep is actually a spiritual report card. Watch their eyebrows go up, then read the rest."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One vivid contrast frames the whole passage in a sentence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Hebrew phrase behind 'labor in vain' carries the idea of breath — vapor, a wisp you can see for a second and then it's gone the moment you reach for it. Picture cupping your hands around your own breath on a cold morning and trying to hold onto it. That's the word. All the rising early, the staying up late, the eating your bread standing over the sink — vapor, unless God is the one at work in it. This isn't an attack on hard work. It's the stripping away of the lie that your effort is what secures anything. And then the psalm turns and calls even sleep a gift: he gives sleep to his loved ones. He gives sleep to his loved ones. [Let it sit. Say nothing.]</w:t>
+        <w:t xml:space="preserve">Teach the phrase 'in vain' — the Hebrew is 'shav,' meaning empty, worthless, for nothing. It's close kin to the futility Ecclesiastes chases with its own word, hevel: vapor, mist, gone. Give them the physical image: cup your hands, blow a breath into them, then open them — that's what your striving amounts to if God isn't in it. Not evil, not lazy. Just air. Solomon says it twice fast — build in vain, guard in vain, rise early and stay late in vain — hammering the emptiness before he ever offers the gift. And then the whole psalm turns on one line, so read it slow and let it stand alone: 'For He gives sleep to His beloved.' Then stop talking. Count to five in your head before anyone breaks it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. What's something you've worked really hard on that still felt out of your control the whole time?</w:t>
+        <w:t xml:space="preserve">1. What's one thing in your life right now that you're building — and how much of it feels like it's resting on your own shoulders?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the easy on-ramp. Let several people answer; you're just getting the room to admit the gap between effort and control before you name it theologically.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is warm-up; take a few short answers and don't push for depth yet. You're just getting the word 'building' translated into their real lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: name one thing on your to-do list this week that could still go wrong no matter how well you do your part.</w:t>
+        <w:t xml:space="preserve">If it stalls: Simpler: what's the thing you'd be most anxious about if you couldn't check on it for a week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Solomon built more than anyone in Israel. Why do you think HE is the one who says the builders labor for nothing?</w:t>
+        <w:t xml:space="preserve">2. Solomon says you can rise early, stay up late, and toil for bread and still get nothing. When have you worked hard on something and it either fell apart or worked out with none of your panic?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push them past 'he was humble.' The point is that only someone who really built could testify that building isn't what secures anything. Credibility comes from the inside.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let people tell the story. The point isn't 'work is pointless' — it's that outcomes were never in their hands the way they thought.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Try: if a broke guy said 'money can't buy happiness' versus a billionaire saying it — whose version lands harder, and why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Yes/no way in: has your worrying about something ever actually changed the outcome?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The psalm calls sleep a gift God gives to his loved ones. What does it actually cost you to go to bed with things unfinished?</w:t>
+        <w:t xml:space="preserve">3. The psalm says 'He gives sleep to His beloved.' Be honest — how well do you sleep, and what does that tell you about what you're carrying?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the lesson. Slow down. Let the discomfort surface — for many people, stopping feels like risk. Don't rescue them out of it too fast.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where it gets personal. Don't fix bad sleep with tips; sit with what the sleeplessness reveals about trust.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete: last night, did you go to bed when you were tired, or did you push through something? What made you keep going?</w:t>
+        <w:t xml:space="preserve">If it stalls: More concrete: when you can't fall asleep, what's the thing your brain keeps circling back to?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Deuteronomy 8 names the exact lie this psalm exposes — 'my power and the might of my hand got me this.' Where do you catch yourself believing your effort is holding everything together?</w:t>
+        <w:t xml:space="preserve">4. Verse 3 calls children a heritage — a gift received, not a wage earned. Where in your life are you treating a gift like something you have to keep earning or securing yourself?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Get specific answers, not confessions of general pride. 'At work,' 'with my kids' — press for the actual arena. This is where the table question is born.</w:t>
+        <w:t xml:space="preserve">Coaching note: Widen it past children — job, marriage, health, kids. Let the silence work; this one takes a beat to land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask: what's the one thing where, deep down, you don't fully believe God's got it if you let go?</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier: name one good thing in your life you didn't actually make happen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. This week's question: name one thing you're pouring yourself into that you're afraid to hand fully over to God — and tell us why it's hard.</w:t>
+        <w:t xml:space="preserve">5. What is one thing you're pouring yourself into that you're afraid to hand fully over to God — and can you say why letting go is hard?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Don't rush this. You go first if the room freezes — you already did it this week, so you have a real answer ready. The 'why it's hard' is more important than the thing itself.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the table question and the whole night. Go first with your own before you ask them to. Then stay here — apply this week's drill and linger a full minute on each honest answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower it to a yes/no start: is there anything you'd be nervous to fully hand over? Just say yes or no, and we'll go from there.</w:t>
+        <w:t xml:space="preserve">If it stalls: Lower the bar: finish this out loud — 'I could probably trust God with ___, but not with ___.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Did Solomon actually write this psalm?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">That's exactly the point — the house standing, the city holding, the child born, even sleep, all arrive as gifts from the same open hand. Jesus says it plainly in Matthew 6: seek first the kingdom and the rest gets added, so his loved ones can lay down the anxious late-night grind.</w:t>
+        <w:t xml:space="preserve">"Wait — is this saying our work doesn't matter, that we shouldn't bother building?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No. The psalm never condemns the work — rising early and toiling for bread is the ordinary weight of a faithful life. It exposes what the work can't do: you can guard the city all night and still not be the one who keeps it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Arrows and a full quiver — is this a command that everyone has to have lots of kids?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's describing, not commanding. In an agrarian world sons worked the land, defended the home, and carried the family name, so a full quiver was visible evidence of God's favor. The deeper point is that children come as a gift from God's hand, not as something you achieve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What's the 'gate,' and why would sons keep a man from being shamed there?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The gate was where legal disputes were settled and the city's business was done — the public square. A man surrounded by grown sons stood there backed up and unashamed when he confronted opponents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does 'He gives sleep to His beloved' mean God-fearing people never have insomnia?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's not a medical promise. Sleep here is the posture of a creature who isn't carrying the universe and doesn't need to — the watchman of Psalm 121 never slumbers, so His people can lie down. It's a picture of trust, not a sleep guarantee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone jumps to 'children are arrows' and wants to make the whole hour about parenting, honor it in thirty seconds, then steer back to verse 2 — the parenting verse only makes sense as another gift from the same open hand.</w:t>
+        <w:t xml:space="preserve">The word 'vain' will make some people hear 'nihilism.' Head it off early: this is Solomon at rest, not Solomon depressed. The point is relief, not futility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The permission to rest is easy to say and hard to feel. Watch for the person who nods along but you can tell is already mentally back at their desk. That's the one to ask a direct, gentle question.</w:t>
+        <w:t xml:space="preserve">When you land on 'He gives sleep to His beloved,' resist filling the silence. The line does more work in five quiet seconds than in five minutes of your commentary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't let 'labor in vain' land as despair. The tone of this psalm is relief, not doom — if the room leaves heavier than they came, you taught it backwards.</w:t>
+        <w:t xml:space="preserve">Watch for the person who over-functions and secretly enjoys it — the one who's proud of how little they sleep. Don't shame them; just let the psalm ask its question and let them squirm a little.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before we close, say out loud one thing: what will you actually do differently tonight or tomorrow — the one thing you're handing over, or the email you're not answering so you can go to bed?</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Did you actually go to bed, or answer one more email?' Nothing preachy — just checking whether the trust held.</w:t>
+        <w:t xml:space="preserve">Commitments: Before you leave, say it out loud: name the one thing you're handing over this week, and the one small way you'll prove you handed it over — a prayer before the anxious email, the phone in another room tonight, ten unhurried minutes with someone under your roof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — the specific project, the kid, the deal they said they can't release. Don't reach for a written prayer; handing their own words back to God, out loud, is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only ever gets to question 3 and sits honestly with how badly people sleep and why, that's a full and good night. Don't force your way to question 5 to feel complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one text: 'Did you sleep any better this week — did you hand it over?' Nothing else. Let them answer or not.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/127/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 127 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 127 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing I've worked hard on that still felt out of my control:</w:t>
+        <w:t xml:space="preserve">The one thing I'm currently building or guarding that feels like it rests on my shoulders:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Going to bed with things unfinished costs me this:</w:t>
+        <w:t xml:space="preserve">Last thing I lay awake at night thinking about:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The place I catch myself believing 'my effort is holding this together':</w:t>
+        <w:t xml:space="preserve">A good thing in my life I did NOT actually make happen — it was given:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one thing I'm afraid to hand fully over to God — and why it's hard:</w:t>
+        <w:t xml:space="preserve">The one thing I'm afraid to hand fully over to God, and why letting go is hard:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Fill in the blank: 'This is yours to build, not just mine — ____________.'</w:t>
+        <w:t xml:space="preserve">One small way I'll prove I handed it over this week:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you clock in or open your laptop tomorrow, take sixty seconds to hand the day's outcomes to God out loud — name the project you're anxious about and say, 'This is yours to build, not just mine.' Then work hard as ever.</w:t>
+        <w:t xml:space="preserve">At work, the next time you reach for control — refreshing the deadline, rehearsing the outcome — stop and pray one sentence: 'Lord, this is yours; build it or let it fall.' Then do your part and leave the result with Him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, when you feel the pull to answer one more email or scroll until your eyes ache, go to bed instead. He gives sleep to his loved ones — treat sleep as an act of faith that the world holds together without your supervision.</w:t>
+        <w:t xml:space="preserve">Tonight, put the phone in another room, thank God out loud for three specific things from today, and let yourself rest as a loved child, not a machine that has to keep producing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Give one child in your life — your own, a niece, a neighbor's kid — ten unhurried minutes with your phone down. Ask about their day and actually listen; treat them as a gift on loan, not a project to manage.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Unless Yahweh builds the house, they who build it labor in vain. He gives sleep to his loved ones.</w:t>
+        <w:t xml:space="preserve">Pick one person under your roof and give them ten unhurried minutes — sit down, ask a real question, and listen without checking the time. No agenda, no task attached.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless the LORD builds the house, its builders labor in vain. — Psalm 127:1</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>