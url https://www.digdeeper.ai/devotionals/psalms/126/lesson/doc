--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sowing in Tears: Psalm 126</w:t>
+        <w:t xml:space="preserve">Psalm 126: Tears Now, Sheaves Later</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 126 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 126 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The same tears you're crying right now are the seed God plants, and He has never once walked a person out to the field weeping and left them there empty-handed.</w:t>
+        <w:t xml:space="preserve">The same God who once turned your weeping into helpless laughter is still working on the thing you're crying about right now, so the tears you're crying aren't wasted — they're seed going into the ground.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There's a kind of good news so big you don't trust it at first. You keep waiting for it to fall apart. That's exactly where this song starts, with people so shocked by mercy they thought they were dreaming.</w:t>
+        <w:t xml:space="preserve">Ask everyone to think of the last time they laughed so hard they couldn't stop — the kind where you're gasping and you can't even explain why. Then tell them that's the exact word this psalm uses for what it feels like when God does something you'd given up on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to name a real grief out loud and call it seed, not just pain. By the end they should hold weeping and coming harvest in the same hand, the way this psalm does.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to name one dry riverbed they're waiting on, and to hear that their tears over it are seed and not waste. Two tenses in one hand: laughter remembered, harvest still coming.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the historical detail about Cyrus and the return from Babylon if time runs short; you can say it in one sentence. Do not cut the sowing-in-tears exercise.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The full history of Cyrus and the Babylonian exile — one sentence of setup is plenty. If you're short on time, cut the second and third cross-references, not the sowing-in-tears exercise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone admits they're still walking out to the field weeping and hasn't seen the sheaves yet. Protect that admission with silence, don't rush to fix it.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment a person names their specific dry situation out loud and reframes today's grief as seed. That's the furrow; don't rush past it to finish your notes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the sowing exercise yourself first, with a real grief, before you walk in. If you haven't named your own seed, you'll rush theirs.</w:t>
+        <w:t xml:space="preserve">Your prep: Come with your own dry riverbed already named, and your own written memory of one thing God has already done. You can't ask them to sow in tears if you won't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, 4 min (seventy years / dreaming). Read Psalm 126, 3 min. Historical frame on the return and 'again,' 8 min. Teach the word 'again' with the Negev image, 7 min. Questions 1-3 with real silence, 15 min. Commitments out loud around the room, 5 min. Close in prayer over what was named, 3 min. Transformation lives in question 3; protect it. If time's short, cut the historical frame to one sentence.</w:t>
+        <w:t xml:space="preserve">Use the classroom opening (the helpless-laughter memory), 5 min. Read Psalm 126 aloud, 2 min. One sentence of exile context, 3 min. Teach the word 'shuv shevut' with the hand-flip, 7 min. Questions 1-3, 18 min (hold the silence hard on 3). Take-home actions on the handout, 5 min. Out-loud commitments and spontaneous prayer, 5 min. Transformation lives in question 3. Cut the extra cross-references first; never cut the silence on question 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small group opening, 5 min (good news too big to trust). Read Psalm 126, 3 min. Brief context and the word 'again' with Negev, 10 min. Questions 1-5, 30 min, spending the most time on 3 and 5. Handout writing time on the seed line, 5 min quiet. Commitments and prayer, 7 min. Transformation lives between questions 3 and 5, where grief gets named and then aimed outward. Cut question 1 first if you're behind.</w:t>
+        <w:t xml:space="preserve">Use the small-group opening (you confess what you're waiting on first), 6 min. Read the psalm, 2 min. Brief context and the hand-flip word, 8 min. All five questions, 30 min, budgeting real silence on 3, 4, and 5. Handout take-home actions, 6 min. Out-loud commitments, 4 min. Close praying over the specific riverbeds named, 4 min. Transformation lives between questions 3 and 5. If short, trim question 2, not questions 4 or 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening, 2 min (crying and harvest in one hand). Read Psalm 126 together, 3 min. Skip formal teaching; just say the one line about 'again' and the desert, 3 min. Go straight to questions 3 and 4, 15 min, let them breathe. Each name one seed and one person out loud, 4 min. Short spontaneous prayer over it, 3 min. Transformation is the moment someone calls their grief seed out loud; everything else can go.</w:t>
+        <w:t xml:space="preserve">Use the coffee opening (the dry creek bed image), 4 min. Read verses 4-6, 2 min. Skip the formal word study; just mention 'like streams in the Negev' means desert riverbeds that flood in a day, 3 min. Questions 3 and 4 only, 15 min — this is the whole point at a table for three. Each person names their one small faithful act, 3 min. Short prayer over each other's named situation, 3 min. Transformation lives in question 3. Cut nothing; if pressed, drop the reading of verses and just talk from the creek-bed image.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach; this week we drill it deliberately. Remember week 2, when you first practiced just letting a question hang? Level up now: this week you will time it. After your hardest question, count ten full seconds in your head before you say one more word, and do not soften the question, restate it, or bail people out during those ten seconds. Ten seconds feels like a minute when you're standing up front and your palms are sweating. That discomfort is the point. The person wrestling with a real grief needs those ten seconds more than you need the relief of filling them. Learn to love the quiet and the room will start telling you the truth.</w:t>
+        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 2, when you practiced just letting a question hang for a slow ten-count? This week the rep is harder: after you ask the question where someone has to name their own dry, waiting place, you count to fifteen in your head, and you do it without a single softening word — no 'anyone at all,' no nervous laugh, no rephrasing on your own initiative. This question is personal and it costs something to answer, so the silence isn't dead air, it's someone deciding whether to be honest. If you rescue the room at second eight, you steal that decision from them. Fold your hands, look at the table, and wait.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room are living somewhere in the gap this psalm lives in. The rescue has started but it isn't finished. The exiles came home, and the city was still rubble. That's the honest shape of most Christian lives: God has done something real, and there's still weeping to be done. This passage refuses to lie about either half. It won't pretend the joy isn't real, and it won't pretend the tears are over. That's rare and precious. Plenty of teaching pushes people to fake the harvest before they've sown, to slap a verse over a grief and call it healed. Psalm 126 does the opposite. It hands a grieving person a shovel and says, take those tears out to the field, plant them, God will bring in the harvest. You get to tell people that their crying isn't wasted, isn't a failure of faith, isn't something to hide. It's seed. And the God who already emptied one tomb is not going to leave that seed in the ground. You are handing real people a reason to keep walking to the field on the hard mornings. There are not many better things to do with an hour.</w:t>
+        <w:t xml:space="preserve">Everyone you teach is living in two tenses at once. Behind them is some good thing God actually did — a prayer answered, a fear that didn't come true, a homecoming they never expected. And right now, most of them are bent over some furrow that's still just dirt: the marriage that's cold, the kid who won't call, the diagnosis, the job that isn't coming. Psalm 126 refuses to pick one of those and pretend the other isn't real. It laughs about the past and weeps in the present in the same breath, and then it dares to pray for more. That's why this psalm meets people where they actually are instead of where a tidy lesson wants them to be. It doesn't tell the grieving to cheer up, and it doesn't tell the joyful to brace for the worst. It hands both of them the same picture: the man walking out to a dry field, crying, dragging seed behind him, coming home with his arms full. You get to stand in front of real people carrying real weight and tell them, with a straight face and the whole weight of Scripture behind you, that their tears are going somewhere. Not many rooms get to hear that. You get to say it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach this, do the central exercise on yourself. Sit down with a pen and finish the psalm's own sentence out loud: name one specific thing God has already done for you, then say, 'Yahweh has done great things for us, and we are glad.' Then name a grief you're carrying right now, something unfinished, and say the harder line: 'this is my seed.' Notice how it feels to say the second half. If it catches in your throat, good. That's the exact spot your room will land in, and you'll teach it from inside instead of from above.</w:t>
+        <w:t xml:space="preserve">Before the lesson, do the sowing exercise on yourself. Sit down and name one dry riverbed in your own life right now — say it out loud, alone in the car if you have to: 'the thing I'm waiting on is ___.' Then ask yourself the harder question the psalm asks: what is one small faithful act I keep skipping because I'm hurting over this? Send the text, show up to the thing, do the ordinary chore. Do it this week, before you teach. When you stand up Sunday, you're not describing a picture from a commentary. You're reporting from the field. The room can always tell the difference between a teacher pointing at the furrow and a teacher with dirt on their hands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: a time good news came and you couldn't quite believe it, kept waiting for it to fall apart, the 'like those who dream' feeling.</w:t>
+        <w:t xml:space="preserve">A time God did something so unexpected you laughed instead of celebrating properly — the 'we were like dreamers' moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: an ordinary faithful thing you did while grief was heavy, showing up when you had nothing left, seed carried out to the field weeping.</w:t>
+        <w:t xml:space="preserve">A dry season where you kept doing one small faithful thing through tears and couldn't see any harvest yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: something God did years ago that you still lean on when you're worn down by waiting now.</w:t>
+        <w:t xml:space="preserve">A specific prayer God answered that you almost forgot until you wrote it down — your 'the LORD has done great things' memory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sample (polished): 'When the adoption finally cleared, I laughed for a week.' Real version: 'The call came and I sat in the parking lot of a grocery store and cried into the steering wheel, because I'd stopped letting myself hope it would ever happen.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God has always been faithful to provide in every season of need.' Real — 'When the check cleared I actually laughed out loud in the driveway, because I'd stopped believing it would come.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: bring the real version, not the raw version, tell what you've made peace with, not the wound that's still bleeding.</w:t>
+        <w:t xml:space="preserve">Guardrail: pick a story where you already know how it turned out — don't process a fresh, unhealed grief in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Seventy years. That's how long these people had been gone from home when the road finally opened. Picture the shock of it, packing up to go back to a place your grandparents told you about but you'd never seen. Verse one says they felt like they were dreaming. Let's find out why."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Put the tension of the whole passage on the table in one sentence.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask everyone to think of the last time they laughed so hard they lost control of it — couldn't breathe, couldn't explain it. Tell them that helpless, overflowing laughter is the exact texture of the word this psalm opens with, and then read verses 1 and 2 slowly."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a shared bodily memory so an abstract psalm lands in the body first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Go first: name one thing you're honestly still waiting on God for right now, and don't dress it up. Then say, 'This psalm was written by people in exactly that spot — homecoming behind them, still praying for more,' and read it."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a small confession that gives everyone permission to admit they're waiting on something.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Describe a dry creek bed you've seen — cracked, empty for months, then a flash flood fills it in an afternoon. Say, 'That's the picture in the middle of this psalm for how God restores people,' and read verses 4 through 6."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One concrete image is enough to carry a whole conversation when it's just three people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'again.' In verse 4 the people who just watched God bring them home pray, 'Restore our fortunes again.' That little word is the whole hinge of the psalm. They're not praying like people who've never seen God move. They're praying like people who have, and precisely because they've seen it, they dare to ask for it once more. Give them the physical image: the Negev desert, riverbeds bone-dry and cracked for months, then the rains come and overnight water is pouring through where there was only dust. That's what 'again' is asking for. Do it once more, God, like You already did. Memory of grace becomes the ground for hope. Then land here and stop talking: 'Those who sow in tears will reap in joy.' Let it sit. Count the ten seconds. Don't explain it.</w:t>
+        <w:t xml:space="preserve">Teach the word behind 'restored the captives' in verse 1 — the Hebrew phrase 'shuv shevut,' a turning-back-of-the-turning, God reversing a captivity so completely it's like it un-happens. Don't get technical; here's the physical image. Hold your hand out flat, palm down, and slowly turn it over palm up. That's the word — the whole situation flipped, the same hand, the other side showing. These people had learned to live palm-down: exiled, hopeless, harps on the willows. Then God turned the hand over, and they couldn't stop laughing because they hadn't dared to ask for it. The same verb sits behind their prayer in verse 4 — 'turn our turning again, LORD.' They're asking God to do the hand-flip one more time, on the part that's still palm-down. Then land here, and stop talking: 'Those who sow in tears will reap with shouts of joy.' Let it sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. When has good news come to you that felt too good to be real, where you kept waiting for it to fall apart?</w:t>
+        <w:t xml:space="preserve">1. When has God done something for you that felt almost too good to believe — a 'we were like dreamers' moment?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the easy on-ramp. Let two or three people answer and enjoy the stories; the goal here is just to get voices in the room and establish that this psalm is about real experience.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the warm-up; let it be joyful and let several people answer. You're building the memory bank the harder questions will draw on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: think of a phone call or a message you got that made you go quiet for a second because it was better than you'd let yourself hope. What was it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simpler: name one prayer you can remember God actually answering, big or small.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The exiles came home and the city was still rubble. Where in your life has God clearly done something, and yet the work still feels unfinished?</w:t>
+        <w:t xml:space="preserve">2. The psalm looks back and says 'the LORD has done great things for us.' Why do you think it starts with memory before it starts asking for anything?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Here they name the gap. Don't let anyone resolve it too fast. If someone says 'but I know God's got it,' gently ask them to sit in the unfinished part a beat longer.</w:t>
+        <w:t xml:space="preserve">Coaching note: Steer them toward the idea that remembering what God has done is how you find the nerve to ask for more. Don't let it become an abstract theology debate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes-or-no way in: is there something you've thanked God for that still isn't all the way fixed? Just name the thing, you don't have to explain.</w:t>
+        <w:t xml:space="preserve">If it stalls: More concrete: does remembering a past answered prayer make it easier or harder for you to pray about a hard thing now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The psalm calls tears 'seed.' What would it mean for you to see a grief you're carrying right now as something being planted, not just something hurting?</w:t>
+        <w:t xml:space="preserve">3. Verse 4 prays 'restore our captives, like streams in the Negev' — the dry desert riverbed that fills in a day. What's one dry riverbed in your life you're waiting on God to fill?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the lesson. Ask it, then use your ten seconds of silence. Do not answer it yourself. The person who speaks first here is doing the room a service; thank them without commentary.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the fifteen-count silence question. Ask it, fold your hands, and wait. Do not rescue the room. When someone names something real, don't fix it — just say thank you and let it stand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: More concrete: if the hard thing you're going through could grow into something later, what do you hope grows out of it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Lower the bar: just name the general area — is your dry spot in a relationship, your work, your health, or your faith itself?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Verse four prays 'restore us again' because they'd already seen God act once. What is one specific thing God has already done that you could lean on when you're worn down waiting for the next thing?</w:t>
+        <w:t xml:space="preserve">4. The psalm says the man 'goes out weeping, bearing a trail of seed.' What's one small faithful thing you keep skipping because you're hurting right now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push for specifics, not 'He's always faithful.' Ask 'when? what happened?' A remembered mercy becomes usable fuel only when it's concrete.</w:t>
+        <w:t xml:space="preserve">Coaching note: This connects grief to action without shaming grief. The goal is one nameable, small act — a text, a meal, a chore. Push gently for specific, not noble.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Easier: finish this sentence out loud, 'One time God really came through for me was...' Just one story, doesn't have to be big.</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier: what's one ordinary thing you'd normally just do, that grief or waiting has made you drop lately?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Someone near you is sowing in tears right now, unseen. Who is that person, and what one ordinary thing could you carry to them this week?</w:t>
+        <w:t xml:space="preserve">5. The psalm is sure the harvest is coming even while the field is still just dirt. Where do you actually struggle to believe your tears are seed and not waste?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This turns the psalm outward and sets up the commitment. Get names or at least specifics, and ask for the actual action, a meal, a text, a visit. Vague good intentions die in the parking lot.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the honest, hard one. Some people will admit they don't believe it right now — that's a good answer, not a failure. Sit with the doubt; don't paper over it with a verse.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes-or-no: is there one person you already know is hurting this week? Good, what's the smallest thing you could do for them by Sunday?</w:t>
+        <w:t xml:space="preserve">If it stalls: Personal way in: is there something you've cried over so long you've started to assume nothing's growing from it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What historical event is this actually about?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Yes, deeply. Jesus is the true weeping Sower who went out to the cross with 'strong crying and tears,' the grain of wheat that fell into the ground and died, and the empty tomb is His coming again with joy carrying the harvest.</w:t>
+        <w:t xml:space="preserve">"What actual event is this psalm about?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Most likely the end of the Babylonian exile. In 587 BC Babylon leveled Jerusalem and dragged the people east; in 539 BC the Persian king Cyrus decreed they could go home and rebuild, which is recorded in Ezra 1. That's why the return felt like a dream.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What are 'streams in the Negev'?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Negev is the parched southern desert. Its riverbeds are bone-dry most of the year, then sudden rains send water roaring back through them in a single day. The prayer is asking God to bring restoration that fast and that full.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does the sowing-in-tears verse connect to Jesus?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes — Jesus takes up this exact image: 'Unless a kernel of wheat falls to the ground and dies... But if it dies, it bears much fruit.' He's the sower who went out weeping to the cross, the seed buried in the dark, and came back carrying a harvest no one could number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If the exiles already came home, why are they still praying to be restored?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Because the return had begun but wasn't finished — the rebuilding was hard and the harvest wasn't in yet. That's the whole tension of the psalm: joy behind them, work still ahead, so they pray for God to complete what he started.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone in your room may know the Hebrew or have read this psalm for thirty years. Don't compete, recruit. Beforehand, tell them privately, 'When we hit the Negev imagery I'm going to lean on you,' and in the moment hand them the depth: 'You've read more here than I have, what are we missing?' Their knowledge now serves the room instead of testing you.</w:t>
+        <w:t xml:space="preserve">Someone in your room may know the Hebrew or the exile history better than you. Before class, give them a job: 'When we hit the shuv shevut wordplay, I'm going to lean on you — can you be ready?' Their knowledge now serves the room instead of testing you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for the person who jumps straight to 'but God turns it all to joy' and skips the tears. Gently hold them in the weeping half a beat longer, the psalm won't let you resolve it early either.</w:t>
+        <w:t xml:space="preserve">Don't preach the harvest before the room has sat in the tears. If you rush to 'sheaves later' you cheapen the 'weeping now,' and people with fresh grief will quietly check out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't over-explain the two harvests. Read verse six slowly, let the farmer's walk to the field do its own work, and trust the image more than your commentary.</w:t>
+        <w:t xml:space="preserve">Watch for the person who answers the dry-riverbed question with something huge and raw. Don't fix it, don't cross-reference it. Say thank you, hold the room's silence a beat, and move on with dignity intact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing: either the grief they're calling seed this week, or the name of one person they'll carry something to. Out loud, not in their heads.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Did the seed get planted? Praying for your harvest.' Reference the actual thing they named.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing: the dry riverbed they named, and the one small faithful act they're going to do this week anyway. Make them say the act, not just think it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual riverbeds people just named — say their specific situations back to God, the marriage, the job, the kid. Don't reach for a written prayer; naming their real words to God is the point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets as far as question 3 and someone finally names a real dry place, stay there. That naming is the whole lesson; you don't need to reach question 5 to have done your job.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Did you sow the seed you named Sunday?' Nothing more — just let them know someone remembers the furrow they're working.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/126/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 126 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 126 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Good news that once felt too good to trust, the 'like a dream' moment for me was:</w:t>
+        <w:t xml:space="preserve">The last time I laughed so hard I couldn't stop was:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Something God has clearly done, that still isn't finished:</w:t>
+        <w:t xml:space="preserve">One great thing the LORD has already done for me (an answered prayer, a mercy I can point to):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A grief I'm carrying right now that I'm going to call seed:</w:t>
+        <w:t xml:space="preserve">My dry riverbed — the one situation I'm waiting on God to fill 'like streams in the Negev':</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One specific time God came through for me before (my 'again' to lean on):</w:t>
+        <w:t xml:space="preserve">One small faithful act I keep skipping because I'm hurting, that I'll do this week anyway:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person sowing in tears near me, and the one thing I'll carry to them this week:</w:t>
+        <w:t xml:space="preserve">The keepable line to carry out the door:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before bed tonight, take five minutes and tell God plainly what hurts, in the words you'd use with a friend, no polish.</w:t>
+        <w:t xml:space="preserve">If you're grieving, choose one small faithful act you'd normally skip — send the avoided text, show up to the meal, do the laundry — and do it through the tears. You're scattering seed you can't see yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Do one ordinary faithful thing today even though the grief is heavy, a shift, a lunch packed, a text sent back; call it your seed.</w:t>
+        <w:t xml:space="preserve">Pray the psalm's own words tonight: 'Restore our captives, O LORD, like streams in the Negev.' Name out loud the exact dry situation, and ask God to send water to that specific riverbed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Carry a meal or a message to someone sowing in tears near you this week, before Sunday.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The seed goes down in weeping, but the God who plants it has never once failed to bring in the sheaves.</w:t>
+        <w:t xml:space="preserve">Guard your memory: write down one thing God has already done and keep it where you'll see it when the waiting stretches long.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tears now, sheaves later. The God who kept the promise once keeps it still.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>