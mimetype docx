--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Surrounded and Unmoved: Teaching Psalm 125</w:t>
+        <w:t xml:space="preserve">Surrounded</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 125 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 125 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">You're not steady because your grip on God is strong. You're steady because He's got you surrounded on every side, the way the hills stand around Jerusalem, and He isn't going anywhere.</w:t>
+        <w:t xml:space="preserve">The reason a person who trusts God doesn't crumble isn't that they're tough, it's that God has parked Himself all the way around them like a ring of hills nobody can march through.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Picture a mountain. It doesn't grit its teeth against the wind. It doesn't strain to hold on when the storm hits. It just sits there, older than everyone looking at it, and it'll still be there when they're gone. That's the picture this psalm hands to a person whose faith feels like a candle in a draft.</w:t>
+        <w:t xml:space="preserve">Ask the room: what's the last thing you tried to hold together by sheer willpower, and how did that go? Let a couple of people answer honestly. Then tell them this psalm has almost nothing to say about your grip, and everything to say about who's standing around you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Move the room from 'I have to hold on tight enough' to 'I'm already surrounded.' By the end, someone should be able to name the exact unresolved thing they're gripping and say out loud that the hills are still standing around it.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to move their confidence off their own strength and onto the God who rings them like the hills ring Jerusalem. They should leave picturing themselves as the city, not the wall.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the Romans 2 judgment thread and the deep dive on 'the scepter of wickedness' if time's tight. The heart of this lesson is the encircling mountains, not the courtroom.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended history of Jerusalem's geography if time gets tight. One sentence about the hills does the job; the whole topography lecture doesn't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment a person names their unresolved worry out loud and hears 'Yahweh surrounds his people' spoken back over that specific thing. Not in the geography lesson, though the geography sets it up.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the gap between 'be strong' and 'you are held.' Transformation happens when someone stops white-knuckling their situation and names out loud what they've been trying to carry alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Pull up a photo of Jerusalem ringed by hills on your phone before you teach so the image is in your own head. Then name your own current unresolved thing so you're not asking the room to go somewhere you haven't gone.</w:t>
+        <w:t xml:space="preserve">Your prep: Do the write-then-speak exercise on yourself first: name the thing you're gripping right now. If you walk in dry, the room will smell it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening with the Jerusalem photo (4 min). Read Psalm 125 aloud (2 min). Teach the geography and the sabib word (10 min). Write-then-speak on question 2 — 30-second silent write, then open floor (10 min). Questions 3 and 5 (12 min). Handout take-home actions and out-loud commitments (5 min). Close in prayer (2 min). Transformation happens in the write-then-speak on question 2. Cut question 4 first if you're running long.</w:t>
+        <w:t xml:space="preserve">Classroom opening with the hills photo (5 min). Read Psalm 125 aloud (3). Teach 'sabab' with the physical circle image (8). Write-then-speak on question 1 and question 3 (10). Discussion questions 2 and 4 (12). Commitments around the room, big idea stated verbatim, spontaneous prayer over what was named (7). Transformation lives in the write-then-speak on question 3. If short, cut question 4 and go straight to commitments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — 'what are you waiting on?' held silently (5 min). Read the psalm (3 min). Teach the encircling hills and sabib (10 min). You go first with your own unresolved thing, then questions 2 and 3 with the 30-second write (18 min). Question 4 (8 min). Question 5 at the summit with real silence (8 min). Out-loud commitments and prayer over specific names (8 min). Transformation lives in question 3 when people name their unfinished thing. Cut question 1 first — the small group already entered through the opening.</w:t>
+        <w:t xml:space="preserve">Small-group opening about running on empty (8 min). Read the psalm (3). Teach 'sabab' (8). Work questions 1 through 4 with write-then-speak on question 3 (25). Question 5 as the commitment question, everyone answers out loud (10). Big idea verbatim and prayer over specifics (6). Transformation lives when someone confesses what they've carried alone at question 3. Cut question 2 first if time runs short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — 'isn't it tiring to hold everything together?' (3 min). Read the psalm together on a phone (2 min). Say the sabib idea plainly: God on every side, not one guard at the door (5 min). Go straight to question 3 — what are you waiting on, and you go first (10 min). Question 5 (7 min). Trade one take-home action each and pray over the actual thing named (3 min). Transformation is the honest exchange on question 3. Skip the formal word study — just say 'surround means all the way around' and move.</w:t>
+        <w:t xml:space="preserve">Coffee opening — wall or city? (4 min). Read the psalm off your phone (2). Say the 'sabab' image in one minute, no lecture (3). Straight to question 3, everyone answers honestly including you first (12). Question 5 as the takeaway (5). Say the big idea and pray briefly over the actual things named (4). Transformation lives in the honest answer to question 3. Cut the 'sabab' explanation first if you're running long.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach, and this week we drill it deliberately. Week 1 you learned to go first and go real with a story. Level 2 asks for a harder rep: this week, don't just tell a finished story from the past. Name something UNRESOLVED right now, out loud, before the room does. Not 'here's how God carried me through that scary year' but 'here's the thing I'm still waiting on this week, and I don't have the answer yet.' The passage is about being surrounded while you're still in the middle of it, so you have to model being in the middle of it. That's the harder rep. If you only bring resolved stories, the room hears that faith is for people whose worries already ended.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach, and this week we drill it deliberately. Remember week 1, when you went first and went real to give the room permission? Level two raises the bar: it's not enough to share a tidy, resolved story from your past. This week you go first with something still UNSETTLED — a place you're gripping right now, today, where you have not yet felt God as the ring of hills around you. Name a current waiting, a current fear, something without a bow on it. When you model unresolved honesty, you free the room to stop performing recovery and admit where they actually are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Every person in your room is holding something unfinished. A test result they haven't gotten. A bill that doesn't add up. A kid who won't call back. And the quiet lie underneath all of it is that their security depends on how tightly they can hold on. That's exhausting, and it's backwards. Psalm 125 flips it. The pilgrims singing this on the road up to Jerusalem could look in any direction and see the hills standing guard over the city. The psalm takes that everyday sight and says: that's you. You're not the mountain holding itself up. You're the city, and God is the ring of hills that never shifts with the weather. The security runs the wrong direction for our pride, which is exactly why the room needs it. Nobody in your class can generate this stability by trying harder. They can only receive it. And you get to be the one who hands it to a room full of people white-knuckling their lives. That's a privilege. You're not delivering information tonight. You're telling anxious people they're already surrounded.</w:t>
+        <w:t xml:space="preserve">Most people in your room are exhausted from being their own defense system. They think faith means gritting harder, praying more fervently, generating enough belief to hold the line against whatever's pressing in. And they're tired, because you can't be your own fortress. Psalm 125 walks in and refuses to hand them a pep talk. It never once says 'be strong' or 'try harder.' It points at hills. A pilgrim climbing the last miles to Jerusalem saw ridges rising on every side, a natural bowl of stone that made the city hard to attack, and the psalm says: that's a picture of what God is to you. He surrounds. You don't hold the ground steady; He does. This matters because it relocates the whole weight of a person's security. Your standing before God doesn't rest on the strength of your grip on Him. It rests on His grip on you, a grip Jesus later described as a hand no one can pry open. When you teach this, you get to watch people set down something heavy they were never built to carry. That's a rare privilege. Few passages let you hand someone relief this real, this fast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the central exercise yourself. Take a note card and write down the one unresolved thing you're waiting on this week. Then write four words underneath it: 'Yahweh surrounds his people.' Sit with it long enough to feel the resistance, because your instinct will be to fix the thing instead of receive the promise over it. When you've actually done this, you'll teach it differently. You won't be pointing at the mountain from a safe distance. You'll be standing inside the ring of hills with everyone else.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of it, do the exercise yourself this week. Sit down and finish this sentence on paper: 'The thing I'm currently trying to hold together by myself is ______.' Then read verse 2 slowly over that exact thing: 'the LORD surrounds His people, both now and forevermore.' Notice what happens in your chest when you stop being the wall and picture yourself as the city inside the hills. Whatever you feel doing that alone at your kitchen table is what you're inviting the room into. If it moved you, you'll teach it with fire. If you skipped it, they'll get information instead of relief.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you white-knuckled something you couldn't control, sure it depended on your grip.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time you were exhausted from being your own defense system, holding a situation together on willpower alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you realized after the fact that you'd been surrounded the whole time you felt alone.</w:t>
+        <w:t xml:space="preserve">PROMPT: A season of waiting you couldn't hurry along — a result, a call, a decision — where the waiting didn't shorten but something changed in who you leaned on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Something unresolved RIGHT NOW you're still waiting on (this is the level-2 rep, name it unfinished).</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'God taught me to trust Him through a difficult season.' Real — 'I refreshed the results portal every ten minutes for six days and it never once made the phone ring; the only thing that actually helped was saying out loud that God was already standing around this whether the news was good or not.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished: 'God taught me to trust Him through a hard year.' Real: 'I checked my email eleven times this morning waiting on one message that still hasn't come, and I taught this psalm about being held anyway.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Guardrail: real doesn't mean raw. Bring a scar, not an open wound, and never the unresolved thing that would derail the room.</w:t>
+        <w:t xml:space="preserve">GUARDRAIL: Keep it a story, not a raw dump — one unresolved thing named honestly, not your whole open wound.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold up a photo of Jerusalem. Notice something: the city sits in a bowl. There are hills higher than the city on nearly every side. Every pilgrim who ever walked up for a feast saw this before they reached the gates. Now watch what the psalm does with that ordinary sight."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Name the exhaustion out loud — meet the felt need directly.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Pull up or describe a photo of Jerusalem ringed by hills. Ask: 'If you were an enemy army, why would you hate this terrain?' Get a couple of tactical answers, then read verse 2 and say, 'The pilgrims sang this looking at exactly what you just described. Now watch what they do with it.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anchor an abstract promise to a concrete image the whole room can see.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Ask: 'When was the last time you were trying to be strong for everyone else and running on empty?' Let two or three people answer without fixing them. Then: 'This psalm is for the person who's out of strength. It doesn't tell you to find more. Let's read it.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a shared human ache before you touch the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Say: 'Quick one — do you feel more like the wall trying to protect the city, or the city inside the wall?' Whatever they say, tell them this psalm insists you're the city, and God's the ring of hills. Then read it off your phone."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One vivid contrast opens the whole idea in a sentence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Hebrew word to sit with is 'sabib' — 'surround,' 'encircle,' 'go all the way around.' 'As the mountains surround Jerusalem, so Yahweh surrounds his people.' It's not a word for standing beside you or watching from above. It's a word for being on every side of you at once, a complete ring with no gap in it. Try this physically: have the room think of a person or thing they instinctively protect, and picture themselves standing all the way around it, back turned, facing outward, covering every direction. That's sabib. That's the posture the psalm gives to God toward you. Not one guard at the front door. A wall of hills on every side, from this time forward and forever more. Sit with the keepable line: 'so Yahweh surrounds his people from this time forward and forever more.' [Then stop. Let it sit. Don't rush to fill the quiet.]</w:t>
+        <w:t xml:space="preserve">Teach the Hebrew word 'sabab' — 'surround, encircle.' It's the word in verse 2: 'so the LORD surrounds His people.' It's not standing beside, not standing in front. It's all the way around, every direction closed off, no gap in the line. Do this physically: have the room picture standing in the center of a circle of people facing outward, shoulder to shoulder, all of them looking at whatever's coming so you don't have to. That's sabab. Now here's the thing about hills — they were there before you arrived and they'll be there after you're gone. This encircling isn't something God does when you finally believe hard enough; it's the terrain you were born into. Then land here and stop talking: 'As the mountains surround Jerusalem, so the LORD surrounds His people, both now and forevermore.' Let the silence hold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. When you look at the photo of Jerusalem ringed by hills, what stands out about a city built in a bowl instead of on a peak?</w:t>
+        <w:t xml:space="preserve">1. Where in the psalm does it tell you to be strong? Read it again and look.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the easy on-ramp. Let a few people describe what they see. You're building the image together before you spiritualize it.</w:t>
+        <w:t xml:space="preserve">Coaching note: The point is that it never does. Let them hunt and come up empty. When someone realizes the absence, that's the discovery you want — don't rush to explain it for them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Would you rather live in a house on top of an exposed hill, or one down in a valley with high ground all around it? Why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simpler: 'Does this psalm ask YOU to do the protecting, or does it say Someone else is doing it?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The psalm says the security runs backwards from how we usually think — you're not steady because your grip is strong, you're steady because you're surrounded. Where do you catch yourself trusting your own grip instead?</w:t>
+        <w:t xml:space="preserve">2. The psalm says the trusting person 'cannot be moved.' But we all get moved — anxious, shaken, thrown. So what does 'cannot be moved' actually mean here?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where write-then-speak earns its keep. Before anyone talks, have everyone write for thirty seconds, pens down when time's up, then open the floor. Speech and reflection fight for the same bandwidth; the writing levels the room so the quiet processors arrive holding something.</w:t>
+        <w:t xml:space="preserve">Coaching note: Steer them from 'I'll never feel shaken' toward 'my standing before God doesn't move even when my feelings do.' The mountain's stability is God's doing, not the mountain's mood.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Finish this sentence on paper: 'Deep down I feel like everything will fall apart if I stop ___.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Try: 'Can something be unshakable at the foundation while still feeling shaky on the surface? Where have you seen that?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. What's one unresolved thing you're waiting on this week — and what would it change to say 'Yahweh surrounds this' over it?</w:t>
+        <w:t xml:space="preserve">3. What is the one thing you're currently trying to hold together by your own strength?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You go first here, with your real unfinished thing (that's this week's drill). Don't let the room resolve each other's problems. The point is naming, not fixing. Protect that.</w:t>
+        <w:t xml:space="preserve">Coaching note: Use write-then-speak here. Everyone writes for thirty seconds first, pens down when time's up, then you open the floor. You'll get depth instead of the first quick thing, and the quiet ones will have proof on paper their answer is worth saying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just name the waiting, no solution attached. Medical result, a text that hasn't come, a decision you can't make yet — which is yours right now?</w:t>
+        <w:t xml:space="preserve">If it stalls: Make it a fill-in: 'Finish this — I keep bracing myself against ______.' Even a one-word answer counts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The psalm warns that money and pressure are where 'the righteous' get tempted to 'use their hands to do evil.' Where does pressure most tempt you to take a crooked shortcut?</w:t>
+        <w:t xml:space="preserve">4. Verse 3 says the wicked's scepter won't rest on the land 'so that the righteous will not put forth their hands to injustice.' What's the connection between feeling protected and staying honest?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This can get uncomfortably specific fast. Keep it in the realm of temptation, not confession — you're not running an accountability audit. If someone shares something heavy, thank them and move on gently.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the subtle move: when people feel unprotected, they grab and cut corners to secure themselves. Security in God loosens the grip that makes us cheat. Tie it to the money application coming in the handout.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: When money gets tight, what's the first corner you're tempted to cut — a promise, a purchase, a little dishonesty on paper?</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete: 'When you're scared about money, are you more or less tempted to cut a corner? Why do you think that is?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The New Testament calls the church a kingdom that 'can't be shaken,' and says of Jesus 'you have come to Mount Zion.' If the immovable mountain is finally a Person who holds you, what does that free you to stop carrying tonight?</w:t>
+        <w:t xml:space="preserve">5. If you actually believed God was standing all the way around you, ring of hills, no gap — what would you stop doing this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the summit. Give it real silence. Some people will need a full minute. Don't rescue the quiet — the depth lives in the wait.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the commitment question. Don't let it stay abstract. Push for a specific behavior they'd drop: the constant phone-checking, the padded expense report, the bracing. Write the answers down where the room can see the momentum building.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If you truly believed Someone stronger than you was holding the thing you named earlier, what's one worry you could set down before you go to sleep tonight?</w:t>
+        <w:t xml:space="preserve">If it stalls: Personal and small: 'Name one thing you'd worry about a little less. Just one.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Are the mountains around Jerusalem literal, or is this just poetry?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Zion was always shorthand for where God dwells with his people, and Hebrews pulls it forward: 'you have come to Mount Zion, to the city of the living God,' a kingdom that 'can't be shaken.' The immovable mountain turns out to be a Person — Jesus, who took the shaking so we couldn't be toppled.</w:t>
+        <w:t xml:space="preserve">"Why compare God's people to a mountain — isn't that just poetry?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's poetry rooted in something the pilgrims could literally see. Jerusalem sits in a bowl ringed by higher hills that made it hard to attack, so the image says God is that ring of protection standing around His people, both now and forever.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"The psalm says God does good to 'those who are good.' Does that mean God's protection depends on my behavior?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The psalm's whole picture is that stability comes from God fixing you there, not from you generating it — Zion can't be moved because God set it, not because it's strong. The 'good' and 'upright' are the ones who trust Him; the contrast is with those who turn to crooked ways and walk away from that trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How does a promise to ancient Israel about invading armies apply to me?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The thread runs straight to Jesus, who took this same ancient confidence and said no one can snatch His people out of His hand. The security once pictured as Mount Zion now rests on the Son and a kingdom Hebrews calls 'unshakable.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What are the 'Songs of Ascents'?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">They're a set of psalms sung by pilgrims on the uphill journey to Jerusalem for the festivals. Psalm 125 was sung on that very climb, which is why it reads the landscape — the surrounding hills — as a sermon about God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you ask people to name their unresolved thing, resist the room's urge to solve each other's problems. Redirect gently: 'We're not fixing tonight, we're naming and surrounding.'</w:t>
+        <w:t xml:space="preserve">Resist fixing people during the write-then-speak reveal. When someone names their heavy thing, the temptation is to solve it. Don't. Let the psalm's picture do the work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The thirty-second write before question 2 feels awkward the first time. Don't apologize for the silence — hold your ground, watch the clock, and you'll get deeper answers than a room that answers on reflex.</w:t>
+        <w:t xml:space="preserve">When you teach 'cannot be moved,' someone will push back that they feel shaken all the time. Welcome it. That tension IS the lesson — foundation versus feelings — so don't smooth it over too fast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Have the Jerusalem photo ready on a screen or printed. This whole psalm hinges on people SEEING the bowl-and-hills; if they can't picture it, the truth stays abstract.</w:t>
+        <w:t xml:space="preserve">The money application in the handout will make a few people squirm. That's a good sign. Name it lightly: 'This one's specific on purpose,' and move on without hovering.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one sentence: the unresolved thing they're carrying, and the four words 'Yahweh surrounds his people' spoken over it. Out loud, not silently.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text one person from the room and ask: 'Have the hills moved? Because God hasn't, and neither has His care for you.' Reference the exact thing they named.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'This week I'm going to stop bracing against ______ and picture the hills instead.' Say your own first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — the specific waiting, the specific grip, the specific thing they said they'd stop bracing against. Don't reach for a written prayer; naming their own words back to God is what makes it land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 and someone finally admits what they've been carrying alone, stay there. That confession is worth more than finishing the list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text one person and ask: 'Did you catch yourself bracing this week? Did the hills picture help at all?' No lecture, just a check-in.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/125/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 125 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 125 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing I'm waiting on right now that I can't control:</w:t>
+        <w:t xml:space="preserve">Right now I feel more like the WALL (trying to protect everything) or the CITY (held inside something bigger). Circle one and write why:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Write these four words here, then say them over the line above: 'Yahweh surrounds his people.'</w:t>
+        <w:t xml:space="preserve">Read the psalm and write down: where, if anywhere, does it tell you to be strong?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where do I catch myself trusting my own grip instead of being surrounded?</w:t>
+        <w:t xml:space="preserve">The one thing I'm currently holding together by my own strength:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The pressure that most tempts me to take a crooked shortcut is:</w:t>
+        <w:t xml:space="preserve">One place where a small dishonesty could save me money this week (be specific):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If Someone stronger than me is holding it, one worry I can set down tonight:</w:t>
+        <w:t xml:space="preserve">If I really believed God was standing all the way around me, I'd stop:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Write 'Yahweh surrounds his people' on a note by your bed. When you wake tonight and the worry returns, read it.</w:t>
+        <w:t xml:space="preserve">Next time you're stuck waiting on something you can't hurry — a result, an offer, a call — say out loud before you check your phone again: 'The LORD surrounds His people, both now and forevermore.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before any money decision today — a purchase, a shortcut on taxes, a promise you can't keep — ask if it would put your hands to work at something crooked. If it would, stop there.</w:t>
+        <w:t xml:space="preserve">Take the one dishonesty you named above and choose the straight path in that exact thing before the day ends, even if it costs you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Do the opposite before you sleep: pay back someone you owe, tip generously, or give to a person you know is stretched thin.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The mountains still stand around Jerusalem, and the Lord still stands around you.</w:t>
+        <w:t xml:space="preserve">Give something away before you sleep — a real amount to a real person or need, quietly — because people who trust an unshakable God can loosen their grip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psalm 125 · Songs of Ascent, lesson 6 · You are the city, not the wall.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>