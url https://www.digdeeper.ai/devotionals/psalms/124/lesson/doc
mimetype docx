--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Snare Is Broken</w:t>
+        <w:t xml:space="preserve">If the LORD Had Not Been on Our Side</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 124 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 124 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">You survived something that should have swallowed you, and the only reason you're still here is that God stood in the way, so say it out loud instead of pretending you pulled it off alone.</w:t>
+        <w:t xml:space="preserve">The scariest thing in this psalm is a sentence they never had to finish, because if God hadn't shown up, none of them would have been around to sing about it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Think of the closest call you've ever had. Not the story you tell at parties, the real one, the night you honestly don't know how you came out the other side. Psalm 124 is a whole nation standing up and saying that sentence together, out loud, on purpose.</w:t>
+        <w:t xml:space="preserve">Read the first line out loud and then just stop. "If the LORD had not been on our side..." Let the sentence hang unfinished in the air for a full three seconds before you say: notice they never actually tell us what would have happened first. They make us live in the pause.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to name one real disaster that never quite landed on them and to say plainly Who stood in the way. By the end they should feel like a bird that got out of a net it never saw coming.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to look back and name the specific flood that would have swept them under if God hadn't stepped in. If nobody in the room can name their own torn net, the lesson didn't land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on the Exodus/Red Sea cross-reference before you cut the moment where people actually name their own rescue out loud. The naming is the point; the background is support.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The Red Sea and creation cross-references. They're rich, but the beating heart is the unfinished 'if' sentence and each person's own escape story.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the second half of the psalm, in the word 'escaped' — when someone in your room stops explaining the near-miss and finally says God kept them from going under. Not in your teaching of the images.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone says out loud, 'I wouldn't have made it through that,' and then finishes the sentence with what God did. That's the psalm happening live.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come with your own rescue already named out loud to yourself, so you don't fumble it in front of them. Read verses 7-8 enough times that you can say them without looking down.</w:t>
+        <w:t xml:space="preserve">Your prep: Come with your own drowning-and-rescue story already written down, not improvised. You cannot ask the room to name theirs if you're still fishing for yours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the classroom opening (2 min). Read Psalm 124 aloud, ideally call-and-response with you starting the repeated line and the room finishing it (5 min). Historical context — pilgrim road, the crowd, the fowler's snare (7 min). Teach the word 'escaped' with the cupped-hand image (5 min). Questions 1-2 as a group (10 min). Question 3 in pairs so everyone speaks, then a few volunteers (10 min). Land the Romans 8 move and the big idea, out-loud commitments, prayer (6 min). Transformation happens in the pair-share on question 3. Cut the Red Sea cross-reference detail first.</w:t>
+        <w:t xml:space="preserve">Use the classroom opening (0-5): read verse 1, let the unfinished sentence hang, ask why David makes us wait. Read the whole psalm aloud (5-9). Teach the word lulei with the raised-hand-and-drop image (9-18). Historical context — the crowd singing on the road, call-and-response (18-24). Questions 1, 2, and 4 with the whole room, hands raised (24-40). Land it with the commitment sentence and the big idea (40-45). Transformation lives in the hand-drop moment and question 4 when someone names a specific rescue. Cut the Red Sea and creation cross-references first if you're behind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the small-group opening naming the 'fine' habit (3 min). Read the psalm slowly, twice, together (6 min). Brief context and the word 'escaped' with the hand image (10 min). Walk questions 1 through 4, giving question 3 and 4 real room — this is a small enough group that everyone can name a rescue out loud (28 min). If question 4 comes alive, let it run and drop question 5. Close on the gospel line, commitments, spontaneous prayer over what they named (13 min). Transformation lives in questions 3-4. Cut the context section to bare minimum first.</w:t>
+        <w:t xml:space="preserve">Use the small-group opening (0-6): everyone silently recalls a 'that could have gone worse' moment before you read. Read the psalm together, trading verses (6-12). Teach lulei with the hand image (12-20). Work questions 1 through 4 slowly, real silence after each (20-48) — this is the heart of the hour, don't rush it. Question 5 only if the room is ready (48-53). Commitments out loud around the circle (53-58). Spontaneous closing prayer over their actual named rescues (58-60). Transformation lives in questions 3 and 4. Cut question 1's discussion to a single answer if time is tight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the coffee opening — lead with your own never-told-it story (5 min). Read verses 7-8 aloud together (2 min). Skip formal context; just mention the snare is a bird-net that snaps shut (3 min). Trade answers to the finish-the-sentence prompt, you go first (12 min). Say the big idea plainly and ask the one Romans 8 question (5 min). Close by naming each other's rescue back in a short prayer (3 min). Transformation is in the mutual naming. Cut nothing — this format IS the exercise; just protect the sentence-finishing.</w:t>
+        <w:t xml:space="preserve">Use the coffee opening (0-5): the bird-slipping-the-net image, ask when they felt that. Read the psalm off your phone or the handout (5-9). Skip the formal word study — just say what lulei means in one line (9-11). Trade real answers to questions 3 and 4 — you go first with your own written story (11-24). Big idea said plainly (24-26). One-sentence commitment each, and agree to text each other in three days (26-30). Transformation lives in you going first with a raw, unpolished rescue story. Cut nothing; just talk slower if you have extra time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. The lesson doesn't end when the room empties. Two or three days after you teach, send one person from the room a short, specific text about the exact thing they said out loud. Not a mass message, not 'great to see you' — a real sentence about their actual words: 'Still thinking about the night you described, glad you're still here.' Remember week 4, when we asked people to name a commitment instead of summarizing? This is what turns that commitment into something that outlives the meeting. Level 1 is simple: pick ONE person, send ONE text within 72 hours that quotes something they actually said. That's the whole rep. It tells them their words landed on a real human, and it trains you to listen closely enough during the lesson that you have something true to send.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach, and this week we drill it deliberately: the follow-up text. Remember week 4, where you had people name real commitments instead of nodding at a summary? This is what keeps those commitments from evaporating by Tuesday. This week, level one is simple. Before you close tonight, tell the room plainly: 'In two or three days, I'm going to text a few of you and ask how it went.' Then actually do it. Pick two or three people, and send one short message that names the exact thing they said out loud — not 'how's your walk going' but 'did you call your friend and tell them they're not getting swept away?' The psalm opens with 'let Israel now declare.' Testimony that stays private tends to die. A single follow-up text is you playing the Levite three days later, calling for the line to be sung back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people carry a near-disaster they've never said out loud. They survived it, they moved on, and somewhere along the way they started telling themselves they handled it — that they were tough, or lucky, or that it wasn't really that bad. Psalm 124 refuses that story. It makes a whole nation stand up and rehearse, together, the calamity that never came, and then it names the one reason it never came: Yahweh was on our side. This is not a private gratitude journal. It's a crowd finishing a sentence they will never have to finish living out. That matters for your room because forgetting your rescue is the fastest road to forgetting your Rescuer. When you can't remember how close the waters came, you start believing you swam. This psalm hands people the honest words for a thing they've felt and never voiced — the drowning that didn't happen, the net that broke. You get to stand in front of real people and give them permission to say it. That's a gift. You get to be the one who says out loud, 'You didn't pull that off alone,' and watch the relief on a face that's been carrying it as a solo achievement for years. Teach this one well and someone leaves lighter.</w:t>
+        <w:t xml:space="preserve">Most people carry a private list of catastrophes that almost happened and then didn't — and they've never once said thank you out loud for any of them. That's the ache this psalm reaches into. Psalm 124 isn't abstract theology about God's protection. It's a whole crowd on a road up to Jerusalem, shouting back and forth about the disaster that never came, measuring the size of the mercy by the size of the danger. The bird knows how strong the net was precisely because it felt the net give way. Your room is full of people who slipped away from something — a diagnosis, a marriage on the edge, a night they don't talk about — and have quietly filed it under 'got lucky' or 'toughed it out.' This psalm hands them different words. It says the reason you're still here is that Someone stood between you and the grave, and the right response to that is not relief, it's worship. You get to be the one who helps them stop and finish the sentence they never finished. That's a privilege. You're handing people language for the rescue they've been too busy or too scared to name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you say a word about the fowler's snare, do the exercise yourself, alone, this week. Sit down and finish the psalm's sentence in your own life: 'If it had not been the Lord who was on my side, then ___.' Fill in the real one — the diagnosis, the marriage that almost ended, the night you drove too fast and too sad. Say it out loud in an empty room. Notice how strange it feels to actually voice it, and notice the relief on the other side of saying it. That flinch and that relief are exactly what you're about to ask your room to walk through. If you haven't felt them yourself first, you'll rush the silence when it comes — because silence is where the naming happens, and you'll be tempted to fill it. Do your own rep first so you can trust the quiet.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the central exercise yourself. Sit down with paper this week and write the hardest month of your past year at the top. Underneath, write the honest ending: if God had not been on my side, then _____. Finish that sentence with what would have actually happened. Then, beside it, write the one specific way you were kept — the person who showed up, the call that came, the morning you got out of bed. Read it back. If it doesn't move you, you're not being honest enough yet. You cannot lead a room into the pause after 'if the LORD had not been on our side' if you've never sat in that pause yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you told yourself you 'handled' something that, looking back, you barely survived — and Who was actually holding the line.</w:t>
+        <w:t xml:space="preserve">A time you were in genuine over-your-head trouble and only realized afterward how close it came — your own 'the net is torn' moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A close call so ordinary nobody would call it dramatic (a phone call at the right moment, a plan that fell through and saved you) that you only later recognized as rescue.</w:t>
+        <w:t xml:space="preserve">A moment you caught yourself calling a rescue 'luck' or 'good timing' instead of naming God in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished vs. real: Polished: 'God has always been faithful to deliver me in my seasons of trial.' Real: 'I thought I was fine for about three years. Then I said the sentence out loud in the car and had to pull over.'</w:t>
+        <w:t xml:space="preserve">Someone who stood between you and disaster — a person who was God's help with a face on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: bring it 80% healed, not raw and bleeding — this is a lesson, not your processing session.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God has always faithfully sustained me through every trial.' Real — 'I found out about the layoff on a Thursday, and I lay on the kitchen floor doing math that didn't work. Someone I barely knew handed me a check that Sunday. I called it a coincidence for about a year.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Guardrail: tell it half-finished and still a little raw, not sanded down into a testimony with a bow on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Think of the closest call you've ever had — not the party version, the real one you don't fully understand surviving. Hold it in your mind for a second. Now watch what a whole nation does with a moment like that: they stand up and sing about it together."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One-on-one, lead with your own honesty to earn theirs.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Read verse 1 and stop dead: 'If the LORD had not been on our side...' Let it hang. Then say: David makes us wait. He won't tell us what would have happened until verse 3. Why do you think he leaves us in that pause? Take a guess before we read on."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An unfinished sentence creates tension the room needs to resolve — start with the gap, not the answer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Before we open it, everybody think of one time you look back on now and think, 'that could have gone so much worse.' Don't share it yet. Just get it in your head. Now let's read a psalm about exactly that."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personal recall before text study — get their own near-misses in the room before David's.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "There's a psalm that describes rescue as a bird slipping out of a hunter's net — you feel the net give way and then you're just gone, free. When's a time you felt that? Like you got out of something you had no business getting out of?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A single vivid image lowers the stakes and invites one honest story, not a lesson.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'escaped' — in Hebrew, *malat*. It's not a word for winning. It's the word for slipping out of a grip that had already closed on you, the way a fish twists off a hook or a bird gets loose from a net that had it. Do this physically: cup one hand tight around the fingers of the other, like a snare shut around a bird. Hold it. Let the room see there's no way out from the inside. Then — snap your top hand open. The trap didn't get tired. The bird didn't argue its way free. Something outside the trap broke it. That's *malat*. 'The snare is broken, and we have escaped.' Read that line, then stop talking. Let it sit.</w:t>
+        <w:t xml:space="preserve">The word to teach is the little Hebrew word that opens verse 1: lulei — 'if not,' 'had it not been.' It's not a normal 'if.' It's the word for the disaster that was fully loaded and never fired. It assumes the danger was real and imminent, and then names the one thing that changed the ending. Here's the physical image: cup your hand and hold it flat, palm down, right over the table. Then say, 'This is the wave, hanging.' Hold it there while you read verses 4 and 5 — the floods, the torrent, the raging waters — hand trembling just above the surface, about to fall. Then, on 'Blessed be the LORD,' pull your hand away and let it drop empty at your side. The wave never landed. That's lulei. The whole psalm lives in the space between the raised hand and the water that never came. Then read the line the whole thing drives toward — 'Our help is in the name of the LORD, the Maker of heaven and earth' — and say nothing. Let it sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The psalm says the line twice: 'If it had not been Yahweh who was on our side.' Why repeat it? What does saying it a second time do to you?</w:t>
+        <w:t xml:space="preserve">1. Why do you think David starts with 'if the LORD had not' instead of just saying 'the LORD saved us'?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them notice it's built for a crowd, call-and-response. Don't lecture the history yet — let them feel the repetition before you explain it.</w:t>
+        <w:t xml:space="preserve">Coaching note: You're after the insight that you measure a mercy by the size of the danger. Don't hand it to them; let someone stumble toward it. Affirm the half-answers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Say the line out loud twice yourself, slowly. Then ask: did it hit different the second time? Yes or no?</w:t>
+        <w:t xml:space="preserve">If it stalls: Which sentence hits harder: 'God helped me,' or 'if God hadn't shown up I'd have been finished'? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The psalm never mentions Israel's army, walls, or kings. It only pictures them drowning without God. Why leave out everything they could take credit for?</w:t>
+        <w:t xml:space="preserve">2. This was sung by a whole crowd shouting the lines back and forth. What does saying it out loud together do that reading it alone doesn't?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the theological hinge. Steer them toward 'the rescue came from outside them.' Resist the urge to answer it for them.</w:t>
+        <w:t xml:space="preserve">Coaching note: Draw out that testimony is meant to be public. Watch for the quiet people here — this is where an introvert may actually have the best answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask: when you tell the story of a hard time you got through, who's usually the hero of your version?</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever said something out loud to a group and only then realized you believed it? What was it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Finish the sentence for your own life: 'If it had not been the Lord on my side, then ___.' You don't have to share the details, just whether you have one.</w:t>
+        <w:t xml:space="preserve">3. David reaches for drowning, being swallowed alive, a trap snapping shut. What image would you reach for to describe the worst thing you've come through?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the exercise. After you ask, count to ten silently and do NOT rescue the quiet. Someone will speak. If you've done your own rep, you'll trust it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where it gets personal. Give real silence. If the first answer is vague, gently ask 'what did it actually feel like?' Don't rush to comfort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower the bar: think of just one small thing this week that kept you afloat — a call, a meal, an hour of sleep. Name that one.</w:t>
+        <w:t xml:space="preserve">If it stalls: If you had to pick just one word for the hardest stretch you've been through — flood, trap, fire, pit — which one, and why that one?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Grief and near-disaster can feel exactly like the psalm's 'proud waters' going over your soul. Is there something you survived that you've never actually said out loud to anyone?</w:t>
+        <w:t xml:space="preserve">4. Can you name a specific way you were kept through something — a person, a phone call, a bill covered, a morning you got up when you didn't want to?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This may go deep or crackle unexpectedly. If it's alive, on the text, and the quiet people are leaning in, follow it and cut the rest of your outline without guilt — you can't script the moment that matters most.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push for one specific thing, not 'God's always been faithful.' Specificity is the whole game. If someone goes general, ask 'name one.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Make it a yes/no: is there a hard stretch you tend to skip past when people ask how you're doing?</w:t>
+        <w:t xml:space="preserve">If it stalls: Think back to a hard week this past year. Who showed up? Just say the name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Paul echoes this psalm in Romans 8: 'If God is for us, who can be against us?' If your rescue never rested on you, what changes about how you carry the thing you're afraid of right now?</w:t>
+        <w:t xml:space="preserve">5. The psalm ends by giving credit away entirely: 'Our help is in the name of the LORD.' Where in your life have you been quietly taking credit for a rescue that wasn't yours?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Land the gospel move here — Israel's trembling backward glance becomes the believer's settled confidence. Don't preach it; let one person say what changes for them.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the deepest cut. Don't fill the silence. Some people need to sit in this one without answering out loud, and that's fine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask simply: does it feel different to think you didn't earn your rescue? Better, worse, or scarier?</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there something you usually call 'good luck' or 'good timing' that maybe deserves a better name?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Who wrote this and why does it keep saying 'us' and 'our'?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">'The snare is broken, and we have escaped' is what every believer says of the cross — Christ went down into the proud waters himself, was given as prey, and rose with the trap torn open behind him. The same hands that made heaven and earth unbound the snare.</w:t>
+        <w:t xml:space="preserve">"Who was actually singing this? Was it David alone?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It carries David's name, but it's a song of ascents — sung by whole crowds climbing to Jerusalem for the feasts. A Levite likely cried out 'if the LORD had not been on our side,' then called 'let Israel now declare,' and the crowd sang the line back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is 'the floods' and 'raging waters' pointing to a specific event, like the Red Sea?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's not naming one event, but Israel's memory reaches straight back to the Red Sea, where the waters that should have destroyed them drowned their enemies instead. It's the whole history of near-disaster compressed into one image.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What's the 'snare of the fowler' — where does that picture come from?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A fowler is a bird-trapper, and the image comes straight out of Psalm 91, where God 'will deliver you from the snare of the fowler.' It pictures God's people as helpless prey that only the LORD can free.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why call God 'the Maker of heaven and earth' at the end of a rescue song?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the hinge the whole psalm turns on. The same power that made the sea is the power that held the waters back — the God who created everything is the God who bends down to tear open a trap and save one small nation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The silence after 'if it had not been the Lord, then ___' will feel unbearable to you and completely normal to them. Count to ten. Someone always breaks it, and it's rarely who you'd guess.</w:t>
+        <w:t xml:space="preserve">When you drop your hand on 'Blessed be the LORD,' resist the urge to narrate it. The gesture does the work. If you explain it, you kill it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If two people start relitigating whether God 'causes' hard things, name it kindly: 'Let's you and I finish that after — I want to get us back to the bird and the net.' The philosophy tangent will bury the person who was about to say something real.</w:t>
+        <w:t xml:space="preserve">Somebody will try to turn question 4 into a theology debate about whether hard things are 'from God' or 'allowed by God.' If it's alive and pulling deeper into the psalm, ride it; if two people are relitigating providence while the room glazes over, say kindly, 'Let's you and I finish that after — I want to hear from folks who haven't named their rescue yet.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't explain the grief away when someone brings it. The psalm doesn't. It says the waters would have gone over their soul — it lets the near-drowning stay scary. Your job is to point at Who stood in the way, not to make the water smaller.</w:t>
+        <w:t xml:space="preserve">Do not let anyone off the hook with 'God's always been faithful.' It's true and it's a dodge. Warmly ask, 'Name one specific time.' The specificity is where worship actually happens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before we go, one out-loud sentence each: name one thing God carried you through, and one person you'll tell it to this week. Not a summary of tonight — a commitment.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Three days from now, send one person a text quoting the exact rescue they named: 'Still thinking about what you said Thursday. Glad you're still here.' That's your week-5 drill rep.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'This week I'm going to tell _____ about the time God _____.' Make them name the person and the story, not just say they'll 'be more grateful.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact rescues people just named — the specific bill, the specific person, the specific morning. Don't reach for a written prayer; take their own words and hand them back to God one by one. That's you playing the Levite one more time before they leave.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 and someone is honestly naming their flood, stay there. Do not drag them to question 5 for the sake of finishing. The honest 'that could have gone so much worse' is worth more than a completed outline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: In two or three days, text two or three people the exact thing they committed to: 'Did you tell your sister about that year yet?' Then ask how it landed.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/124/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 124 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 124 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The closest call you've ever had, in one line (just enough that you'd know what you meant):</w:t>
+        <w:t xml:space="preserve">Finish the sentence the way it feels honest: If the LORD had not been on my side, then _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish it: 'If it had not been the Lord who was on my side, then ______________________'</w:t>
+        <w:t xml:space="preserve">One word for the hardest stretch you've come through (flood, trap, fire, pit, or your own word): _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One small thing this week that kept you afloat — a call, a meal, an hour of sleep:</w:t>
+        <w:t xml:space="preserve">One specific way you were kept — a name, a phone call, a bill, a morning you got up: _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word 'escaped' means slipping free from a grip already closed on you. What's the snare in your life you know you didn't break yourself?</w:t>
+        <w:t xml:space="preserve">Something you usually call 'luck' or 'timing' that maybe deserves a better name: _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person you'll tell your rescue to this week, and how (text, call, in person):</w:t>
+        <w:t xml:space="preserve">The person I'm going to tell my 'the net is torn' story to this week: _____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight before bed, say out loud one specific way God kept you from going under this week — even something small. Say it as thanks, to mark that you're still here.</w:t>
+        <w:t xml:space="preserve">Take five minutes alone this week. Write the hardest week or month of the past year, and beside it one specific way you were kept. Read it back and thank God out loud for each one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Text one friend you've both survived something with: 'I was remembering that hard stretch we came through, and I'm grateful you're still here.'</w:t>
+        <w:t xml:space="preserve">Think of one friend in the thick of an attack right now. Send them one sentence today: 'You are not going to be swept away, and I'm not going anywhere.' Then ask when you can bring a meal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The next time someone asks how you're doing, tell the truth about one thing God has carried you through instead of just saying 'fine.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Our help is in the name of the Lord, who made heaven and earth — and that help has not run out.</w:t>
+        <w:t xml:space="preserve">In your next real conversation today, say the plain truth this psalm ends on — 'Our help is in the name of the LORD' — about one specific thing God did for you, not in general.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psalm 124 · Songs of Ascent, Lesson 5 · The net is torn, and we have slipped away.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>