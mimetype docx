--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,998 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Eyes on the Hand</w:t>
+        <w:t xml:space="preserve">The Watching Eyes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 123 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 123 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">When people mock you for needing God, you don't argue back and you don't fake being fine, you just keep your eyes on Him like a servant watching the master's hand, and you wait right there until mercy comes.</w:t>
+        <w:t xml:space="preserve">When people are grinding you down with their contempt, the one thing you can always do is keep your eyes on God and wait for him to be kind, and that waiting isn't weakness, it's actually the freest thing a person can do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ever been in a room where needing help was the embarrassing thing? Where everyone acted like they had it handled, and you were the one still waiting on an answer? That's the exact spot this little prayer is written from.</w:t>
+        <w:t xml:space="preserve">Hold up your open hand and tell the room: in an ancient house, a servant didn't wait for a shout or a note on the wall. He watched this. One flick of the fingers told him everything — fetch water, leave the room, help is coming. Now watch my hand while I read you a psalm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to fix their eyes upward instead of on the scoffers, so they leave watching God's hand the way a servant watches for the next signal. Success is a person who stops rehearsing comebacks and starts waiting on mercy.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel what it is to be the servant standing silent against the wall, eyes locked on the one hand that holds their bread. If they leave still scanning the room for their own leverage, the picture didn't land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended Hagar and Canaanite-woman cross-references if time runs short. The servant-watching-the-hand image and the repeated cry for mercy are non-negotiable.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the extra cross-references. Psalm 121 and Matthew 5:11 are gravy; the servant-and-the-hand image is the meal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the moment a person admits out loud that being dependent on God has felt like weakness, and then chooses to call it faith instead. That flip is the whole lesson.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment they name out loud the specific person's scorn they're carrying and decide to hand it up instead of nursing it. That's the shift from watching the offender to watching the hand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Sit with the sting of verse 4 before you teach it: whose contempt has filled you to the brim lately? You can't lead people to lift their eyes if you're still staring at the scoffer.</w:t>
+        <w:t xml:space="preserve">Your prep: Practice the hand gesture until it's smooth and unhurried, not fidgety. And come with your own answer to 'whose contempt am I carrying right now' already named, or you'll ask the room to do what you haven't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, the servant reading the hand (5 min). Read Psalm 123 aloud (3). Teach the word chanan with the open-hand image (8). Questions 1, 2, and 4, the two-sided ones, drive the room here (18). Land on commitments, one from as many as time allows (8). Close in prayer over their named things (3). Transformation lives in question 4 where they argue strength vs. weakness. If short, cut question 2.</w:t>
+        <w:t xml:space="preserve">Classroom opening with the hand gesture (4 min). Read Psalm 123 aloud twice (3 min). Historical picture of the servant watching the hand (7 min). Teach the word chanan with the physical reach-down (6 min). Questions 1-3 with the whole room (13 min). Questions 4-5, more personal — let people write on the handout first, then a few share (9 min). Spoken commitments and close (3 min). Transformation happens at questions 4-5. If time's short, cut question 1 and open straight into the servant image.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening, the eye-roll question (6 min). Read the psalm, then share a waiting-on-God story from yourStory prompts (8). Teach chanan and do the open-hand exercise together (10). Work questions 1 through 5, letting question 4 breathe (25). Go around for out-loud commitments in their own words (8). Spontaneous prayer over what they named (3). Transformation lives in question 5 as confession becomes a checkable rep. If short, cut question 3.</w:t>
+        <w:t xml:space="preserve">Small-group opening with the shared nod (5 min). Read the psalm twice (4 min). Servant-and-the-hand teaching (8 min). Word study on chanan (7 min). All five questions with room to breathe — linger on 3 and 4 (25 min). Handout writing time, quiet (5 min). Spoken commitments around the circle (4 min). Spontaneous prayer over their actual words (2 min). Transformation lives in questions 4-5. Cut the cross-references first if you're running long.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening, the 'made you feel dumb for praying' question (5 min). Read Psalm 123 off the phone (2). Skip the word study; just say the servant-watching-the-hand picture in a sentence (4). Straight to questions 4 and 5 (12). Each person names one concrete commitment (4). Pray briefly over both, out loud (3). Transformation lives in trading the comeback for 'my eyes look to Yahweh.' Nothing to cut, just protect the commitment moment.</w:t>
+        <w:t xml:space="preserve">Coffee opening — 'when's the last time somebody made you feel small' (4 min). Read Psalm 123 once, slowly (2 min). Talk through the servant watching the hand and what chanan means, conversationally (8 min). Straight to questions 3 and 4 — skip 1, 2, 5 (12 min). Each person names one thing out loud they'll do this week (2 min). Short prayer over exactly what they named (2 min). Transformation is the honest answer to 'whose contempt are you carrying.' Cut nothing but the word study if you're tight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments, Not Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach, and this week we drill it deliberately: end on commitments, not a summary. Don't close by recapping what the passage said. Close by asking each person to name one concrete thing they will actually DO before you meet again. Remember week 1 you went first and real, week 2 you let silence do the work, week 3 you went deep on one thing. This week, refuse to let the room walk out on a nice recap. A summary lets everyone nod and forget. A commitment names a specific action a specific person owns. For Psalm 123 that means: not 'we should trust God more' but 'when my coworker mocks my faith Thursday, I will answer inwardly, my eyes look to Yahweh, and say nothing back.' Level 1 is simply this: before anyone leaves, get one out-loud commitment from as many people as you can, in their own words, concrete enough that you could check on it later.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: end on commitments, not a summary. Don't recap what you covered; nobody's memory needed refreshing five minutes after you said it. Instead, before anyone stands up, get each person to say out loud one specific thing they will actually do. Remember week 1 you went first and went real, week 2 you learned to let silence do the work, week 3 you went deep on one thing instead of skimming five. Now you make it stick with a spoken commitment. For this passage it's concrete: whose contempt are you handing to God tomorrow morning, and what's the one sentence you'll pray tonight? Make them say the actual person or the actual sentence out loud, not 'I'll pray more.' A named commitment in front of witnesses outlives any summary you could give.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a psalm for the worn-down. Not the dramatically persecuted, just the quietly mocked, the ones whose faith gets an eye-roll from people who have it easy. Verse 4 is brutal in its honesty: the soul is filled right to the brim with scoffing, no room left for anything else. Your room knows that feeling. Somebody in there got dismissed this week for praying about a problem instead of just fixing it, or got treated like a child for still believing when the smart money says grow up. What this psalm does with that pain is stunning. It doesn't fight back. It doesn't pretend the contempt isn't real. It lifts its eyes higher, to the God enthroned above all the scoffers, and it takes the very thing the proud sneer at, dependence, and calls it the whole point. The servant watching the master's hand isn't weak. He knows exactly where his help comes from and refuses to look anywhere else. You get to hand your people permission to stop performing self-sufficiency and start watching the hand of God. That's a rare and freeing gift to carry into a room.</w:t>
+        <w:t xml:space="preserve">Almost everyone in your room has been worn down by somebody's contempt. Maybe it's a boss who talks over them, a relative whose comments still sting a decade later, a whole crowd online that decided they were a punchline. Contempt is uniquely corrosive because it doesn't just say you're wrong, it says you're beneath notice. Psalm 123 was written by people crushed under exactly that — 'We have endured much scorn from the arrogant, much contempt from the proud.' — and it says it twice, because you can't say it once and be done. But here's why this short psalm is worth an hour of their lives: it doesn't tell them to fight back, prove themselves, or pretend it doesn't hurt. It gives them one thing to do with their eyes. Look up. Watch the hand. Wait for mercy. That posture looks like surrender, and the psalm insists it's the truest freedom a person can have — because the hand you're watching became a human hand, nailed through, that already poured out the mercy the psalmist could only beg for. You get to hand real, worn-out people the one move that actually works when they've run out of leverage. That's a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach this, do the exercise yourself. Sometime this week, sit somewhere quiet, physically lift your eyes, look at the ceiling or out a window, and say out loud, slowly, three times: 'Have mercy on us, Yahweh, have mercy on us.' Don't dress it up. Notice how exposed it feels to pray something that short and that needy, no explanation attached. Then name the scoffer in your own life right now, the voice, real or in your head, that treats your faith or your struggle as foolish. Practice the one-line answer: 'my eyes look to Yahweh.' If you haven't felt the weight of watching the hand yourself, your teaching of it will be a description instead of an invitation.</w:t>
+        <w:t xml:space="preserve">Before you teach this to anyone, do the exercise yourself this week. Pick the one person whose scorn is sitting in you right now — the comment you keep replaying, the look, the dismissal. Name them out loud, alone in your car or your kitchen. Then say the psalm's own words: 'Have mercy on us, O LORD, have mercy.' Sit in the quiet after it. Notice what happens in your body when you stop rehearsing your defense and just watch the hand instead. If you haven't felt the relief of that yourself, you'll teach it as a nice idea. If you have, you'll teach it as a lifeline.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone made you feel foolish for depending on God instead of just handling it yourself.</w:t>
+        <w:t xml:space="preserve">PROMPT: a time someone's contempt left you raw — and what you did with your eyes and your thoughts in the days after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you were waiting on something unresolved (a diagnosis, a job, a wandering child) and had to just keep watching for God with nothing to do but wait.</w:t>
+        <w:t xml:space="preserve">PROMPT: a season you had no leverage, no comeback, nothing to do but wait on God — and what the waiting felt like.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished vs real: Polished: 'I learned that dependence on God is actually strength.' Real: 'My brother-in-law asked why I was praying about it instead of just calling a lawyer, and I didn't have an answer, I just felt small.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished-vs-real): Polished — 'God taught me to trust Him through opposition.' Real — 'I sat in my car after that meeting rehearsing everything I should have said, for the fourth night in a row.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: not raw — pick a story you've already made peace with, not one you're still bleeding from.</w:t>
+        <w:t xml:space="preserve">Guardrail: keep it real, not raw — a story you've made peace with, not a wound you're still bleeding from in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "In an ancient household, a good servant learned to read a hand. Not just the master's voice, but the tilt of a palm, the flick of a finger that meant come, wait, now. The next signal might come any second, and there was no repeating it, so the servant kept his eyes locked on that hand. Psalm 123 says that's how we're meant to watch God. Let's see why."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Open with a single honest question that invites confession, not information.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Hold up your open hand. 'In an ancient household a servant read this, not a voice. One motion meant fetch water. A flick meant leave. An open palm meant provision. His whole life hung on this hand.' Then lower your hand slowly. 'Now hear where this psalm puts your eyes.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A physical demonstration fixes attention before a single verse is read.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Ask before you read: 'Whose comment have you replayed this week? You don't have to say the name — just nod if there's one.' Let the nods happen. 'This psalm was written by people carrying exactly that. Let's read it.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A shared confession lowers the room's guard before the text does the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "'When's the last time somebody made you feel small? Not wrong — small.' Let them answer. 'There's a psalm that's basically that feeling turned into a prayer. Want to hear it?'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One honest question over a table beats any polished intro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach here is the Hebrew for mercy, chanan, the root behind the repeated cry 'have mercy on us.' It's not a formal legal pardon. It pictures a superior bending down to show unearned favor to someone with no claim on it, someone below them looking up. That's the whole posture of this psalm in one word: eyes lifted, hand empty, waiting for the One above to bend down. Here's the physical image, do it with the room: hold your open hand up high, and have them look at it the way a servant watches for the next signal, not glancing away, just waiting. Now imagine that hand slowly turning over and opening toward you. That turning-toward is chanan. It's what the servant waits for and it's what the psalm is sure will come. The single most keepable line is this: 'so our eyes look to Yahweh, our God, until he has mercy on us.' Say it, and then stop talking. Let it sit.</w:t>
+        <w:t xml:space="preserve">Teach the word mercy — Hebrew chanan. It's not a warm feeling; it's a picture. It's a superior bending down toward someone who has no claim on him at all, nothing to offer, empty-handed. You can't earn chanan and you can't demand it. You can only wait for it with your eyes up. Show it with your body: stand tall, then reach down slowly as if lifting someone off the ground who couldn't get up on their own. That downward reach is the whole word. That's what the servant is watching for in the master's hand. And that reach became a human hand, pierced, holding out exactly the mercy the psalmist could only beg for. Then read it one more time and stop: 'so our eyes are on the LORD our God until He shows us mercy.' Let it sit in silence. Don't rescue the quiet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Verse 4 says the soul is 'exceedingly filled' with scoffing. What does it feel like when contempt fills you up to the brim like that?</w:t>
+        <w:t xml:space="preserve">1. The psalm says 'we have endured much contempt.' What does contempt actually feel like — how is it different from just being disagreed with?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You're getting them to name the pain honestly before you offer the cure. Don't rush to fix it. Let two or three people describe the feeling.</w:t>
+        <w:t xml:space="preserve">Coaching note: You want them to feel the specific sting of being treated as beneath notice, not the generic idea of conflict. Push past 'it hurts' to the texture of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: When was the last time somebody made you feel small for still believing something? Just one word for how that felt.</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of the difference between someone arguing with you and someone rolling their eyes at you. Which one lingers longer, and why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The psalm calls the scoffers 'those who are at ease' and 'the proud.' Why do people who have it easy tend to look down on people who are depending on God?</w:t>
+        <w:t xml:space="preserve">2. The servant watches the master's hand — not the face, not the door, not the room. Why the hand? What does that detail tell you about the kind of watching this psalm is asking for?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is a two-sided question, good tension. Push them: the proud need no one, so dependence looks like weakness to them. Let someone argue that dependence really IS weak, then let the room answer it.</w:t>
+        <w:t xml:space="preserve">Coaching note: Steer them toward total, continuous dependence: the hand holds bread, correction, direction, everything. The servant has no independent supply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Have you ever caught yourself thinking someone was weak for needing help? Be honest.</w:t>
+        <w:t xml:space="preserve">If it stalls: If you worked for someone and could only watch one part of them to know what to do next, what would you watch — and why the hand and not the face?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The servant watches the master's hand for the smallest signal. What does it actually look like to 'watch God's hand' in a week when nothing is being resolved?</w:t>
+        <w:t xml:space="preserve">3. The psalm calls this watching a posture of hope, not despair. How can staring at someone's hand and waiting possibly be freedom and not weakness?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Steer them off vague answers like 'trust more.' Ask for something you could film them doing. Attention, not activity.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the pivot of the whole lesson. Don't resolve it too fast — let them sit in the tension between surrender and freedom before you name it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If you had to wait on God for five minutes with no phone, no fixing, just watching, what would you even do with that time?</w:t>
+        <w:t xml:space="preserve">If it stalls: When you finally stop trying to fix something you can't fix and just wait, does that feel like giving up or like relief? When was the last time it felt like relief?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The pilgrim doesn't fire back at the scoffers. His only answer is to look up. Is that strength or is that just giving up? Make the case.</w:t>
+        <w:t xml:space="preserve">4. Whose contempt are you actually carrying right now — and what have you been doing with it instead of handing it up?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let the room genuinely disagree here. This is where minds should move. Some will say it's passive. Draw out why refusing to fight and choosing to wait is the harder, braver thing.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where people go quiet and real. Go first with your own answer. Let the silence stretch; someone will fill it if you don't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Which is harder for you when someone mocks you: firing back, or saying nothing and just praying? Why?</w:t>
+        <w:t xml:space="preserve">If it stalls: You don't have to name the person. Just say what you've been doing with it — rehearsing comebacks, avoiding them, going numb?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Where in your life right now is God asking you to keep your eyes on his hand and wait, instead of forcing an outcome or arguing your case?</w:t>
+        <w:t xml:space="preserve">5. The hand this psalm watches for became a pierced hand in Jesus. What changes when you realize the one you're waiting on knows this contempt from the inside?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the commitment door. Don't let it stay general. As each person answers, gently ask 'so what will you actually do Thursday when that comes?' Turn the confession into a rep.</w:t>
+        <w:t xml:space="preserve">Coaching note: Land the gospel here without a lecture. You're not looking up at a distant master; you're looking at hands that bore the same treatment. Let that be the closing weight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name one thing you're waiting on right now that you keep trying to fix yourself. Just name it.</w:t>
+        <w:t xml:space="preserve">If it stalls: Does it matter to you that Jesus was actually mocked and spat on, not just aware of it in theory? Why or why not?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Isn't teaching people to be 'servants watching a master' just teaching them to be doormats?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Because the servant's despised, dependent position is exactly where God shows up. Hagar the runaway maid names God 'the One who sees me,' and Jesus calls the Canaanite woman's crumbs-under-the-table faith 'great.' The lowly, watching posture is where mercy finds people.</w:t>
+        <w:t xml:space="preserve">"What's a 'song of ascents' — why is that at the top?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These were songs the pilgrims sang as they traveled up to Jerusalem for the festivals. Psalm 123 is one of a set, sung by weary people on the road who were carrying real burdens as they climbed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is the maidservant/servant thing endorsing slavery?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's not commenting on the institution; it's using a household picture everyone knew to teach total dependence. The point is the servant's undivided attention on the one hand that holds his whole life — that's the image of faith the psalm is after.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does it say 'have mercy' twice and 'contempt' twice?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The repetition is the pain leaking through. The psalmist can't say it once and be done — the doubling is a person who's swallowed more scorn than they can hold, letting it out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Doesn't just 'waiting' make God sound passive or absent?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The waiting here is expectant, not resigned — steady, refusing to look away. And the New Testament answers it: the hand they were watching for became Christ's, pierced and pouring out the very mercy they begged for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Do the ceiling-and-out-loud prayer yourself in front of the room if you can. People will not lift their eyes physically if the leader is too self-conscious to do it first.</w:t>
+        <w:t xml:space="preserve">After the discussion, replay it in your head: did anyone actually move — concede a point, see something new — or did the whole hour run on nodding and agreement? A room can feel wonderful and change nothing. If nobody moved, next week build in a real objection or a two-sided question so there's something to move on. And if someone did shift, tell them privately: 'I saw you rethink that today — that's the whole point.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for the person who wants to turn this into a session about who's mocking them. Acknowledge the contempt, then firmly pivot every time to where the psalm points: up. The scoffers are not the subject.</w:t>
+        <w:t xml:space="preserve">When you ask 'whose contempt are you carrying,' do not fill the silence yourself past your own answer. The quiet is doing the work; the person who speaks third will say the truest thing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">After this lesson, replay it in your head: did anyone actually change their mind, or did the whole hour run on agreement? If everyone just nodded, you didn't put enough tension in the room. Next time, lean harder on question 4 where they can genuinely disagree, so there's something real to move on. Nodding isn't transformation.</w:t>
+        <w:t xml:space="preserve">Don't let the servant image get sentimental. Keep it stark — no independent supply, no leverage, no dignity to trade on. The comfort only lands if the dependence is total first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before anyone leaves, go around and have each person name one concrete thing they'll do this week: the specific scoffer they'll answer only with 'my eyes look to Yahweh,' or the unresolved thing they'll watch God about for five phoneless minutes. Their words, checkable.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text one line to the group: 'Did you catch any small movement of God's hand this week? Reply with one.' It keeps the servant's watching alive between meetings.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say one thing out loud: whose contempt they're handing to God tomorrow morning before they face that person, or the one sentence they'll pray tonight. Actual person, actual sentence — not 'I'll pray more.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — the specific person, the specific comment, the sentence they said they'd pray. Don't reach for a written prayer; saying their own words back to God is the point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 and the tension there is real, stay there. Wrestling honestly with how waiting can be freedom is worth more than rushing to a tidy gospel finish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Still watching for the hand this week?' No sermon — just the reminder that they said it out loud and someone remembers.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/123/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 123 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 123 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One word for how it feels when someone's contempt fills you up to the brim:</w:t>
+        <w:t xml:space="preserve">One comment or look you've replayed this week (you never have to say it out loud):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Name the scoffer in your life right now, the voice that treats your faith or your struggle as foolish:</w:t>
+        <w:t xml:space="preserve">The servant watches the hand, not the face or the door. When you're worn down, where do YOUR eyes usually go — what do you reach for instead of God?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one thing you're waiting on that you keep trying to fix yourself:</w:t>
+        <w:t xml:space="preserve">'Mercy' here (chanan) means a superior bending down to lift someone who has no claim on him. Write what it would mean for God to bend down toward the exact thing you named above:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Write the psalm's one-line answer to contempt, the reply you'll use this week:</w:t>
+        <w:t xml:space="preserve">My spoken commitment tonight — whose scorn I'm handing to God tomorrow, or the one sentence I'll pray:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">My commitment this week (specific and checkable):</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Take-home actions:</w:t>
+        <w:t xml:space="preserve">Tonight before you sleep, pray the psalm's own words out loud: 'Have mercy on us, O LORD, have mercy.' Don't explain your sorrow or dress it up. Say the line, sit in the quiet after it, and let that be the whole prayer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, lift your eyes physically, sit up, look toward the ceiling or a window, and say aloud, 'Have mercy on us, Yahweh, have mercy on us.' Short and repeated. No polished sentences required.</w:t>
+        <w:t xml:space="preserve">Pick the moment your waiting hurts most — the pause before you check your phone for news that hasn't come. Instead of refreshing, name to God the one thing you're waiting for and say, 'I am watching for your hand.' Then set the phone down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Set your phone down for five minutes and simply watch for God the way a servant watches the master's hand. No scrolling, no fixing, just attention held on him.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Watch for the smallest movement of God's hand today, and thank him the moment you see it.</w:t>
+        <w:t xml:space="preserve">Tomorrow morning, before you face the person whose scorn left you raw, hand that specific comment to God and ask him to carry what you cannot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keep your eyes on the hand that has already opened wide in Christ.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>