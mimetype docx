--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Glad To Go Up</w:t>
+        <w:t xml:space="preserve">Glad to Go Up: Psalm 122</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 122 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 122 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Gathering with God's people isn't a chore you drag yourself to. It's an invitation worth being glad about, so glad that you start praying for that room and working for its good instead of just showing up and slipping out.</w:t>
+        <w:t xml:space="preserve">The best thing that ever happened to you is that somebody said 'come with us to worship,' and now you get to be the person who says it to somebody else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Think about the last time somebody said, 'Hey, come with us,' and your whole chest lifted before you'd even moved. That gladness is where this song starts, and it's not aimed at a building. It's aimed at the God who lives at the end of the road.</w:t>
+        <w:t xml:space="preserve">Ask the room to finish this sentence out loud: 'I was glad when someone said to me, let's go...' — and see what people fill in. Vacation, a good meal, an old friend calling. Then read verse 1 and let them notice that David's gladness was aimed at a building full of worship, and it started with an invitation from other people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to feel the pilgrim's gladness at the invitation, not just nod at it, and then to translate that gladness into praying for and serving their own congregation. Success looks like people leaving with one name to pray for and one quiet thing to do.</w:t>
+        <w:t xml:space="preserve">Goal: Get every person to feel the gladness of verse 1 as their own — the relief of arriving at God's house after a long climb — and then to name one person they could invite up the road with them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: The historical detail about Jerusalem's compact layout and the three yearly festivals — beautiful, but if time is tight the gladness and the prayer are the load-bearing walls.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on the thrones of David in verse 5 if time is short; the historical background on the twelve tribes converging matters more to the room's takeaway than the throne detail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In verse 6 through 9, where longing turns into 'Pray for the peace' and 'I will seek your good.' That's where a warm feeling about worship becomes a decision to work for a real congregation's peace.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the shift from 'I go to church' to 'I am the one who says let us go.' The moment someone names a person who's been coming alone, the psalm has landed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come having already named your own three church people to pray for and your own quiet act of service this week. You can't hand out an invitation you haven't accepted yourself.</w:t>
+        <w:t xml:space="preserve">Your prep: Read the psalm out loud three times before Sunday until you can hear the pilgrim's breathless arrival at the gate. Know which line you'll leave hanging in silence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, hands-up gladness gap (4 min). Read Psalm 122 aloud (3 min). Teach the word 'glad'/samach with the kid-at-the-door image, land on verse 1 and hold silence (8 min). Brief historical frame — temple and thrones, kept tight (5 min). Questions 1-3 in the full group (15 min). Questions 4-5 fast or as reflection on the handout (7 min). Out-loud commitments and spontaneous prayer (3 min). Transformation lives in question 3, the pivot from gladness to prayer. Cut the historical frame first if you're running long.</w:t>
+        <w:t xml:space="preserve">Classroom opening — the 'let's go...' fill-in-the-blank (5 min). Read Psalm 122 aloud, teach samach with the step through the gate (8 min). Historical background: tribes converging, temple and throne (7 min). Questions 1, 2, and 5 in pairs then shared out (18 min). Land the big idea, name commitments out loud, close in prayer over the names (7 min). Transformation happens at question 2 when people name who invited them. Cut the throne detail in the background first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening, five-word round on being invited (6 min). Read the psalm, each person a verse (4 min). Teach 'glad'/samach and hold the silence on verse 1 (8 min). Questions 1 and 2, let people be honest about habit (14 min). Question 3, the pivot — slow down here (8 min). Questions 4 and 5, expect real vulnerability; use the 'that's heavy, talk after' boundary if a wound opens (14 min). Out-loud commitments, name-and-service round, spontaneous prayer over their actual words (6 min). Transformation lives in questions 4-5. Cut question 2 first if needed.</w:t>
+        <w:t xml:space="preserve">Small-group opening — 'when were you genuinely glad to go?' (8 min). Read the psalm, teach samach (10 min). Work questions 1 through 4 slowly with real silence (28 min). Catch-the-fire modeling folds into question 2. Land big idea, go around naming one person by name, prayer over those names (14 min). Transformation lives in the moment someone names a person coming alone. If short, cut question 3 on unity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening, your honest confession about going out of duty (4 min). Read verses 1 and 6-9 aloud (3 min). Talk 'glad'/samach — glad at the invitation, not the arrival (5 min). Straight to questions 3 and 5, the most personal ones (14 min). One commitment each out loud and a short prayer over exactly what your friend just named (4 min). Transformation lives in question 5, what's closing the door. Cut the word study to two sentences if the conversation is already going deep.</w:t>
+        <w:t xml:space="preserve">Coffee opening — 'when's the last time you were glad, not just present?' (5 min). Read the psalm together once (3 min). Straight to questions 2 and 4, honest and unhurried (17 min). Each person names the one message they'll send this week and prays a sentence over the other's name (5 min). Transformation is the honest confession that worship has become duty. Cut the background entirely if needed — the invitation question is the whole point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This week's drill is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 1 you practiced going first and going real, and week 2 you practiced holding silence after a question. This one is about restraint: pick ONE thing and teach it deeply instead of covering everything. Psalm 122 hands you a buffet — pilgrimage, temple, David's thrones, the compact city, the heavenly Jerusalem. You could talk for an hour and touch none of it. Don't. This week the one thing is the gladness of the invitation in verse 1. Everything else in the lesson serves that single beat. When you feel the urge to explain the tribes going up or the fulfillment in Hebrews, ask: does this deepen their gladness at being invited, or is it just interesting? If it's just interesting, cut it. A room remembers one thing felt deeply. It forgets six things covered lightly.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. In week 1 you practiced going first and going real, and in week 2 you practiced holding silence. Now: pick ONE thing in the passage and go deep on it instead of covering everything. A short psalm tempts you to touch all nine verses evenly and leave nothing behind. Resist. This week, choose the gladness of verse 1 as your one thing and let everything else orbit it. Don't explain the songs of ascents, the tribes, the thrones, AND the prayer for peace with equal weight. Go deep on one and let the rest serve it. People remember one thing driven home; they forget six things brushed past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room have a complicated relationship with gathering. Some come out of habit, some out of guilt, some are tired of the room itself because of something that happened in it. Psalm 122 doesn't scold any of them into showing up. It starts somewhere better: with a person whose heart jumped at being invited. 'I was glad when they said to me, Let's go to Yahweh's house.' That gladness is the door this whole psalm walks through, and it's a door most of your people have quietly stopped noticing. What makes this passage matter tonight is that it refuses to leave gladness as a private feeling. Within six verses the glad pilgrim is praying for the peace of the whole city and pledging to seek its good. The song moves from 'I get to go' to 'I will work for this place's good,' and that movement is exactly what a lukewarm believer is missing. You get to stand in front of real people and reconnect the joy of belonging to the work of belonging. And here's the privilege: the door the psalmist rejoiced over was later opened wider by Christ, who went outside the city gate to make the peace no wall could hold. You're not teaching nostalgia for an old temple. You're handing people a home that cannot be shaken.</w:t>
+        <w:t xml:space="preserve">Most people in your room have a low-grade guilt about worship. They show up, they go through the motions, and somewhere in the back of their mind is a nagging sense that they should want it more than they do. Then along comes David, and the very first thing out of his mouth is gladness. Not duty. Not 'I made myself go.' Glad. And notice why he was glad: not because he generated some spiritual feeling on his own, but because other people said to him, 'let us go.' The joy of worship in this psalm is contagious and communal. Somebody carried him into it. That's the door your room needs opened. Because if worship is something you have to manufacture alone, most people will quietly give up. But if it's something you get pulled into by people who love you — a family cresting the hill and seeing the walls — then it's within reach of every tired person sitting in front of you. And here's what makes you privileged to teach this: your feet, and theirs, are already standing in the city that will not be shaken. You get to tell people that the gate they feared they'd be kept out of has been thrown open. Say that with a straight face and mean it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise the room will do. Sit down this week and actually name three people from your church — real names, not categories — and pray for them by name, including the one you're mildly annoyed with. Then do one quiet act of service where nobody claps: stack the chairs, take a meal, cover a nursery shift. Notice what happens in your own chest between the naming and the doing. That's the exact movement the psalm makes from verse 1 to verse 9, and you cannot lead people across a bridge you haven't walked. When you stand up to teach, you'll be describing a road you're actually on, and the room will hear the difference.</w:t>
+        <w:t xml:space="preserve">Before you ask anyone else to do it, do the exercise yourself in front of them. Say out loud the name of the person who first said 'let's go' to you — the friend, parent, coworker, or stranger who invited you into worship and made it feel like gladness instead of homework. Name them by name to the room. Then name the one person you personally are going to text this week to say 'sit with me Sunday.' Don't describe the assignment abstractly and then hand it off. Model it warm and specific, and the room will follow you into it instead of watching from the curb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: a time an invitation — not the event itself, the invitation — made your whole heart lift; what were the exact words someone used?</w:t>
+        <w:t xml:space="preserve">PROMPT: The first time someone invited you to worship and it felt like relief, not obligation — who said 'let us go,' and what were you carrying up the road?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: a season you went to church out of grim duty, and what (or who) turned the duty back into gladness.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time you noticed someone sitting alone at church week after week, and either did or didn't say something.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prompt: a quiet, unapplauded thing someone did for your church that you only found out about later.</w:t>
+        <w:t xml:space="preserve">PROMPT: A gathering of people you'd normally never be in a room with, held together only by shared worship — the 'tribes converging' feeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sample (polished-vs-real): Polished — 'I've always cherished the fellowship of God's people.' Real — 'For about two years I sat in the back row and left during the last song so I wouldn't have to talk to anyone.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I've always understood church to be about community.' Real — 'For two years I sat in the back and left before the last song so I wouldn't have to talk to anyone. Then a guy I barely knew said come sit up front with us, and I stopped dreading Sundays.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: tell it raw and specific, not sanded smooth — the second version is the one that lands. (Full storytelling coaching lives in week 1's drill.)</w:t>
+        <w:t xml:space="preserve">GUARDRAIL: Tell it real, not raw — one true moment, not a full confession; week 1's drill has the full coaching.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Show of hands, keep it honest: who here has caught themselves checking the time during a service, wanting it to end? Now flip it — when was the last time you were genuinely glad to be there? Hold that gap in your mind. This psalm is written by someone standing on the far side of it, and he's going to tell us what closed it."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One honest confession from you gives your friend permission to be honest back.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask everyone to finish out loud: 'I was glad when someone said to me, let's go...' Take five or six answers fast — vacation, dinner, a road trip. Then read verse 1 and point out that David's gladness landed on a building full of worship, and it started because somebody invited him."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A shared fill-in-the-blank lowers the entry cost and gets voices in the room before content starts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Ask: 'Who first made worship feel like something you wanted to do rather than had to do?' Let people name the person. Then read the psalm and show them David is remembering exactly that — the voice that said 'let us go to the house of the LORD.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In a smaller room you can go straight to the personal question the psalm is actually about.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Ask: 'Be honest — when's the last time you were genuinely glad to go to church, not just present?' Sit with the honesty of it, then read verse 1 slowly and ask what David had that they might be missing."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Two or three friends can hold a longer silence and a more honest confession.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'glad' — in Hebrew, samach. It's not a mild, polite gladness. Samach is the word for the joy of a harvest festival, feet-moving, out-loud rejoicing. Here's the physical image: don't picture a dutiful nod at a dinner invitation. Picture the moment a kid hears 'we're going to grandma's' and is already at the door with shoes on before the sentence ends. That's the tense of this word — the gladness arrives with the invitation, before a single step is taken. The pilgrim isn't glad because the trip went well. He's glad at the words 'Let's go.' Sit with that. The joy is in the being-invited, not the arriving. And the whole psalm rests on this single line — say it slowly and then stop talking: "I was glad when they said to me, 'Let's go to Yahweh's house.'" [Let the silence sit. Don't rescue it.]</w:t>
+        <w:t xml:space="preserve">Teach the Hebrew word samach — 'I was glad.' It's not a quiet, internal contentment. It's a loud, physical, celebratory gladness — the word used for feasts, for harvest, for a wedding. Here's the performable image: don't stand still when you read verse 1. Take a step, the way a pilgrim takes the last step through the gate after days on the road, and let your whole face change. That's samach — the relief and joy of arriving, not the grim satisfaction of attendance. The gladness isn't about the walking. It's about the destination and the people who pulled you toward it. Then read the line you want them to carry home, and stop talking: 'I was glad when they said to me, Let us go to the house of the LORD.' Let it sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. What's the difference between going to church out of habit and going the way this pilgrim goes — glad at the mere invitation?</w:t>
+        <w:t xml:space="preserve">1. When David says 'I was glad,' what do you think he was actually feeling in that moment — and how is that different from how most of us feel about worship?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let a couple people describe the habit side honestly before you press toward the gladness. Don't correct the honest answers; they're the raw material for the whole night.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let them contrast honestly. Don't rush to fix the gap between David's gladness and their duty; naming the gap is the work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: on a scale of dread to delight, where's your average Sunday morning right now — and be honest, nobody's grading you.</w:t>
+        <w:t xml:space="preserve">If it stalls: Simple yes or no: is going to church usually something you look forward to, or something you talk yourself into? No wrong answer here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The pilgrim's gladness isn't about the building — verse 1 says 'Yahweh's house,' the place where God is met. What is it you're actually going TO when you gather, underneath the schedule and the music?</w:t>
+        <w:t xml:space="preserve">2. David's gladness started because someone else said 'let us go.' Who first said that to you — who pulled you into worship?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Steer gently away from complaints about music style or timing. The point is the God at the end of the road, not the production. If it drifts to preferences, name it kindly and redirect.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart question. Give real silence. When someone names a person, ask what that person did that made the difference.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete: if the building burned down and you all met in a parking lot, what would you still be going for?</w:t>
+        <w:t xml:space="preserve">If it stalls: Was there one specific person — a parent, friend, coworker — who first brought you to church? Just say their name if you can.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Verse 6 turns gladness into prayer: 'Pray for the peace of Jerusalem.' Why do you think joy about a place makes you start praying for it?</w:t>
+        <w:t xml:space="preserve">3. The psalm describes the tribes 'united together,' rivals converging on one city. Where do you feel that unity at church, and where do you feel the rivalries instead?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the pivot of the whole lesson. Let them discover that you pray for what you love, not what you tolerate. Don't hand them the answer too fast.</w:t>
+        <w:t xml:space="preserve">Coaching note: People may name real tension. Don't let it become gossip; steer toward the longing for unity, not a complaint session.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Easier: think of one person or place you love — do you find yourself praying for it without being told to? Why that one?</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there someone at church you've quietly grown cool toward? You don't have to name them out loud — just notice if there is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The psalm ends 'I will seek your good' — a commitment to action, not feeling. Where is there tension or hurt in our own congregation that needs someone to seek its good, not just feel bad about it?</w:t>
+        <w:t xml:space="preserve">4. David turns his love for the city into words: 'Peace be within you.' When did someone bless you like that, with no request attached — and when did you last do it for someone?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This can surface real pain. If someone opens a genuine wound here — a marriage, a diagnosis, a real church conflict — stop, look at them, say 'That's heavy, and I'm glad you said it,' then hold the boundary warmly: 'I want to give this the time it deserves, so can you and I talk right after?' Then actually stay after and text the next day. That protects the person and the room, and the group learns this is a place pain is handled with care, not spectacle.</w:t>
+        <w:t xml:space="preserve">Coaching note: Watch for the person who realizes they only ever contact church people when they need something. Let that land gently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower it: name one small thing this church family could use more of right now — you don't have to name a person, just the need.</w:t>
+        <w:t xml:space="preserve">If it stalls: When's the last time someone texted you just to bless you, nothing asked in return? How did it feel?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. If gladness at the invitation is the door this whole psalm walks through, what has been quietly closing that door for you — and what would it take to open it again this week?</w:t>
+        <w:t xml:space="preserve">5. Hebrews says your feet are already standing in the heavenly Jerusalem, in Christ. If that's true, what should change about how you show up this Sunday?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the most personal question of the night. Go first with your own honest answer. Then hold silence — this is your week-2 drill in action; do not fill the gap.</w:t>
+        <w:t xml:space="preserve">Coaching note: Land the gospel here. The gate is already open. Push for one concrete change, not a general resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes-or-no way in: is the thing closing that door mostly tiredness, or mostly a person, or mostly something you can't name yet?</w:t>
+        <w:t xml:space="preserve">If it stalls: If you really believed church wasn't a duty but a gate God threw open for you, what's one thing you'd do differently this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why did they have to go all the way to Jerusalem? Couldn't they worship God anywhere?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">In the psalm it's not mere patriotism; the city held everything Israel's covenant life depended on, so praying for its peace meant praying for the wellbeing of God's people and God's dwelling. For us it lands closest as praying for the peace and good of our own congregation, and longing for the city above where that peace never fails.</w:t>
+        <w:t xml:space="preserve">"What is a 'song of ascents'?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's a pilgrim song, sung by Israelites as they climbed the road up to Jerusalem for the appointed feasts three times a year. 'Ascent' is literal — Jerusalem sits high, and they were going up to it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why Jerusalem specifically? Why did all the tribes have to go there?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Because the LORD chose it. It held the two things that held the nation together — the temple, where sacrifice covered sin, and the throne of David, the seat of the king's justice. Worship and justice met in one city.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What are the 'thrones of judgment' in verse 5?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The seat of the king's justice — David set the throne of his house in Jerusalem after he captured it. It means the city was where righteous rule was administered, not just where worship happened.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Are we supposed to pray for the modern political city of Jerusalem?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">David wasn't praying for real estate; he was praying that the place where God met His people and justice was administered would stand secure. The New Testament shows the true and permanent Jerusalem is the city Christ opened, where His people gather in Him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word 'peace' shows up three times in the last four verses. Don't rush it — that repetition is the psalmist pressing his thumb down. Read those verses slowly enough that the room hears the drumbeat.</w:t>
+        <w:t xml:space="preserve">If someone opens a real wound while you're on the unity question — a marriage cracking, a diagnosis — stop and give it weight: 'That's heavy, and I'm glad you said it.' Then warm and out loud: 'I want to give this the time it deserves — can you and I talk right after?' Protects them and the room, and then actually stay after and text the next day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for the person who wants to complain about your actual church during question 4. Care for the wound underneath, but don't let the group turn into a grievance session — name the tension, pray for peace, keep the psalm's posture of seeking good rather than airing gripes.</w:t>
+        <w:t xml:space="preserve">When you ask 'who first said let us go to you,' resist filling the silence with your own answer again. You modeled it in Catch the Fire; now let them do the work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your one-thing-deeply target is the gladness of verse 1. Every time you feel the pull to explain more history or more fulfillment, ask whether it deepens that gladness. If not, let it go — one beat felt is worth six beats covered.</w:t>
+        <w:t xml:space="preserve">Don't over-teach the songs of ascents or the thrones. This week's drill is one thing deeply — the gladness of verse 1 is your one thing. Let the background serve it and then get out of the way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before we pray, say it out loud, one sentence each: one name from this church you'll pray for this week, and one quiet thing you'll do to seek this church's good. Out loud makes it real.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Next week, before you teach, ask two people how the name they prayed for is doing — not as a test, just as care. It tells the room these commitments were real, not performance.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one name — the person they'll text this week to say 'sit with me Sunday' or simply 'peace to you.' Names, not intentions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names people just said — the person they'll invite, the one they've grown cool toward and want to bless. Don't reach for a written prayer; saying their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room lands hard on question 2 — who first said 'let us go' to you — stay there. That's the psalm. You don't have to reach question 5 to have taught this well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text the group: 'Did you send the message? Who did you reach out to?' Let them report the small thing they actually did.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/122/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 122 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 122 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The last time I was genuinely glad to be invited somewhere was...</w:t>
+        <w:t xml:space="preserve">I was glad when someone said to me, let's go ____________________ (your honest answer):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Underneath the schedule and the music, the thing I'm actually going TO when I gather is...</w:t>
+        <w:t xml:space="preserve">The person who first made worship feel like gladness for me was:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Three people from my church I will pray for by name this week:</w:t>
+        <w:t xml:space="preserve">One person at church who has been coming alone, or growing distant, that I could reach out to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One place in our church family where there's tension or hurt that needs someone to seek its good:</w:t>
+        <w:t xml:space="preserve">Write a one-line blessing you could actually send someone this week ('peace to you and your household...'):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The thing that's been quietly closing the door on my gladness about gathering is...</w:t>
+        <w:t xml:space="preserve">If I really believed the gate was already open to me in Christ, one thing I'd do differently this Sunday:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Send one text this week to someone who's stopped coming or slips out fast: offer to save them a seat, pick them up, or grab coffee before the service. Make the invitation as easy to accept as the psalmist found it to receive.</w:t>
+        <w:t xml:space="preserve">Be the one who says 'let us go': text someone from church you don't know well and ask to sit together Sunday or grab coffee first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pray for your congregation by name tonight — three people, and specifically for peace where you know there's tension: a strained friendship, a hard meeting, a hurting family. Pray for their good, not just their behavior.</w:t>
+        <w:t xml:space="preserve">Pray tonight, by name, for one church member you've quietly disagreed with or grown cool toward — ask God to bless them specifically.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Do one concrete thing this week that serves your church family without applause: stay and stack chairs, cover the nursery, drop a meal on a doorstep. Do it quietly.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The house is no longer far off. In Christ you are already home — and your welcome there was bought at the cost of his Son.</w:t>
+        <w:t xml:space="preserve">Send one message today that blesses a brother or sister with peace and asks nothing back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your feet are already standing in the city that will not be shaken. Christ threw the gate open.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>