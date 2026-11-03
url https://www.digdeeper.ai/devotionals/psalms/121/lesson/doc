--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Keeper Who Never Sleeps — Psalm 121</w:t>
+        <w:t xml:space="preserve">Psalm 121: The One Who Never Nods Off</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 121 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 121 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The God who made the very hills you're scared of never once looks away from you, so you can actually go to sleep tonight because Someone is already awake guarding the thing you can't control.</w:t>
+        <w:t xml:space="preserve">You can actually go to sleep tonight, because the God holding you up doesn't need to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Picture yourself walking a mountain road alone, carrying everything you own, and the rocks above you are exactly where robbers hide. That's the moment this song was written for. So the traveler asks the only question that matters: where does my help come from?</w:t>
+        <w:t xml:space="preserve">Ask the room a plain question: what's the last thing your brain does before you finally fall asleep? Let a couple people answer honestly, then say — this psalm was written for exactly that moment, by someone staring up at a dangerous road he had to walk tomorrow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Move the room from scanning the hills in fear to naming the God who made those hills and never sleeps. Every person should leave able to say 'He who keeps you will not slumber' over one worry that's keeping them up.</w:t>
+        <w:t xml:space="preserve">Goal: The room walks out believing that the God who made the hills is watching one specific foot on one specific path — theirs. They should be able to name the thing they were going to lie awake managing and picture handing it over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended tour of the pagan high places if time runs short — one sentence about danger on the road is enough to land the question 'where does my help come from?'</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep-dive into Baal shrines on the high places if time runs short. The one-sentence version ('the pilgrim looked up and refused the false gods on those peaks') carries the weight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names the specific thing they're staying awake over, then hears that God is already on watch over it. Not in the history of the road, but in the pillow tonight.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone names, out loud, the exact worry they intend to stay awake managing tonight — and hears the promise that the Keeper never sleeps so they don't have to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Count the six times 'keep' (shamar) appears before you teach — feel the drumbeat yourself. Then decide the one worry YOU will hand over, out loud, before you ask anyone else to.</w:t>
+        <w:t xml:space="preserve">Your prep: Do the bedtime exercise yourself the night before you teach: pick one thing you were going to lie awake on and physically hand it over. You can't lead people somewhere you haven't gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening on the mountain road (5 min). Read Psalm 121 aloud, then teach shamar with the six-finger count (10 min). Silent vote on the 'foot moved' question, then defend both sides (10 min). Questions 4 and 5 with real silence held (12 min). Landing commitments out loud and prayer over what was named (8 min). Transformation happens in the silent-vote defense and Q4 — that's where independent judgment and the real night-worry surface. If short, cut the extended history of the pagan high places.</w:t>
+        <w:t xml:space="preserve">Classroom opening / eyes-closed exercise (5) · read psalm slowly, counting the six 'keep's aloud (5) · teach 'shamar' with the night-watchman image (8) · silent-vote-then-defend on the hills question, everyone to a wall (10) · questions 3 and 5 with real silence (12) · you go first on the bedtime exercise, then commitments out loud (5). Transformation lives in the commitments. If short, cut question 3 and protect the bedtime landing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — 'last thing before you fell asleep' (7 min). Read the psalm, teach shamar on fingers (10 min). Work questions 1 through 3 slowly (18 min). Silent vote and defend on Q3's tension (8 min). Q4 and Q5 with the drill — ask, then count to ten (12 min). Commitments and spontaneous prayer over specifics (5 min). Transformation lives in Q4, when someone names the worry they can't guard. Cut Q1 first if time runs short; the group will already be honest.</w:t>
+        <w:t xml:space="preserve">Small-group scene-setting opening (7) · read psalm, count the six 'keep's (5) · teach 'shamar' (10) · discussion questions 1 through 4 with long pauses (25) · you model the bedtime exercise, then everyone names their one thing out loud (8) · pray over their actual words (5). Transformation lives in question 5 and the naming. If short, drop question 1's physical vote and just ask it seated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening on the sleeping-gods contrast (4 min). Read the psalm together (4 min). Skip straight to Q3 and Q4 — the tension and the night-worry (15 min). One shared commitment each, out loud (5 min). Pray simply over what they named (2 min). Transformation happens the moment someone names the thing keeping them awake and hears it's already being watched. Cut Q3's defense debate first — with two or three friends, go straight to the personal worry.</w:t>
+        <w:t xml:space="preserve">Coffee opening — the can't-sleep question (5) · read the psalm together off a phone (3) · point out 'shamar' repeats six times and the Maker-of-the-hills zoom-out (7) · go straight to question 5, you first, then them (12) · pray over the specific things named (3). Transformation lives in that one honest naming. If short, skip the shamar count and go straight to the sleepless-thing question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: silence. After you ask a real question, count to ten in your head before you say another word. Do not rescue the room. Do not rephrase. Do not answer your own question because three seconds of quiet felt like a year. The people who need to think are thinking, and the confident talker isn't the only voice in the room. Remember week 1, when we drilled going first and going real? That was about YOU speaking honestly. This week is the opposite muscle — shutting your mouth so they can. This psalm is full of pauses; 'kept' lands and then hangs in the air. Let your questions do the same. When you ask 'what are you staying awake over?' — ask it, then close your mouth and wait. The silence is not a problem to fix. It's where the answer gets born.</w:t>
+        <w:t xml:space="preserve">This week we drill silence — the habit of asking a real question and then closing your mouth and waiting, letting the quiet do the work. This is a habit for every lesson you'll ever teach; this week we drill it deliberately. Remember week 1, where you went first and went real? That built trust. Silence is the next muscle: after you ask a question, count to ten in your head before you rescue the room. People need the pause to find their own answer instead of ratifying whatever the confident talker says first. Most teachers cave at second three. Your job this week is to hold the quiet all the way to ten, every single time — even when it's uncomfortable, especially when it's uncomfortable. The discomfort you feel is the sound of people actually thinking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Everyone in your room is watching something they cannot control. A test result that hasn't come back. A kid who stopped calling. A diagnosis, a marriage, a job that could evaporate on Friday. They are, all of them, standing on that mountain road scanning the hills, and the hills stare back with threat. This is not a nice psalm about scenery. It is a song for people walking exposed, who cannot guard themselves and know it. That's why the answer hits so hard: help doesn't come from the shrines on the ridge or from your own frantic planning. It comes from the God who made the very hills you fear, and that God does not doze at his post. Six times in eight verses one word drums like a heartbeat — kept, kept, kept. This is the promise your people are starving for and don't know how to receive: that Someone is awake right now over the thing they can't stop refreshing their phone about. You get to hand that to a room full of tired, watchful people. There are few better things a teacher ever gets to do.</w:t>
+        <w:t xml:space="preserve">Everybody in your room is carrying something they can't put down. A test result that hasn't come back. A kid who won't call. A job that might not be there next month. And every one of them knows the specific feeling of lying in the dark at 2 a.m. running the same loop, as if their staying awake were somehow holding the world together. Psalm 121 walks straight into that room. It was written by someone on a genuinely dangerous road — real bandits in those hills, real heatstroke on those ridges, real pagan shrines glinting on the peaks promising help they couldn't deliver. This is not a greeting-card psalm. It's a traveler talking himself out of panic by remembering who's actually on watch. And the answer it gives is almost embarrassingly personal: the God powerful enough to fling the stars into place is watching one foot on one path so it doesn't slip. He never dozes. He never looks away. He never needs someone to cover his shift. When you teach this, you get to hand exhausted people permission to stop white-knuckling their own lives. Not many things you'll ever say to a room matter more than that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of it, do the exercise yourself. Sit down this week and finish this sentence out loud, alone: 'The thing I keep staying awake over is ___.' Say the real one, not the presentable one. Then read verse 3 back to yourself as an answer to it — 'He who keeps you will not slumber' — and notice whether you actually believe it or just admire it. If it catches in your throat, good. That's the exercise working. When you stand up to teach, the room will hear that you've already stood where you're asking them to stand, and they'll follow you there.</w:t>
+        <w:t xml:space="preserve">Before the room does the bedtime exercise, do it in front of them — briefly and for real. Name one specific thing you personally were planning to lie awake managing this week. Not a category ('my worries'), an actual thing ('whether my dad's follow-up appointment goes okay Thursday'). Then say the line from the psalm out loud over it: 'Behold, the Protector of Israel will neither slumber nor sleep.' Let them watch you hand something over before you ask them to. If you skip your own turn, the room will treat the whole thing as a nice idea for other people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A night you couldn't sleep because you were guarding something you had no power to guard — and what that felt like at 3am.</w:t>
+        <w:t xml:space="preserve">A time you stayed awake managing something you had zero control over anyway — what were you actually doing with those hours?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you 'lifted your eyes to the hills' and found only threat there — a road, a diagnosis, a room — and where you finally looked instead.</w:t>
+        <w:t xml:space="preserve">A 'lift up your eyes to the hills' moment: when you looked at what was ahead of you and it looked like a threat, not a comfort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone told you 'God doesn't sleep on the job' and it either landed hard or bounced right off — and why.</w:t>
+        <w:t xml:space="preserve">A time someone else's calm reminded you that you weren't the one holding everything together.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned to rest in God's providential care during a difficult season.' Real — 'I sat up until two in the morning three nights straight staring at my phone waiting for the biopsy call, like my staring could make it come back clean.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I've learned to rest in God's sovereignty over my anxieties.' Real — 'I sat up till 3 a.m. rehearsing a conversation I couldn't control, and it changed nothing except that I was wrecked the next day.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">GUARDRAIL: one honest, unfinished moment beats a tidy testimony — do not sand it down until it stops being true.</w:t>
+        <w:t xml:space="preserve">Guardrail: tell it real, not raw — a story you've made peace with, not one you're still bleeding from in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Close your eyes for a second. You're walking a narrow mountain pass, alone, carrying a year's worth of savings to the festival in Jerusalem. Above you are the hills — beautiful, and full of rocks where robbers wait. Now open your eyes and hear the first line again: 'I will lift up my eyes to the hills. Where does my help come from?' That's not a postcard. That's a man scanning the terrain that could kill him."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One vivid contrast does the work of a paragraph — hook with the surprise, not the summary.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Ask everyone to close their eyes for ten seconds and picture the last thing their brain chewed on before they fell asleep last night. Then open your eyes and say: 'That thing — that's what this psalm is about. Somebody 2,500 years ago couldn't sleep either, and he wrote this.' Read the psalm slowly."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A shared physical experience levels the room before any content arrives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Set the scene: 'You're on foot, headed uphill to Jerusalem. The path narrows. Those hills up ahead hide robbers, and there's no shade for miles in this heat. You look up at the slopes — and that's where the psalm starts.' Then read verse 1 and ask: does looking at those hills make him feel better or worse? Let them wrestle with it."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A concrete, sensory scene pulls people into the world of the text before you explain it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Over the cups, just ask: 'What's the thing you replay in your head when you can't sleep?' Let the real answer land. Then: 'There's a psalm written for exactly that. Want to look at it?'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A single honest question about a shared human experience opens the door faster than any setup.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One word carries this whole song: shamar. It means to guard, to watch over, to hedge in — like a night watchman posted on a wall, eyes open in the dark. It shows up six times in eight verses. Do this so they feel it: hold up one hand and count on your fingers as you read — 'He who KEEPS you will not slumber... he who keeps ISRAEL will neither slumber nor sleep... Yahweh is your KEEPER... Yahweh will KEEP you from all evil... he will KEEP your SOUL... Yahweh will KEEP your going out and your coming in.' Six fingers up. That's not decoration. That's a heartbeat. The gods of the nations had to be woken up. This one has no night shift, no lapse, no moment your foot slips unnoticed. Now say the line, and then say nothing at all: 'He who keeps you will not slumber.' [Let it sit. Count to ten.]</w:t>
+        <w:t xml:space="preserve">Teach the Hebrew word 'shamar' — usually translated 'keep,' 'watch,' or 'guard.' It shows up six times in these eight verses, hammered again and again: your keeper, will guard you, will preserve, will watch over. Picture a night watchman on a city wall — not sitting, not dozing, but on his feet, eyes moving, all night, every night. That's shamar. Now here's the wild part: the same God who watches over a single traveler's foot is described as the one who made heaven and earth. The night watchman for one dusty road is the Maker of the mountains. Have them picture it: the biggest possible God, doing the smallest possible job — standing watch over your one life while you sleep. And then land it on the line the whole psalm is built to deliver: 'Behold, the Protector of Israel will neither slumber nor sleep.' Then stop talking. Let it sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The traveler lifts his eyes to the hills and asks, 'where does my help come from?' In your own life, where do your eyes go first when you're scared — where do you look for help before you look to God?</w:t>
+        <w:t xml:space="preserve">1. When the pilgrim lifts his eyes to the hills, is that a comforting sight or a frightening one? Make the case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is a soft-open. Let people name the honest answers — my phone, my bank balance, my own control — without correcting them. You're diagnosing, not fixing yet.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is your silent-vote question. Say: 'Comforting, stand by the window. Frightening, stand by the door.' Make them commit physically before anyone talks, then ask each side to convince the other. The split reveals the psalm's tension: the hills held both the temple and the bandits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: When something goes wrong, what's the first thing your hands reach for? Your phone? A person? A drink? Just name the reflex.</w:t>
+        <w:t xml:space="preserve">If it stalls: Picture a mountain road you'd actually have to walk tonight in the dark. Beautiful, or scary? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The word 'keep' shows up six times. Why do you think the psalm repeats it instead of saying it once beautifully and moving on?</w:t>
+        <w:t xml:space="preserve">2. The psalm says God 'will neither slumber nor sleep.' Why would that specific detail matter so much to someone on that road?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Guide them toward: repetition is for people who don't believe it yet. It's not poetry for poetry's sake — it's a promise driven in like a nail because one hearing won't hold.</w:t>
+        <w:t xml:space="preserve">Coaching note: Draw out the contrast with the pagan gods on the high places — gods who supposedly tired, drifted off, needed waking. Hold the silence to ten before helping. Let someone connect it to their own sleepless nights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If you were reassuring a terrified friend, would you say it once, or would you say it over and over? Why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever felt like you had to stay awake because if you stopped worrying, everything would fall apart?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Verse 3 says 'he will not allow your foot to be moved,' but pilgrims on that road absolutely did get robbed and hurt. So what is God actually promising here — and what is he NOT promising?</w:t>
+        <w:t xml:space="preserve">3. It says 'He will not allow your foot to slip' — but faithful people slip and suffer all the time. What is this promise actually promising?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the tension question and the one they most need. Don't resolve it too fast. The keeping is of the soul (v.7) and it reaches 'forever more' — it's not a promise that nothing bad happens, it's that nothing finally separates you from him. Sit in the discomfort.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the honest-doubt question; don't paper over it. The keeping isn't a guarantee of a smooth road — it's a guarantee that no danger on the road can finally snatch you out of His hand (John 10:28). Let people name where the promise seems to fail before you offer that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Has God ever kept you safe in a way that had nothing to do with your circumstances actually improving? What got kept?</w:t>
+        <w:t xml:space="preserve">If it stalls: Do you think this psalm is promising nothing bad will happen, or promising something else? What's the difference?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Verse 4 says the God who keeps you 'will neither slumber nor sleep.' What's one thing you are currently trying to stay on watch over that you cannot actually guard by staying awake?</w:t>
+        <w:t xml:space="preserve">4. The psalm zooms out to 'Maker of heaven and earth' and then right back down to your one foot. Why does the psalm put those two together?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the night. Ask it, then be quiet — count to ten, do not rescue. This is where the drill lives. The most important answers come after the silence gets uncomfortable.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the theological heart: the God big enough to make everything is personal enough to watch one life. Some will find it comforting, some find it hard to believe God notices them. Let both be said out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: What's the thing you were staring at your phone about last night? Or the person you can't stop worrying about? Just name one.</w:t>
+        <w:t xml:space="preserve">If it stalls: Which is easier for you to believe — that God made the whole universe, or that He's paying attention to your Tuesday? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. If you truly believed God was awake right now over the exact thing you named, what would you actually do differently tonight?</w:t>
+        <w:t xml:space="preserve">5. What is the one thing you're currently planning to lie awake managing — and what would it look like to hand it to a God who's already on watch?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the commitment question — you want a concrete action, not a feeling. Push gently for 'I would stop refreshing the screen and go to bed' over 'I would feel more peaceful.'</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the landing question and it's where transformation lives. Go first yourself with something specific. Then hold a long silence and let people name real things. Do not rush to fix or comment — just receive them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Finish this: 'If I really believed God had it handled, I'd stop ___ tonight.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Fill in this blank out loud: 'The thing I keep chewing on at night is ______.' You don't have to solve it, just name it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why is he looking at the hills — aren't the hills a good thing, like where Jerusalem is?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">It's shamar — to guard, watch over, hedge in, like a night watchman on a wall. It appears six times in eight verses. It's less 'nothing will touch you' and more 'someone has their eyes on you and never looks away.'</w:t>
+        <w:t xml:space="preserve">"What are 'the hills' and why does he lift his eyes to them?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The road up to Jerusalem climbed through rough hill country that hid bandits and was dotted with pagan shrines on the high places. Looking up at them, the pilgrim sees both the danger of the journey and the false gods people ran to — and he refuses them, saying his help comes from the LORD who made those hills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'the sun will not strike you by day, nor the moon by night' mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The sun part is literal — heatstroke could kill a traveler on an exposed ridge, so it names a fear the pilgrim carried in his body. 'By day and by night' together is a Hebrew way of saying 'around the clock, no gap in the protection.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"A 'song of ascents' — what does that mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's a collection of psalms pilgrims sang as they traveled up to Jerusalem for the festivals. 'Ascents' fits the geography literally — the road climbed uphill — and this one reads like a traveler's psalm sung on that dangerous road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How does this connect to Jesus?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Keeper of Israel became the kept One who wasn't kept — on the cross the Son's foot slipped into the grave and His soul wasn't spared from death, so that the promise 'He will preserve your soul' could belong to us without conditions. In Christ, 'no one can snatch them out of My hand' nails this hope down forever.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you count 'keep' on your fingers, actually raise your hand and hold it up — the visual of six fingers standing there does more than any explanation of the word count.</w:t>
+        <w:t xml:space="preserve">When you use the silent-vote-then-defend on the hills question, don't tip your own hand — if the room senses your 'right answer,' the physical commitment becomes fake and you've lost the point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The night question (Q4) is where people go quiet because it's real. Resist filling the silence with a story of your own — you already went first in catchTheFire. Let them have the pause.</w:t>
+        <w:t xml:space="preserve">The word 'shamar' repeats six times; count it out on your fingers as you read the psalm aloud so the room hears the drumbeat instead of just being told about it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't over-comfort. This psalm is honest that the road is dangerous. If you skip straight to 'so everything's fine,' you cheapen it. Let the danger stay real, then let the keeping be bigger.</w:t>
+        <w:t xml:space="preserve">The bedtime exercise dies if you rush it. Give the silence room to breathe — a worry named too fast is a worry not really surrendered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'Tonight I'm handing God the watch over ___, and I'm going to stop ___.' No commentary, just the sentence.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Still awake over that thing? He isn't asleep on it.' Reference the specific thing they named if you can.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'Tonight, before I close my eyes, I'm handing over ______.' One specific thing, not a category.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — the specific diagnosis, the kid, the deadline someone said. Don't reach for a written prayer; saying their own words back to God, in front of them, is the point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room is still honestly wrestling with question 3 (the slipping foot) when time runs out, stay there. That's holy ground, and it's better than rushing to the tidy landing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person: 'Did you sleep any better handing that thing over? Still praying it with you.' Name their specific thing if you can remember it.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/121/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 121 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 121 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where do your eyes go FIRST when you're scared, before they go to God? Write the honest reflex:</w:t>
+        <w:t xml:space="preserve">The last thing my brain chews on before I fall asleep is usually:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Keep' (shamar) appears six times in eight verses. Which of the six lands hardest for you right now, and why?</w:t>
+        <w:t xml:space="preserve">The word 'keep/guard/watch' (Hebrew shamar) appears SIX times in this psalm. Which of those six lands hardest for you right now, and why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SILENT VOTE, THEN DEFEND — Does 'he will not allow your foot to be moved' mean nothing bad will happen to you? Circle YES or NO, then write one line defending where you stood:</w:t>
+        <w:t xml:space="preserve">Looking at the hills — comforting or frightening? Circle one and write your reason: COMFORTING / FRIGHTENING because...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one thing I'm currently trying to stay on watch over that I can't actually guard by staying awake:</w:t>
+        <w:t xml:space="preserve">'He will not allow your foot to slip' — but people I love have slipped. What do I think this promise is actually promising?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish it: 'If I really believed God was awake over that, tonight I'd stop ___.'</w:t>
+        <w:t xml:space="preserve">The one thing I'm currently planning to lie awake managing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Next time you catch yourself refreshing your phone over a worry, stop and say out loud, 'He who keeps you will not slumber.' Say it before you check the screen again.</w:t>
+        <w:t xml:space="preserve">Set a two-minute alarm for the hour your waiting weighs heaviest today. When it buzzes, name the thing out loud to God and say, 'You are awake even when I am helpless.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, as your head hits the pillow, let 'he who keeps Israel will neither slumber nor sleep' be the last thought you hold before you turn out the light. You don't have to stay on watch.</w:t>
+        <w:t xml:space="preserve">Tonight before you close your eyes, hand God one specific thing you were planning to lie awake managing. He keeps the whole world running while you sleep — you're allowed to stop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tomorrow morning, pause at your front door and ask God to guard everyone who lives under that roof while you're apart — name each one by name.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Yahweh will keep your going out and your coming in, from this time forward, and forever more.</w:t>
+        <w:t xml:space="preserve">At your front door tomorrow, as you step out and again as you step back in, pause one second and say, 'Lord, you guard this threshold.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your keeper is not sleeping tonight.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>