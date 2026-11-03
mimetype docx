--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Cry That Starts the Journey (Psalm 120)</w:t>
+        <w:t xml:space="preserve">Psalm 120: The Groan That Starts the Journey</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 120 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 120 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">When you're stuck among people who lie and love a fight, the first move isn't to argue back or run away, it's to cry out to the God who actually answers, because that cry is where the road home begins.</w:t>
+        <w:t xml:space="preserve">You can want peace with everyone in your life and still be stuck living next to people who want a fight, and the first honest move isn't to win the argument, it's to tell God about it before you tell anybody else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ever been the only person in the room who wanted peace, while everyone else was itching for a fight? That's exactly where this psalm starts, and it's the very first song a pilgrim sang on the road to God.</w:t>
+        <w:t xml:space="preserve">Read verse 5 out loud first: 'Woe to me that I dwell in Meshech, that I live among the tents of Kedar.' Then tell the room those two places are on opposite ends of the map — nobody could live in both. So this isn't a location. It's what it feels like to be surrounded on every side by people who don't want what you want.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: By the end, each person names one relationship or situation where they feel like they're 'living in Meshech' and takes the psalmist's first step: crying out instead of firing back.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to name their own 'Meshech and Kedar' — the place they're stuck among people who answer peace with war — and to try the pilgrim's first move: crying to God before firing back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If you're short on time, cut the geography deep-dive on Meshech and Kedar down to one sentence; the ache of being surrounded by liars carries the point without the map.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the second half of the cross-reference walk and keep only James 3 on the tongue. Don't cut the personal naming of where they feel out of place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone admits out loud, 'I've had my soul dwelling too long with people who hate peace,' and then prays 'Deliver my soul' instead of plotting a comeback.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the gap between the sharp comment and the reply. When someone admits out loud who they usually text first when they're rattled, and considers praying first instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Read all fifteen Songs of Ascent once so you can feel this is the trailhead, not a standalone gripe. Come with your own 'lying lips' conversation already prayed over, because you'll model that first.</w:t>
+        <w:t xml:space="preserve">Your prep: Know cold that Meshech is far north and Kedar is far south, so you can explain why the psalmist can't literally be in both. Have your own 'want peace, they want war' situation ready to name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening with Meshech/Kedar on the board (5 min). Read Psalm 120 out loud, slowly (3 min). Teach 'shalom' with the two-hands image (7 min). Write-then-speak on handout items 1 and 2 (5 min). Discussion questions 1, 2, and 4 with the room (18 min). Land on the big idea, spoken commitments, close in prayer (7 min). Transformation happens at question 2 when people name where they feel out of place. If short, cut question 4 and the geography setup down to one sentence.</w:t>
+        <w:t xml:space="preserve">Classroom opening with the Meshech/Kedar map hook (5 min). Read the psalm aloud together, slowly (3 min). Teach the word 'distress'/tsarah with the closing-hands image (7 min). Walk James 3 and Romans 12:18 briefly (7 min). Questions 1-3, using write-then-speak so quieter people have a beat (15 min). Land on the big idea and out-loud commitments (5 min). Close in prayer (3 min). Transformation lives in question 3 — protect it. Cut the second cross-reference first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening, one sentence around the circle, you first (7 min). Read the psalm out loud together (3 min). Teach 'shalom' briefly (6 min). Handout items 2 and 3, then share (10 min). Discussion questions 1 through 5, letting the honest ones breathe (25 min). Spoken commitments and prayer over specific names (9 min). Transformation lives in questions 2 and 4 where real relationships get named. If short, cut question 3 and go straight from 2 to 4.</w:t>
+        <w:t xml:space="preserve">Small-group opening — the 'last conversation that rattled you' confession (8 min). Read the psalm aloud (3 min). Teach tsarah with the hands image (6 min). Questions 1-5 with real silence, you going first on question 3 per the drill (30 min). Out-loud commitments around the circle (8 min). Close praying over their actual named words (5 min). Transformation lives in the honesty of questions 3 and 4. If short, cut question 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening question, then read the psalm right there (5 min). Skip the board; one sentence on Meshech and Kedar (2 min). Talk through questions 2 and 4 conversationally (13 min). Name the Christ connection: he lived this line to the cross and became the way home (5 min). Each of you say one commitment out loud, pray a short honest prayer over it (5 min). Transformation happens in the honest back-and-forth on question 2. If short, drop question 4 and stay on where each of you feels out of place.</w:t>
+        <w:t xml:space="preserve">Coffee opening — 'ever been the only one who wanted things to calm down?' (5 min). Read the whole psalm together off the handout (3 min). Talk questions 3 and 4 only, you going first (15 min). Name one thing each of you will take to God before the person this week (5 min). Short prayer over those exact things (2 min). Transformation lives in you both naming a real relationship out loud. Cut nothing but the word study if pressed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: whatever you ask the room to share, you share first, and you share something real. Not the polished testimony where you already have the answer, but the actual raw spot. If you ask them to name a relationship where they feel surrounded by conflict, you name yours out loud before anyone else opens their mouth. People match the depth you set. Go shallow and they'll go shallower; go real and you give them permission. Level 1 is simple: pick one moment in this lesson (the discussion or the exercise) and make sure your answer lands before you turn it to the room. Don't say 'who wants to start' — you start.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. Before you ever ask the room to be honest about something, you go first, and you go real. Not a polished testimony with a clean bow on it, but a genuine 'here's the conversation that rattled me last week.' People match the level of honesty you model, no higher. If you open with a safe, tidy example, you'll get safe, tidy answers all night. So this week: pick one actual situation where you were in favor of peace and someone wanted a fight, and name it plainly before you ask anyone else to. Level 1 is simply doing it — going first, going real. Don't skip it because you're the teacher. You're the one setting the water level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people carry a low-grade ache they've never named: they feel out of place. A coworker who smiles and undermines. A family holiday that turns into a minefield. A culture that seems to call up whatever they call down. They think this ache means something is wrong with them, or wrong with their faith. Psalm 120 tells them the opposite. This is the very first song the pilgrims sang as they set out for Jerusalem, and it begins in a hostile foreign place among liars and people who love war. The road to God's presence starts exactly where your people already live. That's a stunning pastoral gift. You get to tell someone tonight that the homesickness they feel isn't a defect, it's a signal — their soul recognizing it's far from home and starting to walk. And you get to point them to the One who lived this psalm all the way to a cross, the true Man of peace answered with war, who went into the far country and came back as the way home. You're not handing out a coping tip. You're teaching people to read their own distress as the first step of a pilgrimage. Few passages let you meet real people right where they hurt this quickly.</w:t>
+        <w:t xml:space="preserve">Fifteen songs climb the road up to Jerusalem, and the whole collection begins here — not with the temple in view, not with joy, but with a man groaning about lying lips and a tongue that answers his peace with war. That's a strange place to start a worship journey, and it's exactly why it matters. Most people in your room are not arriving at your lesson from a mountaintop. They're arriving from a text that twisted their words, a coworker who talks behind them, a family table where they're the odd one out. Psalm 120 tells them that the road home to God doesn't start at the finish line. It starts in the place you actually are, in distress, out of step with the people around you. And it dignifies that ache instead of shaming it. The pilgrim doesn't pretend he's fine. He cries, God answers, and he sets his face toward home anyway. You get to hand a room full of people the permission to be honest about how hostile their ordinary week feels — and then point them up the road. That's a gift. Not many opening moves in the Bible let you meet people exactly where they walked in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach this, do the exercise on yourself. Sit down with the actual last conversation that left you carrying words you wish you hadn't heard — the smiling coworker, the relative, the group text. Write down what you wanted to say back, the sharp version. Then pray the psalm's own words over it: 'Deliver my soul, Yahweh, from lying lips.' Notice how it feels to hand that to God instead of rehearsing your comeback one more time. When you walk into the room having actually done this, your voice changes. You won't be describing a technique; you'll be describing something that happened to you this week. That's the difference the room can feel.</w:t>
+        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise yourself. Sit down this week and answer the drill honestly: where are you living in Meshech and Kedar right now? Name the actual person or place where you want peace and keep getting a fight. Then do the pilgrim's first move — before you rehearse what you'll say to them, say it to God out loud, in the car or the kitchen. Notice what shifts when the trouble goes to God first instead of straight back at the person. If you haven't felt that shift yourself, you'll teach this as a nice idea instead of a real one. Do it first so you can say 'I tried this Tuesday' and mean it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you were the only one in the room wanting peace while everyone else wanted the fight — where were you, what did it cost?</w:t>
+        <w:t xml:space="preserve">A time someone twisted your words or talked behind your back, and your first instinct was to fire back — what did you actually do?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A conversation you're still carrying, where you're tempted to match a sharp word with a sharper one.</w:t>
+        <w:t xml:space="preserve">A relationship, job, or family situation where you're the one who wants peace and keeps getting conflict — where's your Meshech?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A season of waiting where you could honestly say 'my soul has had her dwelling too long' — something you longed to leave.</w:t>
+        <w:t xml:space="preserve">A moment you took a hard conversation to God before the person, and how it changed the conversation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God taught me patience through a difficult relationship.' Real — 'My brother-in-law needles me every Thanksgiving and last year I drove home rehearsing what I should've said for two hours.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God taught me the value of patience with difficult people.' Real — 'I typed the reply three times, deleted it, and finally just prayed out loud in my car like an idiot before I sent one short line.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: tell it real, not raw — a story you've already made peace with enough to steer, not one you're still bleeding from tonight.</w:t>
+        <w:t xml:space="preserve">Guardrail: keep it real, not raw — a story you've made peace with, not one you're still bleeding from in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Put two place names on the board: Meshech and Kedar. One's far to the north near the Black Sea, one's a desert people way to the southeast. Nobody in history lived in both. So when the psalmist says he lives in both, ask the room: what's he actually telling us? Then let them work it out — he's saying, I feel surrounded, an alien everywhere I go."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One honest question does more than any setup.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Read verse 5 out loud first: 'Woe to me that I dwell in Meshech, that I live among the tents of Kedar.' Then tell them those two places are on opposite ends of the known world — one far north, one far south. Nobody lived in both. So ask: what's he really saying if he can't literally be in both places at once? Let them work it, then land it — he's saying he's surrounded on every side by people who don't want what he wants."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a hook that creates a question in their heads before you answer it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Ask everyone: what's the last conversation this week that left you rattled — the comment that stuck with you longer than it should have? Let a couple people name it. Then say this whole psalm is one man's version of that, three thousand years ago, and watch how the first thing he does with it might not be what you'd do."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A shared confession lowers the room's guard faster than a clever hook.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Ask your friend: have you ever been the only person in a room who actually wanted things to calm down while everyone else wanted to fight? Let them tell it. Then read verse 7 — 'I am in favor of peace; but when I speak, they want war' — and just say, this psalm is that exact feeling."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One plain question that everyone can answer from real life gets a real conversation going immediately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'shalom' — peace. When the psalmist says 'I am for peace, but when I speak, they are for war,' the word under 'peace' is shalom, and it's bigger than 'no conflict.' It means wholeness, things set right, a life that hangs together instead of coming apart. Here's the image: hold your two hands apart, palms facing, like two sides of a broken thing. Shalom is bringing them together, fitting them back into one piece. The psalmist is for that. He's reaching his hands together. And every time he opens his mouth, the other side yanks them back apart. Now say this line slowly and then stop talking: 'I am for peace, but when I speak, they are for war.' Let it sit.</w:t>
+        <w:t xml:space="preserve">Teach the word 'distress' — in Hebrew, tsarah. Its root means narrow, tight, cramped, squeezed. Picture a canyon closing in on both walls until there's barely room to turn your shoulders. That's the feeling behind the first word out of the pilgrim's mouth. He isn't mildly annoyed. He's boxed in, pressed from both sides, no room to breathe — exactly the picture verse 5 draws with Meshech on one edge and Kedar on the other, hostility closing in from every direction. Hold your hands up in front of the room and slowly bring them together until they almost touch. That's tsarah. And notice what he does inside that narrow place: he doesn't try to widen it himself, he cries up and out, to the one who can. 'In my distress I cried to the LORD, and He answered me.' Let that line sit. Then be quiet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The psalmist's very first move in his distress is to cry out to God. What's usually YOUR first move when someone's words wound you?</w:t>
+        <w:t xml:space="preserve">1. What does the psalmist do first with his trouble, before he does anything else?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Don't let them jump to the 'right' answer. Most people's honest first move is rehearsing a comeback or venting to a third party. Name that gently so they feel safe admitting it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the plain-text question — you want them reading verse 1 back to you. Keep it easy; you're getting everyone's voice in the room early.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simple version: when someone says something cutting, do you usually fire back, go quiet, or go tell someone else about it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Look at verse 1 — before he answers his enemies, who does he talk to?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. He names his exile with two impossible places, Meshech and Kedar, to say 'I feel surrounded and out of place.' Where in your life do you feel most like that right now?</w:t>
+        <w:t xml:space="preserve">2. Why do you think he names two places on opposite ends of the map instead of just saying 'I feel surrounded'?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart question. Go first here — model 'Go First, Go Real.' Give people the beat of silence; someone naming a specific relationship is worth the wait.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let them land on the idea that a picture lands harder than a statement. Don't rush to the geography answer — let the image do its work first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Where's one place you walk in and quietly brace yourself — a job, a family gathering, a group?</w:t>
+        <w:t xml:space="preserve">If it stalls: If someone said 'I feel attacked from every side,' which one hits you harder — that, or 'I'm stuck between Meshech and Kedar'? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 'My soul has had her dwelling too long' is the language of someone waiting to leave. What's something hard you've been waiting on longer than you wanted to?</w:t>
+        <w:t xml:space="preserve">3. Where's your Meshech and Kedar right now — the place you're stuck among people who don't want the peace you want?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Watch for people minimizing their own wait ('it's not that big a deal'). Affirm that 'too long' is a legitimate thing to say to God, not complaining.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart of the night. You go first here (the drill). Give real silence after you ask; do not rescue it. Let them write before they speak if the room is quiet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Finish this out loud: 'I've been waiting on ______ and honestly it's felt too long.'</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of one specific place — a job, a family group text, a neighbor. Where do you brace yourself before you even walk in?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 'I am for peace, but when I speak, they are for war.' Is there a relationship where you've realized you can't make the other person want peace no matter how kind you are?</w:t>
+        <w:t xml:space="preserve">4. When you're rattled by something someone said, who or what do you usually go to first — and how would 'cry to the LORD first' actually change your next move?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Steer them away from listing the other person's faults. The point is accepting the limit — Romans 12:18, 'as much as it is up to you.' Their part, not the outcome.</w:t>
+        <w:t xml:space="preserve">Coaching note: Watch for honesty here — most people go to another person, a screen, or a rehearsed comeback first. Don't shame that; just let them notice the gap between their pattern and the pilgrim's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes-or-no way in: is there one person you've basically given up trying to win an argument with? What if that's actually okay?</w:t>
+        <w:t xml:space="preserve">If it stalls: Be honest — when someone upsets you, is your phone in your hand within the minute? What would it look like to pray one sentence before you touch it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. This is the first song pilgrims sang heading toward God, and it starts in a hostile place. What does it mean to you that the road home to God begins right where you already hurt?</w:t>
+        <w:t xml:space="preserve">5. The psalmist wants peace but the other side keeps choosing war. Where does the passage leave the outcome — and can you live with leaving it there?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where you connect to Christ — the true Man of peace answered with war, who went into the far country and came back as the way home. Don't rush it; let someone respond first.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the costly one. Sit in the tension that peace sometimes depends on the other party and isn't yours to force. Point to Romans 12:18 if it helps — 'If it is possible on your part, live at peace with everyone.' Don't resolve it too neatly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Does it change anything to hear that your homesick, out-of-place feeling might not be a problem but the start of the journey?</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there a relationship where you've done your part and the other person still won't budge? What would it mean to stop trying to win it and hand it to God?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Where are Meshech and Kedar, and did the psalmist really live in both?"</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">He's asking what fitting judgment a deceitful tongue deserves, and answering: sharp arrows and burning coals. James 3 picks up the same idea, calling the tongue a fire that sets the whole course of life ablaze, which is why lying lips are treated so seriously here.</w:t>
+        <w:t xml:space="preserve">"Where are Meshech and Kedar, and did he really live there?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Meshech was far to the north near the Black Sea, Kedar a nomadic desert people to the southeast — no one could live in both at once. He's not reporting his address; he's saying he feels like a stranger surrounded by hostility on every side.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why is this the first of the Songs of Ascent? It's kind of a downer start."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The whole collection is a pilgrimage moving from a scattered life toward God's house in Jerusalem. It starts here on purpose — the road home to God begins honestly, in the place you actually are, and that place often doesn't feel like home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What are the 'sharp arrows' and 'burning coals of the broom tree' in verse 4?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the answer to what God will do to the deceitful tongue — the tongue that wounds like arrows will itself face judgment. Broom-tree wood burns especially hot and long, so it's a picture of a punishment that fits the fire of the tongue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"How does this connect to Jesus?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Jesus is the true Man of peace who came speaking peace and was answered with war — betrayed by lying lips, condemned by a deceitful tongue. He lived this psalm to the cross, cried out in distress, was answered by being raised, and became the way home for every pilgrim.</w:t>
+        <w:t xml:space="preserve">One Man walked this earth entirely in favor of peace and had every word met with slander, false witness, and a cross. Where the psalmist cries for deliverance, Christ became the deliverance, taking the warrior's arrows in his own body so you're never in exile from God alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If nobody did the reading, don't scold — guilt just makes adults quietly stop coming. Say 'let's take it fresh,' and have someone read it out loud slowly right now. Reading cold in the room often beats half-remembered homework, and it puts the newcomer on equal footing.</w:t>
+        <w:t xml:space="preserve">When you get to question 3, count to seven in your head before you say another word. The silence feels unbearable to you and normal to them — it's doing the work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Give a beat of write-then-speak before the deep questions. Thirty seconds of writing on the handout lets the slow processors catch up and the whole room answers better.</w:t>
+        <w:t xml:space="preserve">If nobody did the reading, don't scold — pivot. 'Let's take it fresh, someone read the first few verses out loud, slowly.' Reading cold in the room puts everyone, including the newcomer, on the same footing, and it's often better than half-remembered homework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't over-explain Meshech and Kedar. One clear sentence lands the point; a geography lecture kills the emotion the psalm is built on.</w:t>
+        <w:t xml:space="preserve">Resist the urge to make peace with the person who wants war seem easy or guaranteed. The psalm doesn't. If you promise a tidy resolution, you'll lose the person sitting there with a relationship that won't mend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing: the one relationship or situation where they'll pray 'Deliver my soul' this week instead of firing back. Make it a spoken commitment, not a private thought.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one line to the group: 'Did you get to pray Deliver my soul instead of firing back this week? How'd it go?' Then next week open with Psalm 121, the psalm that answers this one.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing: the hard conversation or the Meshech they'll bring to God this week before they bring it to the person. Make it one sentence, spoken, not just thought.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — this person's coworker, that person's family group text, the relationship someone said they can't fix. Don't reach for a written prayer; saying their own words back to God is the whole point of what you just built.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room really opens up on question 3 and never gets past it, stay there. Someone honestly naming where they feel surrounded is worth more than finishing your list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one text to the group: 'Did the hard conversation go to God before it went to the person this week? No wrong answer.' That single question keeps the rep alive.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/psalms/120/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">PSALM 120 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">PSALM 120 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Meshech was up north, Kedar was down south, nobody lived in both. In one line, where do YOU feel most out of place lately?</w:t>
+        <w:t xml:space="preserve">The first word out of the pilgrim's mouth is 'distress' — a word that means squeezed, boxed in, no room to breathe. Where in your life do you feel that squeeze right now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The last conversation that left you carrying words you wish you hadn't heard — who was it with? (Just a name or a word, for your eyes only.)</w:t>
+        <w:t xml:space="preserve">Your Meshech and Kedar — the place you're stuck among people who don't want the peace you want:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish the psalmist's sentence in your own words: 'My soul has had her dwelling too long with ______.'</w:t>
+        <w:t xml:space="preserve">The last conversation that left you rattled. When it happened, who or what did you go to first?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One relationship where you've realized you can't make the other person want peace. Write their initials and one thing that IS still up to you.</w:t>
+        <w:t xml:space="preserve">Verse 7: 'I am in favor of peace; but when I speak, they want war.' Fill in the blank for your life — 'I want ______, but they want ______.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Say it back: the road home to God begins right where I already hurt. What would change this week if you actually believed that?</w:t>
+        <w:t xml:space="preserve">One relationship where you've done your part and it's not yours to force. Write it here as a way of handing it to God:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Next time you feel the pull to match a sharp word with a sharper one, put the phone down, wait five minutes, and pray 'Deliver my soul, Yahweh.' Then answer plainly, without the jab you were tempted to add.</w:t>
+        <w:t xml:space="preserve">Before you fire back at the next comment that rattles you, take it to God first — say it out loud on your commute or in the quiet before you reply, and hand the lying lips to the Lord before you type a single word.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pick one relationship with someone who won't want peace no matter how kindly you speak, and decide in advance to keep your reply calm and short. Refuse to escalate — that's your part; their response isn't yours to control.</w:t>
+        <w:t xml:space="preserve">The next time a conversation turns toward gossip or picking a fight, decline to add fuel — change the subject or simply stay quiet and let the argument die where it stands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Set a specific time tonight, maybe before bed, to tell God exactly how long a hard wait has felt and ask him to sustain you one more day. And pray for one person whose sharp words wounded you, that God would soften them.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Psalm 120 — the first song on the road home. Next week: Psalm 121, the answer to this cry.</w:t>
+        <w:t xml:space="preserve">When someone refuses your olive branch, resist repaying them in kind; keep answering gently, keep praying, and leave the outcome with the God who answered the psalmist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The road home to God begins honestly, in the place you actually are.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>