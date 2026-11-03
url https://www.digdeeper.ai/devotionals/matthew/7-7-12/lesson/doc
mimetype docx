--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ask Like a Child, Give Like a Father</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:7-12 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:7-12 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">God isn't a reluctant vending machine you have to feed the right coins. He's a Father who's already glad to give, so keep asking and then turn around and treat people the way you'd want to be treated.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "'What's something you gave up praying about because nothing ever changed? I've got one too. Jesus says something in this passage that I don't think either of us takes seriously enough.'"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A single concrete question invites the other person in before any teaching starts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'ask' — the Greek is *aiteo*, and the grammar matters. In verse 7 it's a present-tense command, which carries the sense of keep on asking, keep on seeking, keep on knocking. Not one polite request filed and forgotten, but a child coming back again and again. Perform it: knock on the table once, pause, then knock three times, steadily. The first knock is a person testing whether anyone's home. The steady knocking is a child who already knows their father is inside and it's only a matter of time before the door opens. That's the posture Jesus is teaching — not begging a stranger, but pestering a good Father who already wants to answer. Then read the line and let it sit: 'How much more will your Father who is in heaven give good things to those who ask him.' (Stop. Let the silence do its work.)</w:t>
+        <w:t xml:space="preserve">Teach the word 'ask' — the Greek is *aiteo*, and the grammar matters. In verse 7 it's a present-tense command, which carries the sense of keep on asking, keep on seeking, keep on knocking. Not one polite request filed and forgotten, but a child coming back again and again. Perform it: knock on the table once, pause, then knock three times, steadily. The first knock is a person testing whether anyone's home. The steady knocking is a child who already knows their father is inside and it's only a matter of time before the door opens. That's the posture Jesus is teaching — not begging a stranger, but pestering a good Father who already wants to answer. Then read the line and let it sit: 'How much more will your Father in heaven give good things to those who ask Him!' (Stop. Let the silence do its work.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. When you honestly picture God receiving your prayer, what's his face doing — glad, annoyed, distracted, indifferent?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -665,85 +665,85 @@
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Is this a blank check? 'Ask and it will be given' — does that mean I get whatever I want?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">No. James 4 guards it: 'you ask and don't receive because you ask with wrong motives.' This is a child trusting a Father, not a mechanism for indulging cravings. And Luke names the best gift God gives — the Holy Spirit, himself.</w:t>
+        <w:t xml:space="preserve">No. James 4 guards it: 'when you do ask, you do not receive, because you ask with wrong motives.' This is a child trusting a Father, not a mechanism for indulging cravings. And Luke names the best gift God gives — the Holy Spirit, himself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Why does Jesus call regular fathers 'evil'? That seems harsh."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It's the whole engine of the argument. He's reasoning from the lesser to the greater: if even flawed, self-interested people reliably feed their kids, how much more will a perfect Father give good things? Calling us evil is what makes 'how much more' land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'this is the law and the prophets' mean at the end?"</w:t>
+        <w:t xml:space="preserve">"What does 'this is the essence of the Law and the Prophets' mean at the end?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That phrase named the entire Hebrew Scriptures. Rabbis of the day tried to boil the whole Torah down to one summarizing rule, and Jesus does exactly that — every command God ever gave about your neighbor folds into 'do to others what you'd want done to you.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Why bread and fish specifically, and stone and serpent?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,102 +850,102 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/7-7-12/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:7-12 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:7-12 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When I picture God hearing my prayer, his face looks like: ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One thing I stopped praying about because nothing changed: ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Fill in the line that carries the whole passage: 'How much more will your ______ who is in heaven give ______ things to those who ask him.'</w:t>
+        <w:t xml:space="preserve">Fill in the line that carries the whole passage: 'How much more will your ______ in heaven give ______ things to those who ask Him!'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One thing I wish someone would do for me this week: ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>