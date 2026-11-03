--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Fall Was Great</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:24-29 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:24-29 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The storm is coming for every house, and the only thing that decides whether yours stands is whether you actually did what Jesus said or just liked hearing it.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "Let me ask you something before we read this. If a storm hit your life tomorrow, what's actually under you? Not what you believe — what you've built on. Jesus ends the whole mountain sermon on that one question."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One blunt question that puts the whole passage on the table before you open the Bible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to sit on is the Greek verb behind 'does them' — poieo. It doesn't mean 'agree with,' 'appreciate,' or 'find helpful.' It means make, do, carry out, produce. Jesus doesn't split the room into people who heard and people who didn't — both heard the identical words. He splits them by poieo. One made the words happen in his hands; the other just let them wash over him. Here's the physical image: hold your open hand out, palm up, and imagine a set of words dropped into it like a tool — a hammer. The hearer-only looks at the hammer, nods, says 'good hammer,' and sets it back on the shelf. The wise builder closes his hand around it and drives a nail. Same tool. Same hearing. The whole difference is the fist closing. Now read them the line and stop talking: 'Everyone therefore who hears these words of mine and does them, I will liken him to a wise man who built his house on the rock.' [Let it sit. Count silently to ten before you say another word.]</w:t>
+        <w:t xml:space="preserve">The word to sit on is the Greek verb behind 'does them' — poieo. It doesn't mean 'agree with,' 'appreciate,' or 'find helpful.' It means make, do, carry out, produce. Jesus doesn't split the room into people who heard and people who didn't — both heard the identical words. He splits them by poieo. One made the words happen in his hands; the other just let them wash over him. Here's the physical image: hold your open hand out, palm up, and imagine a set of words dropped into it like a tool — a hammer. The hearer-only looks at the hammer, nods, says 'good hammer,' and sets it back on the shelf. The wise builder closes his hand around it and drives a nail. Same tool. Same hearing. The whole difference is the fist closing. Now read them the line and stop talking: 'Everyone who hears these words of Mine and acts on them is like a wise man who built his house on the rock.' [Let it sit. Count silently to ten before you say another word.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. In the parable, what is exactly the same for both builders, and what is the one thing that's different?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -471,95 +471,95 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Did the same storm hit both houses, yes or no? Then what was different about the two men?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Jesus says the foolish man 'hears these words and doesn't do them.' What's the difference between hearing something and doing it — in real life, not in theory?</w:t>
+        <w:t xml:space="preserve">2. Jesus says the foolish man 'hears these words of Mine and does not act on them.' What's the difference between hearing something and doing it — in real life, not in theory?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Push them off definitions toward examples. If someone gives a churchy answer, ask for a concrete one: a specific thing they've heard and not done.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Name one thing your doctor or your spouse has told you that you fully agree with and still haven't done.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Matthew says the crowds were astonished because Jesus taught 'with authority, and not like the scribes.' Why does it matter that these are HIS words, not borrowed ones?</w:t>
+        <w:t xml:space="preserve">3. Matthew says the crowds were astonished because Jesus taught 'as one who had authority, and not as their scribes.' Why does it matter that these are HIS words, not borrowed ones?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is where the parable becomes personal. The scribes chained opinion to opinion; Jesus stakes your whole house on obedience to his own words. Draw them toward: the rock has a name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/7-24-29/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:24-29 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:24-29 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One thing you've heard taught and fully agree with — and still haven't done:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>