--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I Never Knew You</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:21-23 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:21-23 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You can do a hundred impressive things for Jesus and still be a stranger to him, because the only thing that saves you is that he actually knows you and you actually know him.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -430,51 +430,51 @@
         <w:t xml:space="preserve">COFFEE: "Let me ask you something before we read anything: when you feel okay about where you stand with God, what's that feeling usually based on? Sit with it — then look at what Jesus says here."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One quiet question that goes straight to the nerve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The whole passage hangs on one word: 'knew,' from the Greek ginōskō, and behind it the biblical idea of yada — to know. This is not 'know about,' not information, not recognition. It's the word Scripture uses when Adam knew his wife, when God says of Israel 'you only have I known of all the families of the earth.' It means covenant intimacy, a bond of belonging. Here's the physical image: hold up two hands, palms out, not touching. One hand is everything you've done — the works, the words, the name said with reverence. The other hand is Jesus. When he says 'I never knew you,' those hands never touched. All that activity happened in a room he was never in. So the terror isn't that they did too little. It's that no relationship ever existed. Now let that land: 'I never knew you.' [Silence.]</w:t>
+        <w:t xml:space="preserve">The whole passage hangs on one word: 'knew,' from the Greek ginōskō, and behind it the biblical idea of yada — to know. This is not 'know about,' not information, not recognition. It's the word Scripture uses when Adam knew his wife, when God says of Israel 'Only you have I known from all the families of the earth.' It means covenant intimacy, a bond of belonging. Here's the physical image: hold up two hands, palms out, not touching. One hand is everything you've done — the works, the words, the name said with reverence. The other hand is Jesus. When he says 'I never knew you,' those hands never touched. All that activity happened in a room he was never in. So the terror isn't that they did too little. It's that no relationship ever existed. Now let that land: 'I never knew you.' [Silence.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. What surprised you about WHO gets turned away here?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -731,51 +731,51 @@
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The passage doesn't say they were faking — the works were real and impressive by every visible measure. That's exactly what makes it terrifying: genuine spiritual activity happened alongside a heart that was never in relationship with Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"How is this different from the workers in other parables — how can someone do so much and still be a stranger?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Because 'know' here means covenant intimacy, the same word used when God says 'you only have I known of all the families of the earth.' You can perform for someone you've never actually come to; the works never created the bond.</w:t>
+        <w:t xml:space="preserve">Because 'know' here means covenant intimacy, the same word used when God says 'Only you have I known from all the families of the earth.' You can perform for someone you've never actually come to; the works never created the bond.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"If even impressive Christians can be deceived, how do I know I'm actually known by him?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Turn it around: those who are Christ's were known and loved by him before they ever did a thing for him. The comfort inside the warning is that he searches hearts and holds his own fast — no one he has truly known is ever turned away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -874,55 +874,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/7-21-23/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:21-23 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:21-23 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read Matthew 7:21-23. Write down the exact word or phrase where your stomach dropped:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>