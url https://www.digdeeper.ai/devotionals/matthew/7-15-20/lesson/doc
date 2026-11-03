--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,64 +14,64 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">By Their Fruits: Spotting the Wolf in Wool</w:t>
+        <w:t xml:space="preserve">By Their Fruit: Spotting the Wolf in Wool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:15-20 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:15-20 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You can fake the costume, the vocabulary, and the friendly handshake at the door, but nobody can fake fruit over time, so watch what a teacher's life and message actually grow before you follow them.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "If a stranger judged you not by what you say you believe but by what actually grows out of your life over a year — your words, your habits, your relationships — what would they conclude? That's the test Jesus puts on teachers in these six verses, and it's worth turning on ourselves too."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lead with a single provocative question that makes the passage personal in one move.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word for 'fruits' — Greek karpos. It doesn't mean words, claims, or vibes. It means the actual produce, what the tree hands you at harvest, the thing you can hold and taste. Here's the physical image: hold out your open hand, palm up, as if someone just placed a piece of fruit in it. You can't argue with what's in your hand. You can argue about what a tree SAYS it is, but karpos is the tree's testimony you can weigh in your palm. And notice Jesus' quiet mercy in choosing this word — fruit takes time. A disguise works for an afternoon; it can't survive a harvest. That's why Jesus says it twice, top and bottom, framing the whole thing: 'By their fruits you will know them.' [Let that line sit. Say nothing for a slow count of five.]</w:t>
+        <w:t xml:space="preserve">Teach the word for 'fruit' — Greek karpos. It doesn't mean words, claims, or vibes. It means the actual produce, what the tree hands you at harvest, the thing you can hold and taste. Here's the physical image: hold out your open hand, palm up, as if someone just placed a piece of fruit in it. You can't argue with what's in your hand. You can argue about what a tree SAYS it is, but karpos is the tree's testimony you can weigh in your palm. And notice Jesus' quiet mercy in choosing this word — fruit takes time. A disguise works for an afternoon; it can't survive a harvest. That's why Jesus says it twice, top and bottom, framing the whole thing: 'By their fruit you will recognize them.' [Let that line sit. Say nothing for a slow count of five.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Jesus says a wolf can wear sheep's clothing. What does that 'wool' actually look like today — what makes a false teacher look safe?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -531,51 +531,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3. Jesus says a corrupt tree CAN'T produce good fruit — it's about nature, not effort. What does that tell us about where good fruit actually comes from?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the gospel turn. Steer gently toward: you can't sew a costume of righteousness, it has to be grafted in — 'I am the vine, you are the branches.' Don't rush past it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the gospel turn. Steer gently toward: you can't sew a costume of righteousness, it has to be grafted in — 'I am the vine and you are the branches.' Don't rush past it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Have you ever tried hard to be a better person and found the effort didn't change what came out of you under pressure? What was missing?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/7-15-20/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:15-20 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:15-20 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What does 'wool' look like today? Name one thing that makes a teacher look safe and trustworthy at first glance:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1000,51 +1000,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thank God this week for a teacher whose humble life pointed you to Christ — then actually tell that person so.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">By their fruits you will know them. — Matthew 7:16</w:t>
+        <w:t xml:space="preserve">By their fruit you will recognize them. — Matthew 7:16</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>