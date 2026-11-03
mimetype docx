--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two Gates, Two Roads: The Narrow Way</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:13-14 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:13-14 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The crowd is not proof you're going the right way, because the road that feels easy and looks well-attended is exactly the one Jesus says ends in ruin, and the way to real life is a gate you have to choose to step through on purpose.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,72 +406,72 @@
         <w:t xml:space="preserve">COFFEE: "'Jesus says few people find the way to life, and the crowd is no guide. Where in your life right now are you just following the traffic?' Then stop talking and let your friend actually answer."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One honest question over a table beats a prepared speech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'strait' or 'narrow' — the Greek is thlibō, from the same root Jesus uses in Luke's parallel, a word that means pressed, squeezed, hemmed in. It's the same family of word Paul uses for tribulation, for being crushed on every side. The narrow way isn't just small; it's a squeeze. Here's the physical image: have the room imagine walking through a doorway so tight your shoulders scrape both sides and you have to drop whatever you're carrying to get through. The wide gate lets you keep your cart, your crowd, your comfortable pack of habits. The narrow gate makes you set it all down and turn sideways. That's not a threat. It's just the shape of the door. Then land here and go quiet: 'How narrow is the gate and the way is restricted that leads to life.' (Let the silence sit. Count to ten before you say another word.)</w:t>
+        <w:t xml:space="preserve">Teach the word behind 'narrow the way' in verse 14 — tethlimmenē, from thlibō, a word that means pressed, squeezed, hemmed in. It's the same family of word Paul uses for tribulation, for being crushed on every side. The narrow way isn't just small; it's a squeeze. Here's the physical image: have the room imagine walking through a doorway so tight your shoulders scrape both sides and you have to drop whatever you're carrying to get through. The wide gate lets you keep your cart, your crowd, your comfortable pack of habits. The narrow gate makes you set it all down and turn sideways. That's not a threat. It's just the shape of the door. Then land here and go quiet: 'Small is the gate and narrow the way that leads to life.' (Let the silence sit. Count to ten before you say another word.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. When you read 'there are many who enter in by it' — the wide gate — what's your gut reaction? Comfort or discomfort?</w:t>
+        <w:t xml:space="preserve">1. When you read 'many enter through it' — the wide gate — what's your gut reaction? Comfort or discomfort?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: You want honesty, not the right answer. Most people are quietly comforted by crowds, and admitting that is the first crack of light. Don't correct the first honest answer; thank it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -515,51 +515,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: 'Name one opinion you hold mostly because the people you respect hold it — you've never really checked it yourself.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The narrow gate is one you 'enter in by' — a deliberate step, not a drift. Where in your life have you drifted through the wide gate lately just because it was easier?</w:t>
+        <w:t xml:space="preserve">3. The narrow gate is one you 'enter through' — a deliberate step, not a drift. Where in your life have you drifted through the wide gate lately just because it was easier?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the heart of the drill. Slow way down. Do not let anyone escape into generalities. Keep asking 'what specifically?' until it's concrete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -678,59 +678,59 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Does 'few find it' mean most people go to hell?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jesus does say the wide road is crowded and leads to destruction, and he doesn't soften it. But hold it next to Luke 19:10 — he came to seek and save the lost, and holds the narrow gate wide open. He states the two roads bluntly and then stands in the fork as the door himself; our job is to point people to him, not to tally numbers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Isn't 'strive to enter' salvation by works?"</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">No. In Luke 13 the word 'strive' means earnest effort, but the gate itself is a Person — Jesus says 'I am the door.' The effort isn't earning your way in; it's the deliberate step of not just drifting with the crowd. You enter by trusting him, and that always costs the comfort of the wide road.</w:t>
+        <w:t xml:space="preserve">"Isn't 'make every effort to enter' salvation by works?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No. In Luke 13 'make every effort' means earnest effort, but the gate itself is a Person — Jesus says 'I am the gate.' The effort isn't earning your way in; it's the deliberate step of not just drifting with the crowd. You enter by trusting him, and that always costs the comfort of the wide road.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"What exactly were these narrow gates he's picturing?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every walled town had a huge main gate open all day for carts, animals, and crowds, and smaller side doors a single person passed through carefully, sometimes stooping. His hillside listeners had walked through both many times, so the picture landed instantly: easy-and-crowded versus cramped-and-noticed-by-few.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -776,51 +776,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resist the urge to soften 'destruction' with a quick joke. Say it plainly, then say the mercy just as plainly. The weight and the open door both matter, and rushing past the weight cheapens the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you land on 'the way is restricted that leads to life' and go silent, someone will try to fill the silence with a comment. Hold up a gentle hand. The silence is doing the teaching.</w:t>
+        <w:t xml:space="preserve">When you land on 'narrow the way that leads to life' and go silent, someone will try to fill the silence with a comment. Hold up a gentle hand. The silence is doing the teaching.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'The one place I've been walking the wide road is ___, and this week I'm going to ___.' Then attach a name — who checks in on them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/7-13-14/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:13-14 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:13-14 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two gates in your own life this week — the wide one you drifted through: ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>