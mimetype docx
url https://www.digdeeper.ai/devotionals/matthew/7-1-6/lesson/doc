--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Beam In Your Own Eye</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:1-6 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:1-6 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You've already been measured with mercy, so measure other people by the same mercy you got instead of by the harsh yardstick you keep in your pocket for everyone but yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "Can I ask you something weird? Is there a person you've kind of been keeping score on — a running tally of everything they do wrong? Don't answer out loud yet. I've got one. Jesus has a few words for both of us."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A direct, personal question spoken between friends earns the right to the passage's honesty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to sit on is 'hypokrites' — the Greek behind 'You hypocrite!' in verse 5. It doesn't originally mean a sneaky liar; it meant a stage actor, the man who spoke his lines from behind a mask. So picture that: the beam-eyed man reaching for his friend's face is performing the role of Doctor Eye Surgeon while wearing a mask that hides the plank in his own head. He's playing a part he has no business playing. That's what harsh judging is — acting the part of God, the one real Judge, while the mask slips. Jesus isn't telling him never to help his friend. He says: take the mask off, get the beam out, and THEN you'll see clearly to help. 'First remove the beam out of your own eye, and then you can see clearly to remove the speck out of your brother's eye.' [Let that sit in silence.]</w:t>
+        <w:t xml:space="preserve">The word to sit on is 'hypokrites' — the Greek behind 'You hypocrite!' in verse 5. It doesn't originally mean a sneaky liar; it meant a stage actor, the man who spoke his lines from behind a mask. So picture that: the beam-eyed man reaching for his friend's face is performing the role of Doctor Eye Surgeon while wearing a mask that hides the plank in his own head. He's playing a part he has no business playing. That's what harsh judging is — acting the part of God, the one real Judge, while the mask slips. Jesus isn't telling him never to help his friend. He says: take the mask off, get the beam out, and THEN you'll see clearly to help. 'First take the beam out of your own eye, and then you will see clearly to remove the speck from your brother's eye.' [Let that sit in silence.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. When you hear 'Don't judge,' what do you think most people mean by it, and what do you think Jesus actually meant?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -575,51 +575,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4. Jesus says get the beam out FIRST, then help your brother. What does 'seeing clearly to help' actually look like versus 'lecturing'?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Pull in Galatians 6:1 — restore 'in a spirit of gentleness.' The goal isn't to disqualify all correction; it's to make help honest and humble. Push against 'so we should never say anything.'</w:t>
+        <w:t xml:space="preserve">Coaching note: Pull in Galatians 6:1 — restore 'with a spirit of gentleness.' The goal isn't to disqualify all correction; it's to make help honest and humble. Push against 'so we should never say anything.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Think of a time someone corrected you and it actually helped. What made it land instead of sting?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -665,64 +665,64 @@
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"So does this mean I can never confront anyone or call out sin?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">No — verse 6 about not throwing pearls to pigs requires real discernment, and John 7:24 says 'judge righteous judgment.' Jesus bans the harsh, self-exempting verdict, not honest, humble correction after you've dealt with your own fault first.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">"What does 'with whatever measure you measure, it will be measured to you' actually mean?"</w:t>
+        <w:t xml:space="preserve">No — verse 6 about not throwing pearls to pigs requires real discernment, and John 7:24 says 'start judging justly.' Jesus bans the harsh, self-exempting verdict, not honest, humble correction after you've dealt with your own fault first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'with the measure you use, it will be measured to you' actually mean?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It's from a Jewish idea the crowd knew well — measure for measure. God deals with people in the same proportion they deal with others: the merciful are met with mercy, the rigid meet a rigid reckoning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Who are the 'dogs' and 'pigs' in verse 6?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/7-1-6/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 7:1-6 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 7:1-6 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The speck I keep noticing in someone else this week is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>