--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pray Like This</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:9-13 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:9-13 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jesus hands us the words to pray, and before we ever ask for a thing we own, we start by wanting God's name, God's reign, and God's way more than our own.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -243,86 +243,86 @@
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most people in your room have said these words a thousand times. That is exactly the problem. Familiarity has sanded the shock off of them. So your job tonight is not to teach a prayer nobody knows; it's to make a prayer everybody knows land like they're hearing it for the first time. Here's the thing worth teaching: a devout Jew in Jesus' day already had rich, ancient, Scripture-soaked prayers. Jesus isn't correcting people who never prayed. He's handing well-prayed people a new pattern, and the pattern itself is the lesson. Three petitions about God pass before a single word about bread. You come as a child — 'Abba,' the ordinary word a kid uses at home — and in the same breath you honor the holy God of Sinai and ask him for lunch. Worship and need refuse to split apart. And the intimacy of calling him Father was never something anyone earned; the Son opened that door. When your people feel the order of this prayer — God first, then me, and both at once — they will pray differently for the rest of their lives. You get to be the one who makes the most-prayed prayer on earth feel dangerous again. That's a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does it, you do it. Sometime this week, sit down alone and pray this prayer out loud, slowly, stopping cold at each line. When you hit 'Let your will be done on earth as it is in heaven,' name one actual thing in your own house you are handing back to God instead of forcing your way. When you hit 'forgive us our debts, as we also forgive our debtors,' name the one person who owes you something right now — an apology, money, an explanation — and notice how hard that line gets. Come into the room having already found out which petition you can't say without flinching. Teach from that. Don't teach the prayer as a thing you've mastered; teach it as a thing that just exposed you.</w:t>
+        <w:t xml:space="preserve">Before the room does it, you do it. Sometime this week, sit down alone and pray this prayer out loud, slowly, stopping cold at each line. When you hit 'Your will be done, on earth as it is in heaven,' name one actual thing in your own house you are handing back to God instead of forcing your way. When you hit 'forgive us our debts, as we also have forgiven our debtors,' name the one person who owes you something right now — an apology, money, an explanation — and notice how hard that line gets. Come into the room having already found out which petition you can't say without flinching. Teach from that. Don't teach the prayer as a thing you've mastered; teach it as a thing that just exposed you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tell about a time you 'said' this prayer without hearing a word of it — and what finally made one line stop you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell about a person you found nearly impossible to forgive, and what praying 'as we also forgive our debtors' cost you.</w:t>
+        <w:t xml:space="preserve">Tell about a person you found nearly impossible to forgive, and what praying 'as we also have forgiven our debtors' cost you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned that surrender brings peace.' Real — 'I prayed "your will be done" about my son's job for three months while secretly hoping God's will matched mine exactly.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
@@ -368,76 +368,76 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">SMALL GROUP: "Show of hands: who could recite this prayer from memory without looking? Good. Now here's the harder question — when did you last mean it? Sit with that one before you answer."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name the familiarity out loud so people stop hiding behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">COFFEE: "Did you know that in Jesus' day, opening a prayer by calling God 'Father' — like the word a kid says at home — was almost unheard of? What do you think that would've felt like the first time you tried it?"</w:t>
+        <w:t xml:space="preserve">COFFEE: "Did you know that in Jesus' day, opening a prayer by calling God 'Father' with the warm word a kid says at home was rare and striking? What do you think that would've felt like the first time you tried it?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One concrete, low-stakes question that goes straight to the surprising fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is 'Abba' — the Aramaic behind the Greek that gets translated 'Father.' It is not the formal word. It's the ordinary, warm, unguarded word a child uses at home for a dad — closer to how a small kid actually says it than to anything stiff or religious. Here's the physical image: think of how a child walks into a room. They don't knock. They don't clear their throat and state their credentials. They just come in, climb up, and start talking. That's the posture Jesus is handing you. Now feel the weight of it — the same lips that just said 'may your name be kept holy' about the God of Sinai turn around and say 'give us today our daily bread.' Reverence and dependence in one breath. No pagan reached for that word so freely. Only in Christ, adopted through his blood, do we come near enough to call the Holy One by that name. You are welcomed to call him Father because the Son made the way. [Let that sit. Say nothing for a slow count of ten.]</w:t>
+        <w:t xml:space="preserve">The word to teach is 'Abba' — the Aramaic behind the Greek that gets translated 'Father.' It is not the formal word. It's the ordinary, warm, unguarded word a child uses at home for a dad — closer to how a small kid actually says it than to anything stiff or religious. Here's the physical image: think of how a child walks into a room. They don't knock. They don't clear their throat and state their credentials. They just come in, climb up, and start talking. That's the posture Jesus is handing you. Now feel the weight of it — the same lips that just said 'hallowed be Your name' about the God of Sinai turn around and say 'Give us this day our daily bread.' Reverence and dependence in one breath. No pagan reached for that word so freely. Only in Christ, adopted through his blood, do we come near enough to call the Holy One by that name. You are welcomed to call him Father because the Son made the way. [Let that sit. Say nothing for a slow count of ten.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Count it out: how many petitions in this prayer are about God, and how many are about us? What does that order tell you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -502,95 +502,95 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: When you pray, is 'Father' a word that comes easy to you, or does it stick a little? Just yes or no to start.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 'Give us today our daily bread' asks for enough, not extra. When does your prayer life run ahead of that — asking for the whole month, the whole future?</w:t>
+        <w:t xml:space="preserve">3. 'Give us this day our daily bread' asks for enough, not extra. When does your prayer life run ahead of that — asking for the whole month, the whole future?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This exposes anxiety. Watch for the person who realizes they never actually ask for 'today.' Affirm honesty about worry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Think about the last time you prayed about money. Were you asking for today, or for the anxious math of everything ahead?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 'Forgive us our debts, as we also forgive our debtors.' Jesus ties our asking to our giving. Is that fair — or does it make forgiveness sound earned?</w:t>
+        <w:t xml:space="preserve">4. 'Forgive us our debts, as we also have forgiven our debtors.' Jesus ties our asking to our giving. Is that fair — or does it make forgiveness sound earned?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is your silence question. Ask it once, count ten, don't restate. Let the tension of 'as we also forgive' actually land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -694,72 +694,72 @@
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Behind the Greek is the Aramaic 'Abba,' the ordinary word a child uses at home. Addressing the holy God of Sinai in such warm family terms was not common in that world — it rests on the whole point of the sermon, that through Jesus God is genuinely a Father to those who are his.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Does 'forgive us as we forgive others' mean God's forgiveness depends on mine?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul puts it plainly in Colossians 3:13 — 'even as Christ forgave you, so you also do.' Jesus binds our asking to our giving because grace that's really received starts to flow outward; a forgiven heart forgives.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Because it's both already and not yet. The King has already come and secured the throne by his cross and empty tomb, so when you pray 'let your Kingdom come' you're leaning into a future he's already made certain, not flinging a wish into the dark.</w:t>
+        <w:t xml:space="preserve">Paul puts it plainly in Colossians 3:13 — 'Forgive as the Lord forgave you.' Jesus binds our asking to our giving because grace that's really received starts to flow outward; a forgiven heart forgives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If the Kingdom already came in Jesus, why do we still pray 'Your kingdom come'?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Because it's both already and not yet. The King has already come and secured the throne by his cross and empty tomb, so when you pray 'Your kingdom come' you're leaning into a future he's already made certain, not flinging a wish into the dark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When you ask them to count the petitions, physically wait until pens move. If you narrate the answer, you've stolen the discovery.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -837,55 +837,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/6-9-13/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:9-13 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:9-13 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Petitions about God: ___    Petitions about us: ___    What does that order tell you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -935,64 +935,64 @@
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One line of this prayer I'll actually pray this week: ___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, pray this prayer out loud at home (or alone). Start with 'Let your will be done,' and before amen, name one thing in your household you're handing back to God instead of forcing your own way — plainly enough to tell someone tomorrow what you prayed.</w:t>
+        <w:t xml:space="preserve">Tonight, pray this prayer out loud at home (or alone). Start with 'Your will be done,' and before amen, name one thing in your household you're handing back to God instead of forcing your own way — plainly enough to tell someone tomorrow what you prayed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tomorrow, before you check your bank balance or open a bill, pray 'forgive us our debts, as we also forgive our debtors' — then forgive one person who owes you something. Release it before you look at your own account.</w:t>
+        <w:t xml:space="preserve">Tomorrow, before you check your bank balance or open a bill, pray 'forgive us our debts, as we also have forgiven our debtors' — then forgive one person who owes you something. Release it before you look at your own account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone near you is carrying an anxious weight tonight. Text them this prayer and offer to pray it with them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>