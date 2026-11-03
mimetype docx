--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Room With the Door Shut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:5-8 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:5-8 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You don't pray to get God's attention, because he was already paying it before you opened your mouth, so you can stop performing and just talk to him.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "Reading this cold — no backstory, just these four verses — what's the strangest thing Jesus says about prayer here? For me it's the last line, that God already knows what you need. So why ask at all?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ask a low-stakes personal question that a newcomer can answer with fresh eyes, not Bible knowledge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'hypocrite.' In Greek it's hypokritēs, and it didn't start as a religious insult — it was the ordinary word for a stage actor, the man who spoke his lines from behind a mask. So when Jesus says the street-corner pray-ers are hypocrites, he's not calling them liars exactly. He's saying they're performing. There's a mask, a script, an audience, and applause. Here's the physical image: hold your hand up flat in front of your face like a mask, and pray a sentence out loud through it — 'Lord, we just thank you for this wonderful gathering.' Now drop the hand, turn slightly away from the room, and say something small and true and quiet. That's the whole passage in one gesture. One is aimed at the seats. One is aimed at the Father. And the reward for the first, Jesus says, is that the audience clapped — that's all you get. The reward for the second is the Father himself. Then read them the line and stop talking: 'your Father knows what things you need before you ask him.' Let it sit in silence.</w:t>
+        <w:t xml:space="preserve">Teach the word 'hypocrite.' In Greek it's hypokritēs, and it didn't start as a religious insult — it was the ordinary word for a stage actor, the man who spoke his lines from behind a mask. So when Jesus says the street-corner pray-ers are hypocrites, he's not calling them liars exactly. He's saying they're performing. There's a mask, a script, an audience, and applause. Here's the physical image: hold your hand up flat in front of your face like a mask, and pray a sentence out loud through it — 'Lord, we just thank you for this wonderful gathering.' Now drop the hand, turn slightly away from the room, and say something small and true and quiet. That's the whole passage in one gesture. One is aimed at the seats. One is aimed at the Father. And the reward for the first, Jesus says, is that the audience clapped — that's all you get. The reward for the second is the Father himself. Then read them the line and stop talking: 'your Father knows what you need before you ask Him.' Let it sit in silence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Reading this cold, what surprises you about how Jesus describes prayer here?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -471,51 +471,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Just point at the last line — 'your Father already knows what you need.' Does that make you want to pray more, or less? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Jesus says the street-corner pray-ers 'have received their reward.' What exactly did they get, and what did they miss?</w:t>
+        <w:t xml:space="preserve">2. Jesus says the street-corner pray-ers 'already have their full reward.' What exactly did they get, and what did they miss?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: You want the room to land on: they got the applause, and that was the whole payout — they never actually reached God. Don't rush to it; let them work it out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -850,102 +850,102 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/6-5-8/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:5-8 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:5-8 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When's the last time you prayed a little differently because someone was listening? Name it here — just for you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Write down one worn phrase you say on autopilot when you pray, the one you've stopped hearing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Your Father knows what things you need before you ask him.' In your own words, why does Jesus say this is a reason TO pray, not a reason to skip it?</w:t>
+        <w:t xml:space="preserve">'Your Father knows what you need before you ask Him.' In your own words, why does Jesus say this is a reason TO pray, not a reason to skip it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where's the closest thing you have to an 'inner room' — a place you can shut a door this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>