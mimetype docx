--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Look at the Birds</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:25-34 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:25-34 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Worry is really an argument with God about whether he's actually your Father, and Jesus settles it by pointing at a sparrow that never earned a thing and still got fed.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -226,68 +226,68 @@
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The follow-up text is a habit for every lesson you'll ever teach — this week we drill it deliberately. You've run it before (remember weeks 5 and 10, where you sent one person a check-in after class). Level three asks for a harder rep: this week, don't send a warm generic 'how are you doing.' Send a text that quotes back the EXACT thing that person committed to at the table — their actual words, the specific worry or the specific action. 'You said you were going to close the laptop at 9 and let tomorrow be tomorrow. Did you?' That precision is the whole point. A generic check-in feels like a form letter; quoting their own commitment back tells them you were actually listening when they were vulnerable. Pick two people from tonight, write their exact words in your phone before you leave the room, and send both texts within 48 hours while it's still real to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nobody in your room needs convincing that worry is a problem. They live inside it. What they've never had done for them is what Jesus does here: he refuses to treat anxiety as a scheduling problem or a mindset problem and treats it instead as a theology problem. Worry, at its root, is a quarrel with the fatherhood of God. That reframe is a gift, because it means the cure isn't gritting your teeth harder. The cure is a Person. Three times Jesus says 'don't be anxious,' and three times the ground under the command is one word: Father. Your heavenly Father feeds them. Your heavenly Father knows what you need. And the people who first heard this weren't worrying in the abstract — most of them lived a bad harvest away from real hunger, and Jesus still pointed them at wildflowers. That's the weight of it. If God dresses grass that's alive today and burned tomorrow, he has not forgotten the children he bought with his own Son. You get to hand your room the reason they can sleep tonight. Very few things you teach will land closer to where people actually live than this one.</w:t>
+        <w:t xml:space="preserve">Nobody in your room needs convincing that worry is a problem. They live inside it. What they've never had done for them is what Jesus does here: he refuses to treat anxiety as a scheduling problem or a mindset problem and treats it instead as a theology problem. Worry, at its root, is a quarrel with the fatherhood of God. That reframe is a gift, because it means the cure isn't gritting your teeth harder. The cure is a Person. Three times Jesus says 'do not worry,' and three times the ground under the command is one word: Father. Your heavenly Father feeds them. Your heavenly Father knows what you need. And the people who first heard this weren't worrying in the abstract — most of them lived a bad harvest away from real hunger, and Jesus still pointed them at wildflowers. That's the weight of it. If God dresses grass that's alive today and burned tomorrow, he has not forgotten the children he bought with his own Son. You get to hand your room the reason they can sleep tonight. Very few things you teach will land closer to where people actually live than this one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach this, do the exercise yourself. Sit down with paper and write the one worry you keep rehearsing this week — the test result, the bill, the conversation you can't control. Write it specifically. Then, underneath it, write one thing God actually provided you THIS week: food on the table, a roof, a friend who called. Say out loud, alone, 'tomorrow will be anxious for itself.' Notice what happens in your chest when you do it. That felt difference — from spinning to steadying — is the exact thing you're trying to give the room. You cannot hand them a door you haven't walked through. If it moved you, you'll teach it like it's real. If you skipped it, they'll hear that too.</w:t>
+        <w:t xml:space="preserve">Before you teach this, do the exercise yourself. Sit down with paper and write the one worry you keep rehearsing this week — the test result, the bill, the conversation you can't control. Write it specifically. Then, underneath it, write one thing God actually provided you THIS week: food on the table, a roof, a friend who called. Say out loud, alone, 'tomorrow will worry about itself.' Notice what happens in your chest when you do it. That felt difference — from spinning to steadying — is the exact thing you're trying to give the room. You cannot hand them a door you haven't walked through. If it moved you, you'll teach it like it's real. If you skipped it, they'll hear that too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prompt: a night you lay awake running tomorrow's worst case, and what it actually cost you the next day.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "'Be honest — what's the thing you keep checking your phone about? The thing you keep waiting to hear back on?' Then let them answer before you open the passage. Jesus meets that specific thing, not a general one."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name the thing you're both avoiding to make honesty the default posture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'anxious' — Greek *merimnaō*. It carries the picture of a mind pulled in different directions at once, divided, torn. Do this physically: hold both arms out and pretend two people are yanking you in opposite directions, one arm toward 'what will I eat' and the other toward 'what will I wear.' That's the word. Worry isn't just fear; it's a self being split. And notice Jesus' fix isn't to calm both pulls — it's to give the mind one direction: 'seek first God's Kingdom.' One thing to pull toward instead of ten. The divided self gets a single center. Then read the line slowly and stop talking: 'Consider the lilies of the field, how they grow. They don't toil, neither do they spin, yet even Solomon in all his glory was not dressed like one of these.' Let it sit.</w:t>
+        <w:t xml:space="preserve">Teach the word 'anxious' — Greek *merimnaō*. It carries the picture of a mind pulled in different directions at once, divided, torn. Do this physically: hold both arms out and pretend two people are yanking you in opposite directions, one arm toward 'what will I eat' and the other toward 'what will I wear.' That's the word. Worry isn't just fear; it's a self being split. And notice Jesus' fix isn't to calm both pulls — it's to give the mind one direction: 'seek first God's Kingdom.' One thing to pull toward instead of ten. The divided self gets a single center. Then read the line slowly and stop talking: 'Consider how the lilies of the field grow: They do not labor or spin. Yet I tell you that not even Solomon in all his glory was adorned like one of these.' Let it sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. What's one thing you found yourself worrying about this week — as specific as you're willing to get?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -515,51 +515,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Concrete version: 'The birds never worked for their food and they still eat. What is Jesus trying to get us to believe about God with that?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Jesus calls worry the mark of someone who doesn't know God has him — 'the Gentiles seek after all these things.' What does that tell you worry actually IS underneath?</w:t>
+        <w:t xml:space="preserve">3. Jesus calls worry the mark of someone who doesn't know God has him — 'the Gentiles strive after all these things.' What does that tell you worry actually IS underneath?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the pivot from feeling to theology. Aim to land the phrase 'worry is an argument with God about whether he's really your Father.' Let someone else say it if they can.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -603,51 +603,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Concrete version: 'Name one thing on tomorrow's list. If you actually believed your Father had you, would you handle it differently?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. This is the last lesson in this series on the sermon. Jesus ends it with two builders — one who did his words and one who only heard them. What's one specific thing from these weeks you actually want to start doing?</w:t>
+        <w:t xml:space="preserve">5. 'Seek first the kingdom.' What is one thing you will do differently tomorrow because your Father knows what you need, and who at this table will ask you about it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the table question and the whole point of the series landing. Make them commit to a person here — ask each one who at this table is going to check in on them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -665,51 +665,51 @@
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Isn't Jesus telling us not to plan ahead or save money at all?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">No — he's not condemning work or preparation, he's condemning the divided, fearful mind. Note the birds still gather food; what they don't do is scan the horizon in terror. The target is anxiety, not prudence.</w:t>
+        <w:t xml:space="preserve">No — he's not condemning work or preparation, he's condemning the divided, fearful mind. Note the birds still go out and find the food God provides; what they don't do is store up in barns or scan the horizon in terror. The target is anxiety, not prudence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"But Christians do go hungry and lack clothing sometimes. Is Jesus overpromising?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">He's naming the character of the Father, not guaranteeing every believer avoids hardship. Psalm 37:25 gives a lifetime's testimony that God doesn't abandon his children, and the ultimate proof is that he 'did not spare his own Son' — he's already given the greater gift.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/6-25-34/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:25-34 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:25-34 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a scale of 1 to 10, how much did worry run your week? Write your number here:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,72 +927,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fill in the blank: 'Seek first God's Kingdom' — one thing I'd do differently tomorrow morning if I really believed my Father had me:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This series' last question: one thing from these weeks on the sermon I actually want to start doing — and who at this table will check on me:</w:t>
+        <w:t xml:space="preserve">One thing I'll do differently tomorrow because my Father knows what I need — and who at this table will check on me:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you catch your mind spinning the worst case today, say out loud 'tomorrow will be anxious for itself,' and put your attention back on the one task in front of you right now.</w:t>
+        <w:t xml:space="preserve">When you catch your mind spinning the worst case today, say out loud 'tomorrow will worry about itself,' and put your attention back on the one task in front of you right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before you check a balance or spend, pause and name one specific thing God already provided this week, and let that memory shape the money decision instead of fear.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>