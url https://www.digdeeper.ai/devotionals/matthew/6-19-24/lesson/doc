--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where Your Treasure Is</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:19-24 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:19-24 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whatever you sink your money and your hours into is where your heart's going to end up living, so the real question isn't whether you'll love something but what you're loading up on.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -209,51 +209,51 @@
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coffee opening — 'what would your spending say you love?' (4 min). Read verses 19-21 and 24 aloud (2 min). One thought on treasure pulling the heart, and on Mammon as a master (5 min). Questions 4 and 5 only, honest and unhurried (14 min). Each name one thing to move this week (5 min). Transformation lives in the commitment; there's nothing to cut here — just protect the honesty over the coverage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments, Not Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 4 and week 9, when you first practiced ending not with a recap but with people saying out loud what they'll actually do. Level three raises the bar: tonight, don't accept a soft commitment. When someone says 'I want to be more generous' or 'I'll think about my spending,' gently press for the specific — 'Which expense? By when? Toward whom?' A commitment that names a dollar amount, a date, or a person is a commitment. Everything vaguer than that is a summary in disguise. Your job is to catch the vague one and ask the one follow-up question that makes it real, without shaming anyone into it.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 4 and week 9, when you first practiced ending not with a recap but with people saying out loud what they'll actually do. Level three raises the bar: tonight, don't accept a soft commitment. When someone says 'I want to be more generous' or 'I'll think about my spending,' gently press them to write down the specific — which expense, by when, toward whom — where only they and God will see it. A commitment that names a dollar amount, a date, or a person is a commitment. Everything vaguer than that is a summary in disguise. Your job is to catch the vague one and ask the one follow-up question that makes it real, without shaming anyone into it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most people believe their heart leads and their money follows — that they give to what they already love. Jesus flatly reverses it. Put your treasure somewhere and your heart migrates there and moves in. That is either terrifying or freeing depending on what you're loading up on, and it means the direction of a whole life can be steered by what a person does on payday. This isn't a lecture against owning things. Jesus names a fact everyone in that Galilean crowd already knew from hard experience: every form of stored wealth — the fine cloth, the barn of grain, the silver buried in the wall — was under constant siege from moth, corrosion, and the thief who dug through the mud brick to get it. He's not scolding the longing for security. He's telling people where security actually exists. And then he refuses the compromise everyone wants: you cannot split the throne of your heart between God and money. One of them will rule. You get to teach the passage that hands people the master-key to their own affections — the reason they love what they love, and how to change it. Few passages are this practical and this deep at the same time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
@@ -393,51 +393,51 @@
         <w:t xml:space="preserve">COFFEE: "'Honest question, no wrong answer: if a stranger looked at your last month of spending and nothing else, what would they say you love most?' Then let it sit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A single honest question does more than a setup — go straight at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'Mammon.' Jesus didn't say 'you can't serve both God and money' — he personified it. Mammon is wealth treated as a master, a living rival on the throne. Here's the physical image: hold up two fists, both raised like they're being sworn in. 'No one can serve two masters.' Now try to bow to both fists at once — you can't. Your back only turns one way. That's Jesus' point: this isn't about how much you own, it's about who you bow to, and a heart only has one direction it can face. Read the line slowly and then stop talking: 'For where your treasure is, there your heart will be also.' Let the silence hold. Don't rescue it.</w:t>
+        <w:t xml:space="preserve">Teach the word behind 'money' in verse 24. The Greek is mamōnas, Mammon, and Jesus personifies it. Mammon is wealth treated as a master, a living rival on the throne. Here's the physical image: hold up two fists, both raised like they're being sworn in. 'No one can serve two masters.' Now try to bow to both fists at once — you can't. Your back only turns one way. That's Jesus' point: this isn't about how much you own, it's about who you bow to, and a heart only has one direction it can face. Read the line slowly and then stop talking: 'For where your treasure is, there your heart will be also.' Let the silence hold. Don't rescue it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Jesus says treasure comes first and the heart follows. Where have you seen that happen — money going somewhere and affection following it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -546,51 +546,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Have you ever put your phone down and suddenly wanted to buy something you'd never thought about before? What were you looking at?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 'You can't serve both God and Mammon.' Where in your life do you feel the two masters actually pulling in different directions?</w:t>
+        <w:t xml:space="preserve">4. 'You cannot serve both God and money.' Where in your life do you feel the two masters actually pulling in different directions?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the heart of it. Go first if the room is quiet — name your own tension. Let silence do the work; the honest answers come after the awkward pause, not before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -780,112 +780,112 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Don't let the eye/lamp verses become a rabbit hole about literal eyesight or ancient optics. One sentence, one physical image, then back to the throne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one specific thing they'll move this week — a dollar amount, a date, a person, an app they'll delete. Not 'I'll be more generous.' The real, named thing.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — the specific expense they're moving, the app they're deleting, the person they're being generous toward. Don't reach for a written prayer; saying their own words back to God is what makes it land.</w:t>
+        <w:t xml:space="preserve">Commitments: Have each person write on the handout one specific thing they'll move this week — a dollar amount, a date, a person, an app they'll delete. Not 'I'll be more generous.' The real, named thing. Then go around and have each person say only 'I've decided,' or name the app they're deleting; amounts and the people they're giving to stay between them and the Father (Matthew 6:3-4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud that each person follows through on what they wrote down, and over the apps and habits people named. Don't reach for a written prayer; saying their own words back to God is what makes it land.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 or 4 honestly, stop there. One real answer about the two masters is worth more than racing to the commitment question with nobody warmed up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Midweek follow-up: Midweek, send one text to the group: 'Did you move the one thing? No pressure to reply — just a nudge before the moth gets there first.'</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/6-19-24/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:19-24 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:19-24 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a stranger saw only your last month of spending, they'd say you love: ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>