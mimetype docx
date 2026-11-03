--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Audience of One</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:14-18 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:14-18 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You've been forgiven a debt you could never pay back, so the mercy you keep for yourself and the fasting you keep just between you and God are both aimed at the same Father who's watching when nobody else is.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -243,51 +243,51 @@
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most rooms already know they're supposed to forgive. That's exactly the danger. Ask a group of church people what forgiveness means and every hand goes up with a correct answer, and nothing moves. They know the word so well it costs them nothing, and a truth that costs nothing changes nothing. This passage refuses to let that happen. Jesus doesn't offer a definition; he ties a knot: the mercy you refuse to hand out is the mercy you haven't understood you were handed. That's not a rule to earn pardon. It's a mirror. A rescued drowning man who won't throw the rope hasn't grasped what the rope did for him. And then Jesus does something startling — he sets forgiveness right beside fasting, two acts done where no one applauds, both aimed at a Father who sees in secret. The reward is his, not the room's. You get to lead people past the comfortable vocabulary into the one relationship they've been managing with a grudge, and to hand them the freedom of an audience of one. There are not many hours where you get to loosen a fist that a person has been carrying for years. This is one of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself. Sit down this week, name to God the one person you have not forgiven — the one whose face came up the moment you read verse 15. Say out loud that you release the debt. Then draft the ordinary, warm text you'd send them, even if you never hit send. Feel how much your hand resists. That resistance is what your room will feel, and you cannot coach them through a flinch you skipped. Do the same with the hidden act: skip one meal or one evening of scrolling before you teach, tell no one, and pray in the gap. Walk in having already paid the cost you're about to ask of them.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself. Sit down this week, name to God the one person you have not forgiven — the one whose face came up the moment you read verse 15. Say out loud that you release the debt. Then draft the ordinary, warm text you'd send them, even if you never hit send. Feel how much your hand resists. That resistance is what your room will feel, and you cannot coach them through a flinch you skipped. Do the same with the hidden act: skip one meal before you teach, tell no one, and pray in the gap. Walk in having already paid the cost you're about to ask of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROMPT: a time you finally released a debt against someone who never said sorry, and what changed in you (not them).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -793,51 +793,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After you say the keepable line, actually stop talking. Count to seven in your head. The silence does the work; your extra words undo it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one sentence: the name of the person they're going to release, or the one hidden act they'll try this week. Out loud, not just in their head — saying it makes it a decision.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one sentence: the name of the person they're going to release. Out loud, not just in their head — saying it makes it a decision. If someone is planning a hidden fast, they keep it to themselves: Jesus says that one stays between them and the Father.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Close by praying out loud over the actual names and grudges people just spoke — the specific person someone said they'd text, the debt someone said they'd release. Don't reach for a written prayer; saying their own words back to God is the whole point of a passage about the Father who sees in secret.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you run out of time: If the room only gets to question 4 and someone finally names a real cost, stay there. Do not push to question 5 for the sake of finishing. A named grudge is more than a completed worksheet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/6-14-18/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:14-18 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:14-18 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One person I have not forgiven (just initials, or a symbol only you understand):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -927,98 +927,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The spiritual thing I catch myself doing for an audience:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One hidden act — a skipped meal, an evening off my phone — I'll do this week and tell no one:</w:t>
+        <w:t xml:space="preserve">One meal I'll skip this week to pray, telling no one:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before you sleep tonight, name that friend to God and tell him you release the debt. Tomorrow morning send one ordinary, warm text that treats them as someone you still want in your life — you don't have to feel it fully first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Skip one meal or one evening of scrolling this week and tell no one. Use the gap to pray; let the hunger or the quiet be a small alarm clock pointing you toward God.</w:t>
+        <w:t xml:space="preserve">Skip one meal this week and tell no one (check with your doctor first if you have a health condition, are pregnant, or take medication). Use the gap to pray; let the hunger be a small alarm clock pointing you toward God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Take twenty minutes today that produce nothing anyone will praise — no post, no update. Sit with God in the unimpressive quiet. Your Father who sees in secret counts it.</w:t>
+        <w:t xml:space="preserve">Take twenty minutes today that produce nothing anyone will praise — no post, no update. Sit with God in the unimpressive quiet. Your Father, who sees what is done in secret, counts it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">The audience of one is the only audience worth having.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 