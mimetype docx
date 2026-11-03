--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Audience You Can't See</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:1-4 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:1-4 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You're already seen and already loved by God, so you can stop giving to be noticed and just quietly help people.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,72 +406,72 @@
         <w:t xml:space="preserve">COFFEE: "When's the last time you did something good and really hoped somebody would notice? I'll go first."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One honest question invites a friend to lower the guard first, which earns the right to go deeper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'reward' — the Greek 'apecho' behind 'they have received their reward.' It's a bookkeeping word, the exact phrase stamped on a receipt in the ancient world: paid in full, nothing owed. Do this with your hands: hold out an imaginary receipt, look at it, and say, 'Paid. Stamped. Closed. There's nothing left for the Father to add.' When you give to be seen, the crowd's glance is your full payment — you got what you paid for, and the account is settled. But Jesus flips it: the gift no one sees stays open in the Father's hands. Then land here and let it sit: 'Your Father who sees in secret will reward you openly.' [Say nothing. Count to seven. Let the silence do the work.]</w:t>
+        <w:t xml:space="preserve">Teach the word 'reward' — the Greek 'apecho' behind 'they already have their full reward.' It's a bookkeeping word, the exact phrase stamped on a receipt in the ancient world: paid in full, nothing owed. Do this with your hands: hold out an imaginary receipt, look at it, and say, 'Paid. Stamped. Closed. There's nothing left for the Father to add.' When you give to be seen, the crowd's glance is your full payment — you got what you paid for, and the account is settled. But Jesus flips it: the gift no one sees stays open in the Father's hands. Then land here and let it sit: 'Your Father, who sees what is done in secret, will reward you.' [Say nothing. Count to seven. Let the silence do the work.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Jesus assumes His hearers give — 'when you do merciful deeds,' not 'if.' What does it change to hear that giving isn't the question here, only the motive?</w:t>
+        <w:t xml:space="preserve">1. Jesus assumes His hearers give — 'when you give to the needy,' not 'if.' What does it change to hear that giving isn't the question here, only the motive?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Let people relax first. Some walk in braced to be scolded for not giving enough. Clear that away so the real conversation can start.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -559,51 +559,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: If the only thing you ever got for your kindness was a few people saying 'nice,' would that be enough for a whole lifetime?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 'Your Father who sees in secret.' What does it do to you — really — to believe that God has been watching the quiet things no one else noticed?</w:t>
+        <w:t xml:space="preserve">4. 'Your Father, who sees what is done in secret.' What does it do to you — really — to believe that God has been watching the quiet things no one else noticed?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the hinge. For some it's terrifying, for others it's the most comforting sentence in the passage. Ask which one it is for them and let both be true in the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -720,51 +720,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"So is Jesus saying we should never give publicly, like never put your name on anything?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The knife cuts at motive, not method. He's not banning every visible gift; He's exposing the giving that's aimed at the crowd's eyes. The test is whether you'd still do it if no one ever knew.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'reward you openly' mean — is God going to make me rich?"</w:t>
+        <w:t xml:space="preserve">"What does 'will reward you' mean — is God going to make me rich?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The word for 'reward' is bookkeeping language, paid in full. The point is that the unseen gift stays open in the Father's hands and He never forgets it; Scripture promises the hidden faithful thing will one day be made known, not that giving is a payout scheme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/6-1-4/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 6:1-4 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 6:1-4 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I most want people to notice when I ___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>