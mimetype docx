--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Great Is Your Reward: The Rest of the Beatitudes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:7-12 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:7-12 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">When people turn on you for following Jesus, that's not proof God walked out on you. It puts you in the same room as every prophet who ever told the truth, and it means you belong to the King so completely that his enemies treat you like they treated him.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -226,68 +226,68 @@
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: after you ask a real question, stop talking. Count to ten in your head before you rescue the room. Most teachers panic at four seconds and answer their own question, which trains the group to wait you out. This week, pick your two best questions ahead of time and commit to full silence after each — no rephrasing, no 'anyone?', no filling the gap. Let it get slightly uncomfortable. The discomfort is people actually thinking. If you break early even once tonight, notice it and name it to yourself. This is level one: just learn to keep your mouth shut long enough for someone else to speak first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">These are the verses people skip. We love 'blessed are the merciful' and 'blessed are the peacemakers,' and then the passage turns a corner most of us would rather not follow: blessed are you when they lie about you, drive you out, and hate you for my name. That's a hard word to teach, and it's a harder word to live. But here's what makes it urgent for your room. Every person sitting in front of you has, at some point, wondered whether the cost of following Jesus meant something had gone wrong. A cold shoulder at work. A family that thinks the faith is embarrassing. A quiet exclusion they can't quite name. Matthew wrote these words for people being thrown out of the synagogue — losing worship, community, identity, all at once. Jesus doesn't tell them to grit their teeth and survive. He tells them to be glad, because the reproach itself proves whose they are. When you teach this, you get to hand real people the thing that reframes their loneliness as fellowship with the crucified and risen Lord. That's not a consolation prize. It's the King himself. Not many passages let you do that.</w:t>
+        <w:t xml:space="preserve">These are the verses people skip. We love 'blessed are the merciful' and 'blessed are the peacemakers,' and then the passage turns a corner most of us would rather not follow: blessed are you when they insult you, persecute you, and falsely say all kinds of evil against you because of Me. That's a hard word to teach, and it's a harder word to live. But here's what makes it urgent for your room. Every person sitting in front of you has, at some point, wondered whether the cost of following Jesus meant something had gone wrong. A cold shoulder at work. A family that thinks the faith is embarrassing. A quiet exclusion they can't quite name. Matthew wrote these words for people being thrown out of the synagogue — losing worship, community, identity, all at once. Jesus doesn't tell them to grit their teeth and survive. He tells them to be glad, because the reproach itself proves whose they are. When you teach this, you get to hand real people the thing that reframes their loneliness as fellowship with the crucified and risen Lord. That's not a consolation prize. It's the King himself. Not many passages let you do that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does this, you do it. Sit down this week and finish one sentence honestly: 'Following Jesus has cost me ________.' Not a heroic story — a real one. Maybe it's the friendship that cooled when you stopped going along with the crowd. Maybe it's a relative who calls your faith a phase. Sit in that sting long enough to feel it, then hold it up against Jesus' words: 'Rejoice, and be exceedingly glad.' Ask yourself whether you actually believe the reproach put you in the prophets' company, or whether part of you still reads it as God's absence. Whatever you find, that's what you'll teach from — not a polished lesson about persecution but a person who has felt the edge of it and found Christ on the other side.</w:t>
+        <w:t xml:space="preserve">Before the room does this, you do it. Sit down this week and finish one sentence honestly: 'Following Jesus has cost me ________.' Not a heroic story — a real one. Maybe it's the friendship that cooled when you stopped going along with the crowd. Maybe it's a relative who calls your faith a phase. Sit in that sting long enough to feel it, then hold it up against Jesus' words: 'Rejoice and be glad.' Ask yourself whether you actually believe the reproach put you in the prophets' company, or whether part of you still reads it as God's absence. Whatever you find, that's what you'll teach from — not a polished lesson about persecution but a person who has felt the edge of it and found Christ on the other side.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prompt: a time following Jesus cost you a relationship, a promotion, or standing with people you cared about.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -326,51 +326,51 @@
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guardrail: keep it one moment, not a raw dump — you're opening a door for them, not processing your own wound in front of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Show of hands, no explanation needed: has following Jesus ever cost you something real — a friendship, a job, standing with your own family? Keep your hand up a second. Now hear what Jesus says about exactly that: 'Rejoice, and be exceedingly glad.' We're going to figure out how he could possibly mean it."</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Show of hands, no explanation needed: has following Jesus ever cost you something real — a friendship, a job, standing with your own family? Keep your hand up a second. Now hear what Jesus says about exactly that: 'Rejoice and be glad.' We're going to figure out how he could possibly mean it."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Start with a shared tension before resolving it, so the payoff lands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">SMALL GROUP: "Think of a time someone rolled their eyes at your faith, or you got quietly left out because of it. Nothing dramatic — just the little sting of being the odd one out. Hold that in mind. Jesus opens the last of the Beatitudes talking to people who knew that sting far worse than we do."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -393,51 +393,51 @@
         <w:t xml:space="preserve">COFFEE: "Can I ask you something? Has believing this stuff ever actually cost you anything? Because I've been sitting with this passage where Jesus says getting hated for his name is a blessing, and I honestly don't know if I believe him yet. Let's read it and talk."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One honest question from you gives them permission to be honest back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is 'blessed' — in Greek, makarios. We hear it as 'happy,' a mood, a good day. But makarios isn't a feeling that comes and goes with your circumstances. It's a settled state of being genuinely well off, deeply and permanently fortunate, regardless of what's happening to you. Here's the physical image: picture a house built on rock in a storm. The wind is howling, the rain is coming sideways, and the house is fine. That's makarios. Jesus isn't saying the merciful and the persecuted feel happy. He's saying they are — right now, in the storm — profoundly well off, because their standing rests on something the weather can't reach. When he says 'blessed are you when people persecute you,' he means: while they're doing it, you are already better off than they are. Sit with the line the whole passage builds toward: 'Rejoice, and be exceedingly glad, for great is your reward in heaven.' [Let the silence sit. Don't explain it. Let them feel how strange and how solid it is.]</w:t>
+        <w:t xml:space="preserve">The word to teach is 'blessed' — in Greek, makarios. We hear it as 'happy,' a mood, a good day. But makarios isn't a feeling that comes and goes with your circumstances. It's a settled state of being genuinely well off, deeply and permanently fortunate, regardless of what's happening to you. Here's the physical image: picture a house built on rock in a storm. The wind is howling, the rain is coming sideways, and the house is fine. That's makarios. Jesus isn't saying the merciful and the persecuted feel happy. He's saying they are — right now, in the storm — profoundly well off, because their standing rests on something the weather can't reach. When he says 'Blessed are you when people insult you, persecute you,' he means: while they're doing it, you are already better off than they are. Sit with the line the whole passage builds toward: 'Rejoice and be glad, because great is your reward in heaven.' [Let the silence sit. Don't explain it. Let them feel how strange and how solid it is.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Which of these — merciful, pure in heart, peacemaker, persecuted for righteousness — is the hardest one for you to picture yourself in, and why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -458,139 +458,139 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Simpler: which one of those four words describes someone you admire — and would people use that word about you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Jesus tells persecuted people to 'rejoice and be exceedingly glad.' Be honest — does that command feel comforting or impossible to you?</w:t>
+        <w:t xml:space="preserve">2. Jesus tells persecuted people to 'rejoice and be glad.' Be honest — does that command feel comforting or impossible to you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Both answers are welcome. If someone says impossible, don't rush to fix it — that honesty is where the passage does its work. Let it stand a moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Yes-or-no way in: if a friend got fired for their faith and you told them to 'be glad,' would that help them or make it worse?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The blessings shift halfway through — the merciful are blessed for what they are, but the persecuted are blessed 'for my sake.' What changes when the reason for the blessing becomes a Person instead of a trait?</w:t>
+        <w:t xml:space="preserve">3. The blessings shift halfway through — the merciful are blessed for what they are, but the persecuted are blessed 'because of Me.' What changes when the reason for the blessing becomes a Person instead of a trait?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the theological hinge. Guide gently toward it: the reward stops being what you earn and becomes who you belong to. Don't lecture it — pull it out of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: More concrete: what's the difference between being praised for being a nice person and being hated because you're on Jesus' side?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Jesus says being reproached puts you 'in the company of the prophets.' Where have you felt the cost of following Jesus — and did it feel like honor or like abandonment?</w:t>
+        <w:t xml:space="preserve">4. Jesus says being reproached puts you in the company of the prophets. Where have you felt the cost of following Jesus — and did it feel like honor or like abandonment?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: This is the vulnerable one. Go first if the room is quiet — use your own prepared answer. After you share, hold full silence. Do not rescue it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -837,55 +837,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-7-12/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:7-12 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:7-12 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finish the sentence honestly: 'Following Jesus has cost me ________.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -901,51 +901,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Write the name of one person NOT in this room who would hear this passage completely differently:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Rejoice and be exceedingly glad' — does that feel comforting or impossible to you right now? Why:</w:t>
+        <w:t xml:space="preserve">'Rejoice and be glad' — does that feel comforting or impossible to you right now? Why:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name one place this week where following Jesus will cost you a small choice:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>