--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Love Your Enemies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:43-48 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:43-48 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">God rains on people who hate him and lights up the morning for people who spit at him, and he's asking you to be that kind of family — the kind that loves people who've done nothing to earn it, because that's exactly how he loved you back when you were the enemy.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -393,51 +393,51 @@
         <w:t xml:space="preserve">COFFEE: "'Who's one person you find it genuinely hard to be generous toward right now? Don't answer yet. Just hold the name while we read this.'"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go straight to the personal because the table's small enough to be honest fast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'perfect' — teleios. It sounds like flawless, and it wrecks people, because they hear Jesus demanding a spotless moral record and they give up before they start. But teleios means whole, complete, brought all the way to its intended end. Here's the image: think of a circle drawn most of the way around, with a gap left open on one side. That gap is the enemy you left out. Teleios is the pen finishing the circle so no one stands outside it. God's love has no gap — his sun rises on the evil and the good, both. So when Jesus says 'be perfect as your Father is perfect,' he's not saying be sinless. He's saying leave no one out, the way your Father leaves no one out. And the keepable line, the one to say slow and then stop talking: 'He makes his sun to rise on the evil and the good.' [Let the silence hold.]</w:t>
+        <w:t xml:space="preserve">Teach the word 'perfect' — teleios. It sounds like flawless, and it wrecks people, because they hear Jesus demanding a spotless moral record and they give up before they start. But teleios means whole, complete, brought all the way to its intended end. Here's the image: think of a circle drawn most of the way around, with a gap left open on one side. That gap is the enemy you left out. Teleios is the pen finishing the circle so no one stands outside it. God's love has no gap — his sun rises on the evil and the good, both. So when Jesus says 'be perfect as your Father is perfect,' he's not saying be sinless. He's saying leave no one out, the way your Father leaves no one out. And the keepable line, the one to say slow and then stop talking: 'He causes His sun to rise on the evil and the good.' [Let the silence hold.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Jesus quotes 'hate your enemy' as something they'd heard — but it's not in the Law. Why do you think people added that half?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -715,51 +715,51 @@
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No. The word is teleios, which means whole or complete, brought all the way to its intended end. It's not a spotless scorecard — it's a love that leaves no one out, the way the Father's love leaves no one out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Did anyone in the Bible actually pull this off?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Stephen did. As they stoned him, he prayed, 'Lord, don't hold this sin against them' — a child praying for his persecutors, dying the way Jesus died in Luke 23.</w:t>
+        <w:t xml:space="preserve">Stephen did. As they stoned him, he prayed, 'Lord, do not hold this sin against them' — a child praying for his persecutors, dying the way Jesus died in Luke 23.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Someone in your room may have seminary Greek or thirty years of reading you haven't done. Don't compete. Before class, give them a job: 'When we get to teleios, I'm going to lean on you — can you be ready?' Their knowledge now serves the room instead of testing you.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -837,55 +837,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-43-48/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:43-48 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:43-48 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sun doesn't check your record before it warms your face. Write one good thing in your life this week that you didn't earn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>