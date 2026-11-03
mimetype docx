--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let Your Yes Be Yes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:33-37 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:33-37 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">If you're a person who tells the truth all the time, you never need to swear you're telling the truth right now. Jesus wants your plain word to be so reliable that 'I promise' becomes pointless.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "When someone asks if you'll do something and you can't, do you say a clean no, or do you say 'we'll see'? I think Jesus has an opinion about that, and it surprised me."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One concrete, low-stakes scenario opens the door faster than a big theme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Greek word to teach here is 'nai' — the plain 'Yes.' It's not a fancy religious word. It's the ordinary sound of agreement, the word a merchant said across a table, the word a child says to a parent. Jesus takes the smallest, most everyday syllable in the language and says: let that be your whole guarantee. Here's the physical image. Ask the room to imagine signing a contract — the pen, the witnesses, the notary stamp. That whole apparatus exists because a bare 'yes' isn't trusted. Now imagine handing someone a blank sheet with a single word on it — 'yes' — and them treating it as binding as the contract. That's the person Jesus is describing. Paul says of Jesus that in him, however many the promises of God, the answer is 'Yes' — the same word. Your yes is meant to sound like his. But let your 'Yes' be 'Yes' and your 'No' be 'No.' [Let that sit. Say nothing. Count ten.]</w:t>
+        <w:t xml:space="preserve">The Greek word to teach here is 'nai' — the plain 'Yes.' It's not a fancy religious word. It's the ordinary sound of agreement, the word a merchant said across a table, the word a child says to a parent. Jesus takes the smallest, most everyday syllable in the language and says: let that be your whole guarantee. Here's the physical image. Ask the room to imagine signing a contract — the pen, the witnesses, the notary stamp. That whole apparatus exists because a bare 'yes' isn't trusted. Now imagine handing someone a blank sheet with a single word on it — 'yes' — and them treating it as binding as the contract. That's the person Jesus is describing. Paul says of Jesus that in him, however many the promises of God, the answer is 'Yes' — the same word. Your yes is meant to sound like his. Simply let your 'Yes' be 'Yes,' and your 'No,' 'No.' [Let that sit. Say nothing. Count ten.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. What's a word or phrase you personally add on when you really want to be believed?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -728,51 +728,51 @@
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No — he's restoring it. The law required that vows to the Lord be kept and forbade swearing falsely by his name. The Pharisees cheapened that standard with loopholes, and Jesus deepens it by binding truth to every word, not just the sworn ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Did anyone else in the New Testament repeat this teaching?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Yes — James, Jesus' own brother, echoes it almost word for word: let your yes be yes and your no be no, so you don't fall into hypocrisy. The early church clearly heard this as a call to plain, dependable honesty in everyday speech.</w:t>
+        <w:t xml:space="preserve">Yes — James, Jesus' own brother, echoes it almost word for word: let your yes be yes and your no be no, so that you will not fall under judgment. The early church clearly heard this as a call to plain, dependable honesty in everyday speech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When someone shares their hedge word, resist commenting on each one. Nodding and moving to the next person keeps it safe and fast; analysis makes people clam up.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-33-37/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:33-37 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:33-37 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The word I add on when I really want to be believed is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -987,51 +987,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When you can't commit, say no cleanly. Skip the 'we'll see' that leaves someone waiting; a clear no today is kinder than a maybe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Let your 'Yes' be 'Yes' and your 'No' be 'No.' — Matthew 5:37</w:t>
+        <w:t xml:space="preserve">Simply let your 'Yes' be 'Yes,' and your 'No,' 'No.' — Matthew 5:37</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>