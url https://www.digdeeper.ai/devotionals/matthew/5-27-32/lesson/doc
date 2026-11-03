--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Heart Behind the Act</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:27-32 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:27-32 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jesus isn't raising the bar so you'll try harder; he's showing you the standard is so high that nobody clears it, which is exactly why you stop trusting your clean record and start trusting him.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -127,116 +127,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the moment lives: In the moment someone admits the standard reaches something they can't fix by behavior management. Transformation isn't better willpower here; it's the relief of running to Christ instead of to a clean surface.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Sit with 'committed adultery already in his heart' until it convicts YOU, not the imagined worst offender in the room. Come having already lost the argument that you're fine.</w:t>
+        <w:t xml:space="preserve">Your prep: Sit with 'already committed adultery with her in his heart' until it convicts YOU, not the imagined worst offender in the room. Come having already lost the argument that you're fine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, hands raised (4 min). Read the passage aloud (3 min). Teach Gehenna with the physical image and land on the keepable line + silence (8 min). Questions 1, 2, 4 (18 min). Gospel pivot: he kept it perfectly, offers it to you (6 min). Out-loud commitment + prayer over the specific things named (6 min). Transformation lives in question 4 when hands come down and nobody's clean. If short, cut the divorce discussion (Q3) entirely.</w:t>
+        <w:t xml:space="preserve">Classroom opening, hands raised (4 min). Read the passage aloud (3 min). Teach Gehenna with the physical image and land on the keepable line + silence (8 min). Questions 1, 2, 4 (18 min). Gospel pivot: he kept it perfectly, offers it to you (6 min). Out-loud commitment + prayer over the specific things named (6 min). Transformation lives in question 4 when hands come down and nobody's clean. If short, shorten the divorce discussion (Q3) to one question, but keep it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Small-group opening naming the resistance (5 min). Read passage (3 min). Teach Gehenna + line + silence (8 min). All five questions, spending real time on Q3's two-texts tension (28 min). Go First, Go Real — you name your doorway before asking them (5 min). Commitments out loud + spontaneous prayer over their exact words (11 min). Transformation lives in the honesty of the commitment round. If short, trim Q1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — the phone-at-dinner question (3 min). Read the first half, verses 27-30 (2 min). One question deeply: 'who's left standing on a clean record?' (10 min). You go first and go real with your own doorway (4 min). Each person names one obstacle for the week (6 min). Short prayer over what they named (3 min). Transformation lives in going first honestly. If short, skip verses 31-32 and stay on the heart.</w:t>
+        <w:t xml:space="preserve">Coffee opening — the phone-at-dinner question (3 min). Read verses 27-32 (2 min). One question deeply: 'who's left standing on a clean record?' (10 min). You go first and go real with your own doorway (4 min). Each person names one obstacle for the week (6 min). Short prayer over what they named (3 min). Transformation lives in going first honestly. If short, give verses 31-32 two minutes and one sentence: Jesus is protecting wives from being discarded. Don't skip them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 1, when you went first and went real before asking anyone else to? Level 2 raises the cost. This passage is about the private hidden life — lust, wandering eyes, the slow corrosion of a marriage. That means the easy move is to keep your example generic and safe ('we all struggle with temptation'). Don't. Go first with something that actually costs you a little to say out loud in front of these people. Not a confession that damages others or crosses a line — but real enough that the room feels you're standing in the same water they're standing in, not lecturing from the shore. The rule: if your example makes you look wise, it's too polished. Pick one that makes you look human.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "When's the last time you looked at your phone before you looked at the person across from you at dinner? Hold that. Jesus has something to say about where the eyes go."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A single concrete question that touches everyone's actual daily life pulls the passage close before you ever open it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the Greek word Gehenna. Jesus doesn't say 'hell' as an abstraction — he names a place his hearers could picture, the Valley of Hinnom outside Jerusalem, a smoldering, reeking garbage dump where fires never really went out. When he says it's better to lose an eye than for your whole body to be thrown into Gehenna, he's pointing at the town trash heap and saying: that's what's at stake with the wanting you keep excusing. Here's the physical image — hold up your hand, look at it, and slowly mime cutting it off and throwing it away, then say the number the passage gives: it is more profitable to lose one part than to lose the whole. Let them feel that math. This is not exaggeration for effect; it's Jesus measuring how deep the disease runs and how far he means for us to go against it. Then land on the line and let it sit: 'committed adultery with her already in his heart.' [Silence. Count to seven before you say another word.]</w:t>
+        <w:t xml:space="preserve">Teach the Greek word Gehenna. Jesus doesn't say 'hell' as an abstraction — he names a place his hearers could picture, the Valley of Hinnom outside Jerusalem, where kings had once burned children in sacrifice, a valley the prophets cursed as the Valley of Slaughter (Jeremiah 7:31-32). When he says it's better to lose an eye than for your whole body to be thrown into Gehenna, he's pointing at that cursed valley and saying: that's what's at stake with the wanting you keep excusing. Here's the physical image — hold up your hand, look at it, and slowly mime cutting it off and throwing it away, then say the number the passage gives: it is more profitable to lose one part than to lose the whole. Let them feel that math. This is not exaggeration for effect; it's Jesus measuring how deep the disease runs and how far he means for us to go against it. Then land on the line and let it sit: 'already committed adultery with her in his heart.' [Silence. Count to seven before you say another word.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Jesus says the lustful look is already adultery in the heart. Why does he reach behind the act and go after the wanting itself?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -776,51 +776,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Watch for the person who goes silent and stiff — this passage lands on real wounds, real affairs, real divorces. Don't single anyone out, and make sure your tone carries the mercy hiding in the severity, not just the severity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't over-explain Gehenna into a lecture on hell. Name the trash heap, let the image do its work, and move. The picture is stronger than the doctrine here.</w:t>
+        <w:t xml:space="preserve">Don't over-explain Gehenna into a lecture on hell. Name the valley, let the image do its work, and move. The picture is stronger than the doctrine here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments: Before we pray, say out loud one specific doorway you're going to put an obstacle in front of this week — the phone, the app, the pattern. Name the thing and name the obstacle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-27-32/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:27-32 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:27-32 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before tonight, did you think this passage was mostly about you, or about someone worse than you? Write which — honestly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>