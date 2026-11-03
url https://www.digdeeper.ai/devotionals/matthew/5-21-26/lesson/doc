--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Root Beneath the Deed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:21-26 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:21-26 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You can go your whole life never hurting anybody and still be carrying around the exact thing that kills people, because Jesus says the contempt in your heart already counts.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -243,51 +243,51 @@
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most people in your room have quietly filed themselves as 'basically decent.' They've never killed anyone, never even hit anyone, so the sixth commandment feels like a box already checked. This passage is where Jesus reaches into that comfortable file and empties it. He traces murder backward past the act, past the shove, all the way to the flash of contempt that says another human being is empty and worthless. And here's what makes it matter for your specific people: they are all currently carrying a name. A sibling they don't speak to. A spouse they've gone cold on. A coworker they've written off in their head. Jesus says that thing you're carrying is not neutral, and it's not private — it's poisoning your worship and it's on the same road murder travels. But then comes the turn nobody expects: leave your gift at the altar and go fix it first. God would rather have you reconciled than religious. You get to hand people a Jesus who cares more about the brother they wounded than the offering they'd bring him. That is a rare and heavy privilege — to stand in front of people and watch the light come on that the person they've been avoiding actually matters to God right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself. Sit down this week and finish the sentence Jesus starts: 'Someone has something against me, and it's ______.' Name the actual person. Feel how fast your mind reaches for the excuse, the 'but they started it,' the 'it's not really that big a deal.' That reflex is the whole passage in miniature. Then do the hard thing — send the text or make the call before you teach, not after. You want to walk into that room already having left your gift at the altar. When you tell people to 'agree with your adversary quickly,' you'll be saying it as someone who did it this week, and they'll hear the difference in your voice even if you never mention it.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself. Sit down this week and finish the sentence Jesus starts: 'Someone has something against me, and it's ______.' Name the actual person. Feel how fast your mind reaches for the excuse, the 'but they started it,' the 'it's not really that big a deal.' That reflex is the whole passage in miniature. Then do the hard thing — send the text or make the call before you teach, not after. You want to walk into that room already having left your gift at the altar. When you tell people to 'reconcile quickly with your adversary,' you'll be saying it as someone who did it this week, and they'll hear the difference in your voice even if you never mention it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A time you said something contemptuous — a real 'you fool' under your breath — and only later saw the person as someone God made.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,72 +406,72 @@
         <w:t xml:space="preserve">COFFEE: "Can I ask you something honest? Is there anybody right now you've kind of written off — where if their name came up you'd just tense up? Hold onto that. There's a passage where Jesus says that feeling is a bigger deal than we treat it, and I want to read it with you."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One direct, personal question that invites honesty over performance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is Raca. It's Aramaic — not Greek like most of Matthew — which is a tell that Jesus is quoting the actual sneer people flung at each other on the street. It means roughly 'empty-head,' 'you nothing.' Here's the physical image: it's the word you say through your teeth while you do a small dismissive wave of the hand, the gesture that means 'you're not even worth my time.' Do that gesture in front of the room. That flick of the wrist — Jesus drags it into the same courtroom as murder. Not because a wave of the hand kills a body, but because it's already decided the person doesn't count as a person. That's the seed. Murder is just that seed grown up. Sit with the line Jesus lands it on: 'First be reconciled to your brother, and then come and offer your gift.' [Let that sit in silence. Do not fill it.]</w:t>
+        <w:t xml:space="preserve">The word to teach is Raca. It's Aramaic — not Greek like most of Matthew — which is a tell that Jesus is quoting the actual sneer people flung at each other on the street. It means roughly 'empty-head,' 'you nothing.' Here's the physical image: it's the word you say through your teeth while you do a small dismissive wave of the hand, the gesture that means 'you're not even worth my time.' Do that gesture in front of the room. That flick of the wrist — Jesus drags it into the same courtroom as murder. Not because a wave of the hand kills a body, but because it's already decided the person doesn't count as a person. That's the seed. Murder is just that seed grown up. Sit with the line Jesus lands it on: 'First go and be reconciled to your brother; then come and offer your gift.' [Let that sit in silence. Do not fill it.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Jesus says being angry with your brother puts you 'in danger of the judgment,' the same phrase he used for murder. What's your gut reaction to him putting those two things in the same sentence?</w:t>
+        <w:t xml:space="preserve">1. Jesus says being angry with your brother puts you 'subject to judgment,' the same phrase he used for murder. What's your gut reaction to him putting those two things in the same sentence?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Let people push back — 'that seems extreme' is an honest and useful answer. Don't defend Jesus too fast; let the tension sit so the passage can do its own work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -559,51 +559,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Have you ever sung on a Sunday while you were cold-shouldering someone at home? What did that feel like?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 'Agree with your adversary quickly.' Why 'quickly'? What actually happens to a broken relationship when we let it sit?</w:t>
+        <w:t xml:space="preserve">4. 'Reconcile quickly with your adversary.' Why 'quickly'? What actually happens to a broken relationship when we let it sit?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: Draw out the concrete: grudges harden, stories calcify, the wall gets taller. Ephesians 4:26 — don't let the sun go down on it. Aim for people naming their own delay.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -686,51 +686,51 @@
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That's the escape hatch everyone reaches for. The point isn't licensing anger you can justify — it's that the contempt behind our words puts us in danger of judgment just like the act does. Even Jesus got angry; the sin is when anger writes a person off as worthless.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"What is Gehenna? Is that the same as hell?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Gehenna is the Valley of Hinnom outside Jerusalem — a burning garbage dump that became a byword for judgment. Jesus uses that vivid, smoking image his hearers all knew to talk about the seriousness of where contempt leads.</w:t>
+        <w:t xml:space="preserve">Gehenna is the Valley of Hinnom outside Jerusalem, where children were once burned in sacrifice, and it became a byword for judgment. Jesus uses that vivid, smoking image his hearers all knew to talk about the seriousness of where contempt leads.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Why does Jesus keep saying 'But I tell you'? Is he changing the Law of Moses?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">He's not amending Moses — he's revealing what Moses always meant, driving the command down to its root. And notice: no rabbi talked that way. Rabbis quoted earlier rabbis; Jesus speaks as the authority himself, which is a claim only God can make.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-21-26/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:21-26 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:21-26 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last person who drove you to mutter something ugly this week — you don't have to name them, just write one word for how you saw them in that moment:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -914,98 +914,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Have you ever brought worship to God while a relationship sat broken at home? Write what that felt like:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Agree with your adversary quickly.' What are you afraid will happen if you go first? Be honest:</w:t>
+        <w:t xml:space="preserve">'Reconcile quickly with your adversary.' What are you afraid will happen if you go first? Be honest:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One action, with a name attached, that you'll actually do this week:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In your next argument today, catch the contemptuous sentence forming in your mouth — the muttered 'you fool,' the tone that says a person is worthless — and swallow it. Say something instead that treats them as a person God made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If your spouse or someone close has 'anything against you,' deal with it before you sleep tonight. Name the specific thing you said or did, and say plainly, 'I was wrong, and I'm sorry' — no excuses attached.</w:t>
+        <w:t xml:space="preserve">If your spouse or someone close has 'something against you,' deal with it before you sleep tonight. Name the specific thing you said or did, and say plainly, 'I was wrong, and I'm sorry' — no excuses attached.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send the text or make the call you've been avoiding today, while the day is still yours, before the resentment sets like concrete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>