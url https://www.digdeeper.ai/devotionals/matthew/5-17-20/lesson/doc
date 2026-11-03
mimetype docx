--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Door You Can't Climb To</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:17-20 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:17-20 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jesus sets the bar impossibly high, higher than the most careful rule-keeper you know, and then he hands you the very righteousness he's demanding because he kept every bit of the law you never could.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -114,64 +114,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you're short on time, cut: Cut the extended background on scribes-versus-Pharisees distinctions if time is tight. You only need one line: these were the holiness professionals, and Jesus said they fell short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the gap between verse 20 (impossible standard) and where Christ meets it. Don't rescue people from the weight of 'no way you will enter' too fast; let them sit in the impossibility before the gospel lands.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the gap between verse 20 (impossible standard) and where Christ meets it. Don't rescue people from the weight of 'you will never enter' too fast; let them sit in the impossibility before the gospel lands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Be able to say Romans 10:4 from memory and connect it to 5:20 in one breath. Know the difference between 'fulfill' and 'destroy' cold, because someone will ask if the Old Testament still applies.</w:t>
+        <w:t xml:space="preserve">Your prep: Be able to say Romans 10:4 from memory and connect it to 5:20 in one breath. Know the difference between 'fulfill' and 'abolish' cold, because someone will ask if the Old Testament still applies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
@@ -393,51 +393,51 @@
         <w:t xml:space="preserve">COFFEE: "Can I run a strange verse past you? Jesus says unless you're more righteous than the strictest religious people around, you can't get into the Kingdom. Sounds impossible, right? I think that's the point. Let me show you."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lead with the tension as a real question, so it feels like a conversation and not a lecture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'fulfill' — in the Greek, plēroō. It doesn't mean to keep or to obey. It means to fill something completely full, to bring it all the way to what it was reaching for. Here's the physical picture: hold up an empty cup. The law is that cup — it can hold the shape of righteousness, it can name what should go in, but it can't fill itself. Now mime pouring it full to the brim. That's what Jesus does. He doesn't smash the cup and he doesn't leave it empty. He fills it, every drop, from the inside. Every commandment was leaning toward him like an empty vessel waiting. So when he says he came not to destroy but to fulfill, he's saying: I am what all of this was pointing at. 'I didn't come to destroy, but to fulfill.' (Let that sit. Don't rush to fill the silence.)</w:t>
+        <w:t xml:space="preserve">Teach the word 'fulfill' — in the Greek, plēroō. It doesn't mean to keep or to obey. It means to fill something completely full, to bring it all the way to what it was reaching for. Here's the physical picture: hold up an empty cup. The law is that cup — it can hold the shape of righteousness, it can name what should go in, but it can't fill itself. Now mime pouring it full to the brim. That's what Jesus does. He doesn't smash the cup and he doesn't leave it empty. He fills it, every drop, from the inside. Every commandment was leaning toward him like an empty vessel waiting. So when he says he came not to abolish but to fulfill, he's saying: I am what all of this was pointing at. 'I have not come to abolish them, but to fulfill them.' (Let that sit. Don't rush to fill the silence.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. When you first hear 'unless your righteousness exceeds that of the scribes and Pharisees,' what's your gut reaction — hope or dread?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -837,55 +837,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-17-20/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:17-20 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:17-20 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The most religiously serious person I've ever known kept these rules well:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>