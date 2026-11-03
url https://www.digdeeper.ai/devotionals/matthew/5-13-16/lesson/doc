--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You Already Are the Light</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:13-16 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:13-16 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jesus doesn't tell you to go make yourself useful and bright. He looks at ordinary people and says you already are salt and you already are light, and the only real question is whether you're going to keep hiding it.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -339,51 +339,51 @@
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guardrail: tell it real, not raw — a story with a scar healed over, not a wound still bleeding on the table.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Bring a small dish of salt and pass it around. Ask everyone to taste a grain. Then say: 'Roman soldiers were paid in this. It's where we get the word salary. Jesus told a room of poor fishermen: that's what YOU are to the world.' Let the strangeness of being called valuable sit for a second before you read the text."</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Bring a small dish of salt and pass it around. Ask everyone to taste a grain. Then say: 'Salt was so valuable in the Roman world that our word salary may come from it. Jesus told a room of poor fishermen: that's what YOU are to the world.' Let the strangeness of being called valuable sit for a second before you read the text."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A physical object anchors an abstract idea in the body before the mind argues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">SMALL GROUP: "Go around and ask: 'Finish this sentence — I'll feel like a good Christian when I finally ______.' Let the answers pile up, all the somedays and not-yets. Then read verse 14: 'You ARE the light of the world.' Present tense. Ask what changes when Jesus says are instead of when-you-finally."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -406,51 +406,51 @@
         <w:t xml:space="preserve">COFFEE: "Over coffee, say: 'There's a spot at work where cutting a corner would be so easy and nobody would ever know. I've been thinking about it all week because of this verse.' Then read verse 13 about salt losing its flavor. Ask: 'Where's yours?'"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One honest confession from you gives the other person permission to be honest back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word behind 'lost its flavor.' The Greek is *mōranthē* — from the same root that gives us 'moron.' It literally means to become foolish, dull, insipid. When salt loses its flavor, Jesus isn't picturing salt that got weaker. He's picturing salt that became a fool — that forgot what it was for. Here's the physical image: hold a tiny pinch of salt in your open palm and blow on it, watch it scatter. That's 'trodden under the feet of men' — swept out onto the road, mixed with dirt, indistinguishable. The tragedy isn't that the salt got tired. It's that it stopped being salt while still looking like salt in the shaker. Ask the room: what does a Christian look like who still shows up but has stopped tasting like anything? Then read the keepable line and stop talking: 'Let your light shine before men, that they may see your good works and glorify your Father who is in heaven.' [Hold the silence. Count to seven. Do not rescue it.]</w:t>
+        <w:t xml:space="preserve">Teach the word behind 'lost its flavor.' The Greek is *mōranthē* — from the same root that gives us 'moron.' It literally means to become foolish, dull, insipid. When salt loses its flavor, Jesus isn't picturing salt that got weaker. He's picturing salt that became a fool — that forgot what it was for. Here's the physical image: hold a tiny pinch of salt in your open palm and blow on it, watch it scatter. That's 'trampled by men' — swept out onto the road, mixed with dirt, indistinguishable. The tragedy isn't that the salt got tired. It's that it stopped being salt while still looking like salt in the shaker. Ask the room: what does a Christian look like who still shows up but has stopped tasting like anything? Then read the keepable line and stop talking: 'Let your light shine before men, that they may see your good deeds and glorify your Father in heaven.' [Hold the silence. Count to seven. Do not rescue it.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. Jesus says 'you ARE the salt' and 'you ARE the light' — present tense, before they've done anything. What's the difference between being told you ARE something and being told you should BECOME it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -720,51 +720,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"What did salt have to do with worship or the covenant?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Law commanded that every grain offering be seasoned with salt, and God called it 'the salt of the covenant.' Salt sealed agreements and marked things set apart for God, so being 'salt' means being a covenant people, not just adding flavor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Doesn't 'let them see your good works' contradict Jesus telling us to give in secret later in this same sermon?"</w:t>
+        <w:t xml:space="preserve">"Doesn't 'that they may see your good deeds' contradict Jesus telling us to give in secret later in this same sermon?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No — the difference is the target. Here the works are seen so people glorify the Father; the secret-giving warning is against works done so people admire YOU. Same visibility, opposite destination for the credit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-13-16/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:13-16 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:13-16 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finish the sentence: 'I'll feel like a good enough Christian when I finally ______.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>