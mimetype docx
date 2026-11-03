--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Blessed Are the Empty-Handed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:1-6 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:1-6 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">God gives his kingdom to people who have run out of their own resources, because only someone who knows they're empty will take it as a gift.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -515,51 +515,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">If it stalls: Easier way in: has there ever been a moment you couldn't even pray, or didn't know what to say to God? Just yes or no to start.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Jesus says the mourners 'shall be comforted' and the hungry 'shall be filled' — future tense. What do you do with the gap between the promise and the day you're actually living in?</w:t>
+        <w:t xml:space="preserve">3. Jesus says the mourners 'will be comforted' and the hungry 'will be filled' — future tense. What do you do with the gap between the promise and the day you're actually living in?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Coaching note: People will want to rush to the happy ending. Slow them down. Let the waiting be honest before you talk about the promise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/matthew/5-1-6/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">MATTHEW 5:1-6 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">MATTHEW 5:1-6 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The world's list of who's blessed (write 3 you secretly believe): ___</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>