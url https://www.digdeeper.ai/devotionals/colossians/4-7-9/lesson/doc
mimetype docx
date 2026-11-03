--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1037 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One of You</w:t>
+        <w:t xml:space="preserve">One of You: The Named and Ordinary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:7-9 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:7-9 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The gospel took a runaway slave the whole world ranked as property and sent him home called beloved brother, and it does the exact same thing to you and to the person you've been quietly ranking below yourself.</w:t>
+        <w:t xml:space="preserve">The gospel moves through regular people who show up for each other, and it re-labels the runaway as family, so if Christ can write "one of you" over Onesimus, he can write it over anybody you're tempted to keep at arm's length.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">There's a name hiding in these travel arrangements that ought to stop us cold. Paul is wrapping up his letter, sending two men to carry it home, and one of them is a wanted man. Watch what Paul calls him.</w:t>
+        <w:t xml:space="preserve">Two names most people skip right over. Tonight we're going to slow down on exactly the verses everyone treats as the boring goodbye at the end of the letter, because Paul buried something enormous in them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to feel the earthquake in one phrase: 'the faithful and beloved brother, who is one of you' — said over a runaway slave. Then get them to name one real person their own world ranks below them.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel the shock a Colossian felt reading "Onesimus... one of you" — the runaway seated at the family table by grace. They should leave seeing one real person they've been keeping outside the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the full Tychicus background and the courier-system history if time is tight; keep Onesimus front and center. The whole lesson turns on what 'one of you' does to a fugitive, not on how mail moved through Asia Minor.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: If time's tight, cut the Tychicus background and the cross-reference tour. Keep Onesimus and the phrase "one of you" — that's the beating heart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives when someone in the room quietly admits who they've been treating as furniture and commits to learning that person's name. Not in the history, in the mirror.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone names a real person out loud that grace could re-label "family" — not in the history of first-century mail delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Read Philemon 10-16 out loud to yourself first so you feel the weight behind 'one of you.' Come in able to say Onesimus's story from memory, not off the page.</w:t>
+        <w:t xml:space="preserve">Your prep: Read Philemon start to finish before you teach — you can't tell Onesimus' story with power if you only know these three verses. Then pick the ONE line you'll land on and shut up after.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (3 min) — read the name, let the room recalibrate. Onesimus's story from Philemon (8 min). Teach 'brother' with the clasped-hands image (6 min). Write-then-speak on handout items 1-3 (8 min). Discussion questions 2-4 (15 min). Landing and out-loud commitments (5 min). Transformation happens in the write-then-speak plus question 4 — protect it. If short, cut Tychicus background first.</w:t>
+        <w:t xml:space="preserve">Classroom opening / curiosity gap (3 min). Read the passage aloud, then set up Onesimus and Tychicus with the Philemon backstory (10 min). Teach the word adelphos with the two-hands image (7 min). Questions 1-3 as write-then-speak so everyone thinks first (13 min). Question 5 for the whole room (7 min). Out-loud commitments and spontaneous prayer (5 min). Transformation happens in question 5. Cut the cross-reference tour first if you're behind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening about skimming (4 min). Onesimus and Tychicus story (10 min). Teach 'brother' (7 min). All five discussion questions, with you going first and real on 4 (28 min). Handout items 4-5 written silently (6 min). Landing, commitments out loud, prayer over actual names (5 min). Transformation lives in questions 4 and 5 — give them the room. If short, trim question 1.</w:t>
+        <w:t xml:space="preserve">Small-group opening / personal stakes — hold a name (4 min). Read passage, tell Onesimus' full story from Philemon (12 min). Teach adelphos with the physical image (8 min). Work all five questions, you go first on question 4 (the drill) (25 min). Out-loud commitments (6 min). Spontaneous prayer over the actual names spoken (5 min). Transformation happens at question 4 into 5 — protect that time. Cut the Tychicus detail first if needed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — the wanted man walking home (2 min). Tell Onesimus's story plainly (6 min). One line on 'brother' and the clasped hands (3 min). Straight to questions 3 and 5, you going first and real (15 min). Name one first step each, out loud (4 min). Transformation is in the honest answer to question 5 — everything else serves it. If short, skip question 3 and go straight to the forgiveness step.</w:t>
+        <w:t xml:space="preserve">Coffee opening / story hook — 'what do you do with someone who wronged you and came back?' (3 min). Tell Onesimus' story and read verses 7-9 (7 min). Land the one word: brother, one of you (3 min). Straight to questions 4 and 5, you name your person first (12 min). Each name one real step and pray briefly over what was said (5 min). Transformation happens the moment someone says a real name. Cut question 1-3 entirely — go straight to the personal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately, and at level five we push it harder than any week before. Remember week 1, when you simply went first with a real answer instead of a polished one? This week the rep is this: your going-first story must cost you something in THIS room. The table question asks who people have found it genuinely hard to forgive. Don't tell a safe old story about someone long gone and reconciled. Name — without gory detail — a person you're still working on forgiving right now, or someone you know you've quietly ranked beneath you. If your example is tidy and finished, the room will match you and stay tidy. Go first, go unfinished. That's the rep.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Before you ask your room to name a person they've kept at arm's length, you name yours first, out loud, to them. Not a hypothetical, not "someone might feel like this." A real name or a real face you had to un-write "outsider" over. Level 5 rep: don't tell the tidy resolved version where you already came out the hero. Tell it at the point where you were still resisting — where you didn't want to fold that person in. Show them the wrestling, then stop. That honesty is what unlocks the room; they will not go anywhere you refuse to go first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people skip these verses. They read like the address label on a package — names, travel plans, a courier or two. But buried in the middle of the logistics is a man named Onesimus, and he is one of the quietest bombshells in the New Testament. He's a runaway slave. Under Roman law he could be branded, chained, even killed for what he did. And Paul, in the same breath he uses for a trusted free minister, calls him 'the faithful and beloved brother, who is one of you.' Not property coming back to be reclaimed. Family coming home. This matters because everyone in your room quietly ranks people. The cashier, the janitor, the coworker nobody sits with, the person they've decided is beneath a real relationship. The gospel walks straight into that ranking and blows it up. It says the thing that reaches down to the outcast and calls him beloved is the same thing that reached down and got you. You teach this passage and you get to watch people realize they are Onesimus, and so is the person they've been looking past. That's not a throwaway ending to a letter. That's a new humanity, and you get to hand it to real people this week.</w:t>
+        <w:t xml:space="preserve">Most people read Colossians 4:7-9 the way they read the credits after a movie — heads already down, coat halfway on. Two unfamiliar names, some travel logistics, nothing to see. And that is exactly why teaching it well is a gift. Buried in what looks like Paul's routine sign-off is one of the most staggering sentences in the New Testament: a runaway slave, a man who may well have wronged or owed his master (Philemon 18) and by Roman law could have been branded or worse, is named "our faithful and beloved brother, who is one of you." Not smuggled back with a note begging mercy. Sent as an ambassador, walking shoulder to shoulder with Paul's most trusted courier, carrying the letter itself. That is the doctrine of adoption pressing into a shipping manifest. Grace didn't just pardon Onesimus; it re-classified him. Your room needs this because everyone in it is keeping someone outside the door — a person they've quietly labeled wrong, useless, not-one-of-us. And everyone in it, at some level, fears they themselves are that person. When you teach these verses, you get to hand people the astonishing news that the God who ran to meet the prodigal writes "beloved" over fugitives. You are not teaching filler. You are teaching the address heaven puts on people the world crossed off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of it, do the exercise yourself. Sit down this week and actually name the person your own world ranks below you — the one whose name you've never bothered to learn, the one you look through. Write the name if you know it. If you don't know it, sit in that discomfort. Then do the harder half from the table question: name the person you've genuinely found it hard to forgive, and ask yourself honestly what the first step would cost you. If you walk into that room having only thought about it in the abstract, they'll feel it. If you walk in having already done the thing you're about to ask them to do, the whole session changes temperature.</w:t>
+        <w:t xml:space="preserve">Do the central exercise on yourself before the room ever sees it. Sit down this week and actually name the person you've mentally filed under "not one of us" — the relative you've written off, the coworker you keep cool with, the neighbor you nod at and nothing more. Don't rush past the resistance you feel. Sit in it. Then ask the honest question: what would it cost me to write "one of you" over that name? If you haven't felt the sting of that yourself, you'll teach these verses as a nice idea about ancient mail. Feel it first, and you'll teach them as a door swinging open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time someone treated YOU as beneath notice, and what it did to you to be looked through.</w:t>
+        <w:t xml:space="preserve">Prompt: a person you were slow to accept — someone the room would understand you keeping at a distance — and what changed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The moment you learned the name of someone you'd been ignoring, and how it changed the exchange.</w:t>
+        <w:t xml:space="preserve">Prompt: a time you were the outsider, and one person's decision to call you "one of us" undid you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A person you're genuinely still working on forgiving right now — named, not finished, not tidy.</w:t>
+        <w:t xml:space="preserve">Prompt: a small, ordinary faithfulness someone showed you — a text, a shown-up, a follow-through — that carried more weight than they knew.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'God taught me to value every person equally.' Real — 'I've walked past the same guy restocking shelves at my store for two years and I still don't know his name, and reading this made me ashamed.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — "I learned that grace transforms how we see the marginalized." Real — "There's a guy at work I still don't fully trust, and when I imagine calling him a brother my stomach tightens. I'm not going to pretend that's easy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it unfinished and honest, not a raw dump — a story you're still living beats a lesson you've already closed.</w:t>
+        <w:t xml:space="preserve">Guardrail: raw, not resolved — tell it from inside the resistance, not from the mountaintop where you already won. Full storytelling coaching lives in the Go First, Go Real drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "I'm going to read you a name and I want you to guess what kind of man he was. Onesimus. Faithful. Beloved brother. One of you. Sounds like a pillar of the church, doesn't he? Now let me tell you who Paul is actually describing, and watch the whole room recalibrate."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One concrete image that hooks before any explanation.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: ""Show of hands: who has ever read the last few verses of a Bible letter word for word?" Wait. Few or no hands. "Right. Tonight we're camping in the part everyone skips — and I'm going to show you Paul hid something scandalous in the goodbye.""</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Curiosity gap — make them lean toward the verses they'd normally skip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: ""Before we open anything — think of one person you'd honestly describe as 'not really one of us.' Don't say it yet, just hold the name. We're going to meet a man Paul had every reason to file that way.""</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personal stakes before content — start with them, not the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: ""What do you do with someone who wronged you, ran off, and then shows up at your door again? There's a guy in the Bible that happened to. His name's Onesimus, and Paul's answer will surprise you.""</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Story hook — one human question opens the whole passage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'brother' — in Greek adelphos. Paul stacks it with 'beloved' and drops it on a runaway slave, and here's the physical picture: in that world, a slave and a free man did not eat at the same table, did not touch, did not stand shoulder to shoulder as equals. Now put Tychicus the trusted minister and Onesimus the fugitive side by side on the same road, carrying the same letter, and reach out your two hands and clasp them together in front of the room — that's what 'brother' does. It puts the two hands together where Rome kept them a thousand miles apart. Paul refuses to rank them. Both faithful. Both beloved. Both brother. Rome saw a runaway; Christ saw a brother. [let that sit in silence]</w:t>
+        <w:t xml:space="preserve">Teach the word Paul chooses for Onesimus: adelphos — brother. Not "servant," not "reformed offender," not "the man we're willing to overlook." Brother. Same family, same table, same blood-claim as anyone born into the house. Here's the physical image: hold up two hands, far apart — "master here, runaway slave there, and the whole social ledger of Rome keeping them apart." Then bring your hands together, palms clasped, shoulder to shoulder. "Paul names Tychicus and Onesimus with the exact same tender words and sends them down the same road, side by side." That's what adelphos does — it collapses the distance the world built. Grace didn't move Onesimus up a rung. It sat him at the family table. Say the line, then stop and let it sit: "Our faithful and beloved brother, who is one of you."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. When you read a stretch of Scripture that's just names and travel arrangements, what do you usually do with it — and what did we almost miss here?</w:t>
+        <w:t xml:space="preserve">1. When you first read these three verses, what did you feel — honestly? Skip-worthy? Curious? Something else?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Keep this light and honest; you're lowering defenses. Let people admit they skim. The point is to make them curious about what hides in the 'boring' parts.</w:t>
+        <w:t xml:space="preserve">Coaching note: Low-stakes on-ramp. Let people admit they'd normally skim it; that honesty earns the payoff later. Don't correct anyone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simple yes or no: do you skip the greetings-and-names sections of the letters? Show of hands.</w:t>
+        <w:t xml:space="preserve">If it stalls: "Yes or no — would you normally read a passage like this slowly, or breeze past it?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul uses the exact same words — faithful, beloved, brother — for a trusted free minister and a runaway slave. Why does that refusal to rank them matter so much?</w:t>
+        <w:t xml:space="preserve">2. Paul calls Onesimus 'our faithful and beloved brother, who is one of you.' Knowing he's a runaway slave who wronged his master, what's shocking about that sentence?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Don't let it stay theoretical. Push them to feel the scandal of it in Roman terms before they smooth it over into a nice principle.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the hinge. If the room doesn't feel the shock, the passage stays flat. Fill in the Philemon backstory if needed, then re-read the phrase slowly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask: if your church's biggest donor and someone just out of prison both showed up, would we honestly treat them the same? Why not?</w:t>
+        <w:t xml:space="preserve">If it stalls: "If a coworker who stole from the company came back — would 'beloved brother' be the first words out of your mouth?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Onesimus's name means 'useful,' and Paul admits he'd been useless. Grace didn't make him useful again — it made him beloved. What's the difference, and why does it matter which one you're valued for?</w:t>
+        <w:t xml:space="preserve">3. Notice the two men are named with identical words and sent together. What is Paul quietly saying by refusing to introduce Onesimus as a problem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of it. If someone says 'they're the same thing,' gently press — being wanted for what you produce is not the same as being wanted because you're loved. Let the room sit with which one they secretly believe about themselves.</w:t>
+        <w:t xml:space="preserve">Coaching note: Draw out that grace re-labels people before they even reach the door. Push gently past 'he's forgiven' to 'he's re-classified — same standing as Paul's trusted courier.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask: have you ever felt valued only for what you could do, and what happened the day you couldn't do it anymore?</w:t>
+        <w:t xml:space="preserve">If it stalls: "If you were the master he ran from — how would you want him introduced? How did Paul actually introduce him?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Who is one person your own world quietly ranks below you — the one whose name you've never bothered to learn, the one you look through? Say it as concretely as you can.</w:t>
+        <w:t xml:space="preserve">4. Who is someone in your life you've quietly filed as 'not really one of us'? You don't have to say the name — just, what makes it hard to write 'one of you' over them?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You go first here, per this week's drill, and go real. Then give it silence. Names or roles are fine; the honesty is what matters. Don't rescue the awkwardness too fast.</w:t>
+        <w:t xml:space="preserve">Coaching note: You go first here (the drill). Give real silence after. Don't fix people's answers or rush to grace — let the difficulty stand before the gospel lands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Make it a category: is it someone who cleans, serves, delivers, or checks you out? Just name the setting where it happens.</w:t>
+        <w:t xml:space="preserve">If it stalls: "Simpler: is there anyone you'd rather NOT see walk back through your door? What did they do?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The table question this week asks who you've genuinely found it hard to forgive, and what a first step would take. Paul is sending a fugitive back to the man he wronged, trusting grace to carry it. Where's the hard thing for you, and what would the first step cost?</w:t>
+        <w:t xml:space="preserve">5. The line was, 'If Christ can write one of you over Onesimus, he can write it over you.' What changes if that's actually true about you — and about the person you just thought of?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the deepest and most personal — protect the room. No fixing, no advice-giving across the table. Let people name the cost without anyone solving it. Silence is the goal here, not resolution.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where transformation lives. Let it get personal and quiet. Resist a tidy wrap-up. If someone tears up, sit with it — don't rescue the moment with a joke.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask only for a first step, not the whole thing: what's one small, real move you could make this week — a text, a name spoken, a door left open?</w:t>
+        <w:t xml:space="preserve">If it stalls: "Which is harder to believe: that God calls you beloved, or that He calls that person beloved?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Who was Onesimus, and how do we know he was a slave?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Paul sends Tychicus specifically so the Colossians would know Paul's situation and not feel alone. The comfort is presence and real news carried by a trusted face — someone showing up, telling the truth, and asking how they are.</w:t>
+        <w:t xml:space="preserve">"Who was Onesimus, exactly?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">He was a slave in a Colossian household who ran away, likely stealing on the way out, and crossed paths with the imprisoned Paul. He's the man Paul's whole letter to Philemon is about — now sent back home, not in chains, but as a brother.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Who was Tychicus and why does he matter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">He was Paul's trusted courier from the province of Asia who carried more than one prison letter — probably this one and Ephesians. In a world with no postal service for private citizens, letters moved by a reliable person who could vouch for the sender and answer questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Wait — did Paul just send an escaped slave back into slavery?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Read alongside Philemon, Paul is appealing to the master to receive Onesimus 'no longer as a slave, but... as a beloved brother.' Paul is rewriting the whole master-slave relationship by grace, not endorsing it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does Paul spend the end of an important letter on two guys and some travel news?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Because the gospel travels through named, ordinary people. Just verses earlier Paul asked for an 'open door' for the word — and now that word walks the road in the persons of Tychicus and Onesimus. Their faithfulness is part of how the kingdom moves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're running on empty this week, cut ruthlessly to Onesimus alone and lean on write-then-speak — let the room do the talking. A small honest word like 'it's been a heavy week, I'm leaning on you all today' is a gift to them, not a weakness; they'll rise to it.</w:t>
+        <w:t xml:space="preserve">The whole lesson lives or dies on the room feeling the shock of 'one of you.' If you rush past the Philemon backstory, the payoff evaporates — spend the time there, cut elsewhere.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you clasp your hands together for the 'brother' image, actually do it slowly and hold it. Physical images die when you rush them.</w:t>
+        <w:t xml:space="preserve">Resist the urge to tie a bow on question 5. Some people will need to sit uncomfortably with a name they can't yet call 'brother.' That discomfort is the Spirit's work, not your failure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The forgiveness question can go somewhere heavy fast. Have a clear boundary ready: no one fixes anyone tonight, we just name it and pray it. Say that before you ask it.</w:t>
+        <w:t xml:space="preserve">If it's been a heavy week and you're depleted, say so plainly: 'I'll be straight, it's been a heavy week, so I'm leaning on you all more than usual today.' Then run this lesson as pair-share — let THEM do the talking. Showing up tired and honest beats performing fine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before we close, say it out loud, not just think it: name the one person whose name you're going to learn this week, and one first step toward the harder forgiveness you named. Out loud, at this table.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one line to the group: 'Did you learn the name yet? Did you take the first step?' No lecture — just the question.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one specific thing: either a name they'll reach out to this week, or one 'one of you' person their household could fold in. Out loud makes it real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names and people they just spoke — the coworker, the relative, the neighbor someone mentioned. Don't reach for a written prayer; saying their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 4 — where someone names the person they've kept outside — stop there. That's further than most groups get. Don't force question 5 just to finish the plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Next week, open by asking: 'Did anyone send that message, or take one step toward the person you named?' Let the accountability be gentle but real.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/4-7-9/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:7-9 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:7-9 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Onesimus means 'useful.' Write one word for how you most want to be valued — and one word for how you're afraid you actually are:</w:t>
+        <w:t xml:space="preserve">One person you'd honestly describe as 'not really one of us' (a word, initials — just for you): ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person your world quietly ranks below you (a role is fine if you don't know the name):</w:t>
+        <w:t xml:space="preserve">What makes it hard to write 'one of you' over them?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Rome saw a runaway; Christ saw a ______. Fill in what changes when you're seen the way Christ sees you:</w:t>
+        <w:t xml:space="preserve">One friend whose 'circumstances' you genuinely don't know anymore right now: ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person you've genuinely found it hard to forgive, and one first step that would cost you something:</w:t>
+        <w:t xml:space="preserve">The real question you'll actually ask them (not 'how are you' — something specific): ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Write the name you commit to learning this week — and when you'll do it:</w:t>
+        <w:t xml:space="preserve">One small thing you said you'd handle at home but haven't — write it, then do it: ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Finish this out loud: 'If Christ can write one of you over Onesimus, then over me it means...' ____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Learn the name of someone your world ranks below you — the one cleaning, serving, checking you out — say it back to them, and treat them as family.</w:t>
+        <w:t xml:space="preserve">Before you sleep tonight, send that specific message to the friend you named — ask the real question, then read their answer slowly. Knowing takes attention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Call the friend you've been meaning to check on, ask a real question about their week, then stay quiet long enough to actually hear the answer, and tell them honestly how you're doing too.</w:t>
+        <w:t xml:space="preserve">Finish the one small thing at home this week — the leaking tap, the form, the call to a relative — so your people see your word can be counted on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Take the one first step toward the forgiveness you named — a text, a door left open, a name spoken to God.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Someone near you is waiting to be treated like a brother today.</w:t>
+        <w:t xml:space="preserve">Around your table this week, name one person your household could quietly fold in, and name one thing you'll actually do for them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comfort travels person to person. Be the one who carries it to someone waiting for word today.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>