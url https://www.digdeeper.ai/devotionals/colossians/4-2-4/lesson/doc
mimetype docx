--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A Door and a Chain</w:t>
+        <w:t xml:space="preserve">A Door for the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:2-4 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:2-4 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Paul is chained to a wall and the one thing he asks people to pray for isn't his release, it's an open door for the gospel, so this week you get to pray less about escaping your hard thing and more about what God wants to do through it.</w:t>
+        <w:t xml:space="preserve">Paul's in chains and he doesn't ask us to pray him out. He asks us to pray the gospel out, because the message can walk free even when the messenger can't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The man asking these people to pray for an open door is sitting behind a locked one. There's a real chain on his wrist and a real soldier at the other end of it. Watch what he asks for, because it's not what any of us would ask.</w:t>
+        <w:t xml:space="preserve">The man who wrote these words was chained to a Roman soldier when he wrote them. And the one thing he begs the church to pray for is not the thing you'd beg for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to feel the gap between what a chained man prays for and what they usually pray for, and let that gap reorder one prayer this week.</w:t>
+        <w:t xml:space="preserve">Goal: Get this room to stop praying only for the doors THEY want opened and start praying, by name, for a door for the word in one real conversation. Move them from prison-comfort prayers to open-door prayers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the historical detail on Roman custody if you're tight; the chain image alone carries it. Keep the flip from 'pray I get out' to 'pray a door opens.'</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The historical deep-dive on Roman house arrest. It's rich, but if time is short, one sentence about the chain does the job and the exercise cannot be cut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the moment someone names their own chain out loud and admits every prayer they've prayed about it has been an escape prayer. That's where the door swings.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: The moment each person writes down the actual name of one person who doesn't know Christ. Everything before that is warm-up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come knowing your own current 'chain' and the escape prayer you keep praying about it, because you go first. Have one specific open-door prayer ready to model.</w:t>
+        <w:t xml:space="preserve">Your prep: Have your own person named before you walk in. If you can't say the name out loud, you're asking the room to do what you haven't done.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening with the wrist/chain image (4 min). Read Col 4:2-4 and set up the shock — he doesn't ask to get out (6 min). Teach 'steadfastly'/proskartereo with the watchman image (7 min). Questions 1-3 in pairs, then share to the room (16 min). Handout chain/door lines filled in silently (5 min). Commitments with who-when-where, big idea stated verbatim, spontaneous prayer over what was named (7 min). Transformation lives in questions 2-3 when they name the escape prayer. If short, cut the Roman-custody detail and question 4.</w:t>
+        <w:t xml:space="preserve">Classroom opening (3 min) · read passage (2) · brief chains/house-arrest context (5) · teach 'watching' with sentry demonstration (7) · questions 1-3 (12) · write a name, silence, questions 4-5 (10) · commitments out loud + spontaneous prayer (6). Transformation lives in the name-writing and question 5. Cut the Roman house-arrest detail first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — 'what does your prayer usually sound like when life gets hard?' around the circle (8 min). Read the passage into that gap (5 min). Teach 'steadfastly' briefly (6 min). Work questions 2 through 5 slowly, teacher going first each time (28 min). Handout lines, especially the open-door rewrite (5 min). Commitments with a name and a time, refuse the vague version, big idea verbatim, prayer over their actual words (8 min). Transformation lives in question 3. If short, cut question 4 and keep the honest naming.</w:t>
+        <w:t xml:space="preserve">Small-group opening reflex question (5 min) · read passage (2) · context and 'mystery of Christ' (7) · teach 'watching' (8) · questions 1-5 with real silence between each (25) · write names, share (7) · commitments out loud + prayer over the actual names (6). Transformation lives in questions 4-5 where cost surfaces. Cut question 2's follow-up discussion if time runs short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — the reversal, no setup (3 min). Read the three verses aloud (2 min). Straight to it: name your own chain and your own escape prayer, you go first (10 min). Together draft each other's open-door version out loud (8 min). One concrete commitment each with a who and a when (4 min). Say the big idea, pray briefly over the actual things named (3 min). Transformation lives in the honest naming of the escape prayer. Nothing to cut — protect the naming.</w:t>
+        <w:t xml:space="preserve">Coffee opening question (3 min) · read passage aloud (2) · one line on Paul in chains (2) · straight to questions 4 and 5, name your person (12) · say the keepable line and let it sit (2) · each person names one person and one step, pray for them by name (9). Transformation lives entirely in naming a person out loud. Skip the word study — the passage carries itself here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments, Not Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 4 and week 9, when we closed by having people name one concrete thing they'd DO instead of restating what the passage 'meant.' Level 4 asks a harder rep: don't let anyone commit to a vague spiritual value. When someone says 'I'll pray more,' stop them warmly and make them name the WHO, the WHEN, and the WHERE. 'I'll pray one sentence for my brother-in-law at the second red light on my way to work' is a commitment. 'I'll be more prayerful' is a summary wearing a costume. Your job tonight: refuse the costume every single time, gently, until the room learns that a commitment has a name and a time attached or it isn't one.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. Most classes end with a summary: the teacher restates the point, everyone nods, everyone leaves unchanged. A summary asks nothing. This week you will end instead with a commitment out loud from real people in the room. Not 'what did we learn tonight' but 'say the name of the person you're going to pray a door open for.' The rep this week: don't let anyone leave on an abstraction. Before the closing prayer, at least three people say something concrete and specific out loud — a name, a fixed time of day, a first step. If the room only offers tidy summaries, that's your cue you haven't landed it. Push once more for the concrete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Everyone in your room knows they're supposed to pray more. That's the trap. They know the vocabulary of prayer so well it costs them nothing, and a truth that costs nothing changes nothing. This passage sneaks past all of that because it doesn't tell them to pray more — it shows them a man in chains and lets them overhear what he actually prays for. And it's shocking. He doesn't ask to get out. He asks for a door to open so he can keep talking about Jesus, the very thing that got him chained in the first place. That detail is a scalpel. It exposes how self-centered our praying usually is without ever accusing anyone. Every person in that room has a chain — a diagnosis, a job, a marriage, a wait — and every one of them has been praying the escape prayer. When they hear Paul pray the open-door prayer instead, something shifts that no amount of 'you should pray more' could ever produce. You get to hand them the picture of a free gospel coming out of a bound man's mouth, and watch a few of them decide to stop begging for the exit and start asking what God wants to do right where they are. That's a rare and holy thing to get to watch.</w:t>
+        <w:t xml:space="preserve">Most of your room already knows they should pray. That is exactly the danger. When a truth is this familiar, it costs nothing, and a truth that costs nothing changes nothing. This passage is a chance to make prayer cost something again, because Paul does something here that no comfortable Christian would think to do. He is under guard, his freedom gone, a trial hanging over his head, and he does not ask for release. He asks for an open door for the word. Sit in that gap. His deepest request from a prison cell was not comfort but courage to speak Christ clearly. That gap is where your room needs to go. If you can get them past the reflex of praying only for their own doors — the job, the diagnosis, the bill — and into praying that the gospel walks free through their own mouth in one ordinary conversation, you will have handed them the very thing Paul valued more than his freedom. You get to reintroduce a room full of people to prayer they thought they already understood. That is a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise on yourself. Name your own chain right now — the thing you'd most love God to just remove. Then write down, honestly, the prayer you've actually been praying about it. It'll be an escape prayer; almost all of them are. Now write the open-door version: not 'God get me out of this,' but 'God, what do you want to do through this, and open a door.' Sit with how different those two sentences feel in your own chest. If you haven't felt that difference personally, you'll teach the flip as an idea instead of an earthquake, and the room will nod at the idea and change nothing.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the exercise on yourself. Pick the one person in your actual life who doesn't know Christ, and say their name out loud when you're alone preparing. Then pray the Colossians prayer over them — not 'save them, Lord,' but 'open a door for the word in one ordinary conversation with them, and give me the nerve to walk through it.' Notice what happens in you. If it makes you uncomfortable, good. That discomfort is what you're inviting the room into, and you can't lead them into a room you won't enter. Walk in Sunday already having done what you're about to ask.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you begged God to remove something and only later realized he used the very thing you wanted gone.</w:t>
+        <w:t xml:space="preserve">A time you prayed hard for a door to be opened for YOU — a way out — and God opened a different door instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment a 'door' opened for a real conversation about Jesus and you either walked through it or froze — tell it honestly.</w:t>
+        <w:t xml:space="preserve">A conversation where you had the chance to speak about Christ and stayed silent, and what you'd give to have that thirty seconds back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'God taught me contentment in my trials.' Real — 'I spent eight months praying to get out of that job, and the guy in the next cubicle came to faith three weeks before I finally quit.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God taught me to be a bolder witness.' Real — 'My neighbor asked me a straight question about church and I changed the subject because I was scared, and I've thought about it every week since.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it one moment, one true detail, not a raw dump — the story serves the passage, it isn't the sermon.</w:t>
+        <w:t xml:space="preserve">Guardrail: tell it real, not raw — a story that's still an open wound preaches you, not the passage. Full storytelling coaching lives in this week's drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold up your wrist. Now imagine a chain on it, and a Roman soldier bolted to the other end, and a verdict hanging over your head that could go either way. That's the desk Paul is writing this from. Now listen to the one thing he asks people to pray for — and notice it's not 'get me out.'"</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Lead with the shock of the reversal, no setup.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Picture a man chained wrist-to-wrist with a Roman soldier, writing a letter. He gets one prayer request to send. What would you ask for in that chair? Now hear what he actually asked. [Read the passage.]"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Concrete image before concept — hand them a picture they can't argue with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Quick, no thinking — when life closes in on you, what's the first thing you find yourself praying for? Get three or four answers, then read what a man in prison prayed for and watch the room go quiet."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with their reflex so you can subvert it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "When was the last time you prayed for something bigger than your own comfort? Let it sit, then open the passage: 'Here's a guy in chains who could've prayed for anything.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One question, personal, no runway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to sit on is 'steadfastly' — the Greek proskartereo. It means to stay glued to something, to persist, to keep your post when nothing is happening. Picture a watchman on a city wall through the long night watches: eyes open against sleep, seeing nothing for hours, still there at dawn. That's the word. Not the quick grace over dinner, not the panicked flare-prayer when things break. It's showing up to the same wall night after night when there's no answer yet. Paul stacks it with 'watching' and 'thanksgiving' — awake, alert, grateful, at your post. And here's the line to say slow and then stop: 'The gospel was never chained, even when its messenger was.' [Let the silence sit. Don't rescue it.]</w:t>
+        <w:t xml:space="preserve">Teach 'watching' — the Greek here (gregoreo) means to stay awake and alert. Picture a sentry on the city wall, awake through the night watch, fighting off sleep, eyes on the horizon for movement. Paul doesn't say 'remember to pray sometime.' He says pray like the guy whose one job is to not fall asleep. Do this physically: stand at the edge of the room, back to the wall, and scan slowly like you're watching for something to come over the hill. That's the posture. Not eyes-closed and drifting — eyes open, alert, waiting for God to move. And notice he braids thanksgiving right into it, because a soul that's already thankful is a soul that already trusts the God it's watching for. Then let this line land and stop talking: 'The word of Christ cannot be chained; only its messengers can.' [Silence.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul is in prison and asks people to pray — but not for his release. What does he ask for instead, and does that surprise you?</w:t>
+        <w:t xml:space="preserve">1. If you had one prayer request to send from a prison cell, what would it be — honestly?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them find 'open door for the word.' The surprise is the point; if nobody's surprised, they're reading it too fast. Slow them down.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let people be honest that they'd ask for release. Don't correct it. The honesty sets up how startling Paul's request is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If you were writing to friends from a jail cell, what's the first thing you'd ask them to pray for? Now — is that what Paul asked for?</w:t>
+        <w:t xml:space="preserve">If it stalls: Just answer yes or no: would 'get me out of here' be at the top of your list?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. What's your version of the chain right now — the thing you'd most love God to just take away?</w:t>
+        <w:t xml:space="preserve">2. Paul asks for an open door for the word instead of an open door out of prison. What does that tell you about what he actually treasured?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Go first with your own, from Catch the Fire. Don't let it stay theoretical. Wait through the silence; the first honest answer unlocks the rest.</w:t>
+        <w:t xml:space="preserve">Coaching note: This one will draw textbook answers fast — 'he cared about the gospel more than himself.' Right answer, dead room. Don't accept it and move on. Slow down and ask the next one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just name the general area — health, work, a relationship, money, a wait. You don't have to give details, just point at it.</w:t>
+        <w:t xml:space="preserve">If it stalls: What would it take for you to want something more than your own freedom?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Be honest: what have your prayers about that chain actually sounded like — and what would the 'open door' version sound like instead?</w:t>
+        <w:t xml:space="preserve">3. 'Watching in prayer' means alert, like a sentry, not drifting. Be honest — which is your prayer life most weeks?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the lesson. Almost everyone's honest answer is an escape prayer. Don't shame it — name it as normal, then let them draft the flip out loud.</w:t>
+        <w:t xml:space="preserve">Coaching note: Move it to the second person and let the flinch happen. Don't rescue the silence too soon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Fill in the blank one way, then the other: 'God, get me out of ___' versus 'God, what do you want to do through ___?'</w:t>
+        <w:t xml:space="preserve">If it stalls: When did you last catch yourself falling asleep — literally or mentally — mid-prayer?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Paul pairs prayer with thanksgiving while he's literally in chains. How is that even possible, and what does thanks do to a prayer that escape-begging doesn't?</w:t>
+        <w:t xml:space="preserve">4. Who is the one person in your life a door hasn't opened for yet — someone you'd love God to reach?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Watch for the textbook answer ('be grateful in all things') and push past it — ask WHAT specifically he could've thanked God for in a cell. Make it cost something.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the pivot from vocabulary to cost. Give them a moment to write a name before anyone speaks. Names are the whole point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name one true thing from today you could actually thank God for, however small. Now — could you have named that on your worst day this year?</w:t>
+        <w:t xml:space="preserve">If it stalls: You don't have to say the name out loud — just picture one face right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. An 'open door' is something God has to open, not something you force. Where might God already be cracking a door in your week that you've been too busy or scared to notice?</w:t>
+        <w:t xml:space="preserve">5. What would it cost you to pray for a door in that conversation and actually walk through it when it opens?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This moves them toward the take-home. Push for a real name and a real setting, not 'I'll be more open.' That's the drill tonight.</w:t>
+        <w:t xml:space="preserve">Coaching note: Don't fill the silence. The cost is the point — let them sit in it. This is where the room stops being students and becomes people.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Who in your regular week has mentioned something heavy lately? That might be the door.</w:t>
+        <w:t xml:space="preserve">If it stalls: What's the one thing that usually keeps you quiet — fear, awkwardness, not knowing what to say?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Was Paul actually in prison, or is 'in bonds' figurative?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Because the message was a rival loyalty. In an empire that demanded ultimate allegiance to Caesar, saying Jesus is Lord was dangerous. His chains were the cost of that claim.</w:t>
+        <w:t xml:space="preserve">"Was Paul really in prison, or is 'in bonds' just a figure of speech?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Literally in prison — almost certainly under house arrest in Rome, chained to a soldier and awaiting a hearing before Caesar's court. 'In bonds' means actual chains.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What is 'the mystery of Christ' he keeps talking about?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's Paul's shorthand for the great secret now made public: that God's saving purpose reaches the nations, that a crucified Jew is Savior of the whole world, Gentile and Jew alike. Colossians 1:26-27 calls it what was 'hidden for ages and generations but is now revealed … Christ in you, the hope of glory.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Had Paul ever even been to Colossae?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No. The church there was planted through his co-worker Epaphras. Yet he pulls them into his mission by asking them to pray for him and his co-workers; their prayer is their share in the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why pray for an 'open door' if God is going to do what He wants anyway?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paul counted the prayers of ordinary believers as fuel for the gospel's forward march — he asks the same in 2 Thessalonians 3:1. The gospel goes forward on its knees before it goes forward on its feet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When the answers come too fast and too correct, that's your warning light, not your win. Slow the room down with 'okay, but who specifically?' and let the flinch happen.</w:t>
+        <w:t xml:space="preserve">When the correct answers come too fast on question 2, that's your warning light, not your green light. Slow the room down and make it cost something.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Some in the room are in a real chain right now and 'don't pray to escape' could sound cruel. Say plainly: asking for release is human and fine — Paul just wasn't ONLY asking for that. Hold both.</w:t>
+        <w:t xml:space="preserve">Don't let 'watching' become an abstraction — actually stand up and demonstrate the sentry posture. Bodies remember what ears forget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't let 'open door' stay about foreign missions and other people. Drag it into their actual Tuesday — the coworker, the neighbor, the checkout line.</w:t>
+        <w:t xml:space="preserve">Have your own person's name ready before you teach. A room can smell a leader asking them to do what he hasn't done.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person name one specific prayer they'll pray this week about their chain — with a who, a when, and a where. Refuse the vague version warmly until it has a name and a time.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text the group one line: 'Did a door crack open this week — did you notice it?' No need to reply publicly; the question does the work.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have at least three people say out loud one thing: the name of the person they'll pray a door open for, or the fixed moment in tomorrow they'll attach a real prayer to. Names and times, not summaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names and specifics people just said — their person, their fixed moment, their fear. Don't reach for a written prayer; naming their own words back to God is what makes it land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 and stays there honestly, stop there. A real answer to one hard question beats rushing all five.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Text the group midweek: 'Did a door open in that conversation this week? Even a crack?' Just that — no lecture.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/4-2-4/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:2-4 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:2-4 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">My chain right now — the thing I'd most love God to just take away:</w:t>
+        <w:t xml:space="preserve">If you had one prayer request to send from a prison cell, what would it be?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The prayer I've actually been praying about it (be honest — is it an escape prayer?):</w:t>
+        <w:t xml:space="preserve">Paul asked for an open door for the word instead of freedom. Write what that tells you he treasured most.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The 'open door' version — God, what do you want to do through this?</w:t>
+        <w:t xml:space="preserve">Sentry or sleepwalker — describe your prayer life most weeks in one honest line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person in my regular week who's mentioned something heavy lately:</w:t>
+        <w:t xml:space="preserve">The name of one person a door hasn't opened for yet:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one keepable line from tonight, in my own words:</w:t>
+        <w:t xml:space="preserve">One thing it would cost you to walk through that door when it opens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Turn one recurring wait into prayer: at the next red light or checkout line, instead of your phone, pray one sentence for someone by name.</w:t>
+        <w:t xml:space="preserve">Pick one fixed hook you already have — the first red light, the boiling kettle, the walk from the car — and let it trigger a real prayer instead of an idle thought. Notice when it's happened three times today.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before sleep tonight, say out loud three specific things from today that went right — however small. Thanks is the fuel that keeps prayer from becoming a complaint list.</w:t>
+        <w:t xml:space="preserve">Before you ask God for anything tonight, name out loud two specific gifts from the last twelve hours. Takes about thirty seconds and keeps prayer from curdling into complaints.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ask God this morning to hand you one door, and when someone mentions something heavy, walk through it: 'Can I pray for you about that?' Don't force it — just be ready to notice.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The gospel was never chained, even when its messenger was.</w:t>
+        <w:t xml:space="preserve">Pray by name today that God would open a door for the word in one ordinary conversation with the person you named — then go into that conversation ready to walk through it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The gospel goes forward on its knees before it goes forward on its feet.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>