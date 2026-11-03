--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Deep Dive — Lesson 25: Colossians 4:16-18</w:t>
+        <w:t xml:space="preserve">Remember My Chains</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:16-18 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:16-18 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Paul finishes this whole letter with a to-do list nobody would remember him for: pass the letter along, tell one quiet servant his work matters, don't forget I'm in chains. And that's the point, because the ordinary stuff you pass along and the quiet person you encourage this week is exactly how the gospel keeps moving.</w:t>
+        <w:t xml:space="preserve">The whole letter about the King who holds the universe together ends with a prisoner scribbling 'don't forget me,' and that's not a comedown, that's how the gospel has always traveled: in weak hands that pass it on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The most famous letter Paul wrote to Laodicea is the one we don't have. God let it disappear. Watch what he kept instead, and watch what he tells these people to actually go do with it.</w:t>
+        <w:t xml:space="preserve">Look at how this letter ends. Not with a flourish about the cosmic Christ, but with a man in chains asking his friends not to forget him. Let's talk about why that's the point, not the anticlimax.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see that these three little errands — pass the letter, name a quiet servant, remember a prisoner — are the gospel in motion, and to walk out with one of those errands assigned to a real name.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel the weight of a prisoner's scrawl at the end of a letter about the King of the universe, and to send the Word on to someone else this week the way Colossae sent it to Laodicea.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the historical detail about the lost Laodicean letter and go straight to Archippus and the chains.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep dive on 'the lost letter from Laodicea' if time runs short. It's fascinating but it's not the heartbeat of the passage; the chains are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: Not in the travel logistics but in the moment a person in the room writes down a real name — the quiet servant they'll thank, the prisoner they'll remember before bed.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment a person actually names the friend they've quietly forgotten and commits, out loud, to send one message tonight. Not in the historical background about scroll-carrying couriers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come in already knowing your own Archippus by name and your own person in chains. If you can't name them, you'll teach this passage as information instead of an errand.</w:t>
+        <w:t xml:space="preserve">Your prep: Prepare to send your own follow-up text before you walk in the door, so you're not asking the room to do something you dodged. Know the difference between the two letters (Colossians survived, Laodicea's didn't) cold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (3 min). Read 4:16-18 aloud, then the historical picture of the letter traveling hand to hand (7 min). Teach 'fulfill'/plēroō with the water-glass image (7 min). Questions 1-3 in pairs, then report to the room (15 min). Land on the quiet-servant name and out-loud commitments (10 min). Close in prayer over their actual names (3 min). Transformation happens when they write and say a real name. Cut the Laodicean-letter detail first if you're behind.</w:t>
+        <w:t xml:space="preserve">Use the classroom opening with the phone (3 min). Read the passage aloud (2 min). Teach how the letter traveled and became Scripture (8 min). Teach the word 'fulfill' with the cup, land on the charge, silence (7 min). Questions 1, 2, 5 — skip 3 and 4 for time (15 min). You send your own follow-up text in front of them, then commitments out loud (7 min). Close praying their names (3 min). Transformation lives in the out-loud commitment. Cut the Laodicean-letter detail first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening with Bibles/phones held up (4 min). Read the passage, tell one of your story prompts (8 min). Teach 'fulfill' with the water image (8 min). Walk questions 1-5, going slow on 3 and 4 with real silence (28 min). You go first on naming your own half-poured ministry and your own quiet servant. Commitments around the circle (8 min). Spontaneous prayer over their names (4 min). Transformation lives in questions 3-5. Cut question 2 if time is tight.</w:t>
+        <w:t xml:space="preserve">Use the small-group opening about going silent on someone (5 min). Read the passage (2 min). Brief on how the Word traveled (6 min). Cup exercise for 'fulfill,' silence (7 min). All five questions, giving real space at 3 and 4 (25 min). You send your follow-up text where they can see it (3 min). Commitments — each person speaks one name (7 min). Close praying their actual words back (5 min). Transformation lives in questions 3 and 4 and the named commitment. Cut the historical background before you cut the personal questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — 'who's the quietest person at your church?' (3 min). Read 4:16-18 off a phone (3 min). One sentence on 'fulfill' meaning fill it to the top (3 min). Talk questions 3 and 5 only, personally (14 min). Both of you commit to one text you'll actually send today (5 min). Pray for each other's named person before you split (2 min). Transformation happens the second you both name and commit. Cut the teaching of 'fulfill' to one line if needed.</w:t>
+        <w:t xml:space="preserve">Use the coffee opening about the strange ending (3 min). Read verses 16-18 together (2 min). Skip the full history — just say the letter was passed church to church and became Scripture (3 min). Do the cup idea verbally with your actual cup, land on 'fulfill it,' pause (5 min). Questions 3 and 5 only (10 min). All of you send a follow-up text right there at the table (4 min). One-line prayer over what got said (3 min). Transformation lives in actually sending the texts together at the table. Cut nothing but the history.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. You've done the follow-up before (week 5, week 15, week 20): a short message a day or two after class that lands the lesson on one real person. This week we go harder, and the passage hands you the assignment. Paul says 'Tell Archippus' — deliver a direct word to one quiet servant. So your follow-up this week isn't to a class member about the lesson. It's you doing what Archippus's people did: message the sound tech, the nursery worker, the person who sets up chairs at your church, and name their actual work out loud. Not 'thanks for serving' — name the specific thing. Then, separately, follow up with your class the way you always do. Two texts, two different kinds of remembering. Report back next week on the one to the quiet servant.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach, and this week we drill it deliberately because the passage hands it to us: Paul's closing lines are all follow-up. He sends the letter onward, he sends a word to Archippus, he asks to be remembered. This week's rep is not just 'send a follow-up.' It's this: before you teach, pick one person from your last gathering — someone whose comment or silence stuck with you — and text them something specific about what THEY said or carried, not a generic 'good to see you.' Then, at the end of tonight's lesson, tell the room you did it. Make the drill visible. A teacher who follows up is a teacher whose people know the lesson didn't end when the door closed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people skip these verses. They read like the address on an envelope — pass this along, tell so-and-so, remember I'm stuck here. But this is the last thing an inspired apostle chose to leave a church he'd never met, and every word is doing work. This is the seam where the letter you're holding actually became a letter that survived: read aloud, copied, carried down the road, hand to hand, until it reached you. The Bible in your lap moved through rooms exactly like the one you're about to teach. And notice what Paul does with his final breath of the letter. He doesn't ask for rescue. He asks them to remember his chains and hands them grace from inside a cell. A prisoner's last word is grace, not because his day was good but because his God is. Then there's Archippus — one ordinary servant Paul makes the whole church stop and encourage by name. You are teaching people how the gospel actually travels: not on spectacle, but on passed-along encouragement and quiet, finished work. You get to hand that to a room and then watch them go do it. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most people skim the end of an epistle. Greetings, names, a signature, done. But these four verses are where the New Testament shows you its own bones. A letter is being handed from town to town, read aloud to people who mostly couldn't read it themselves, copied, and walked on to the next church. This is partly how the book in your hands came to exist. And right at the close, a different handwriting takes over. Paul takes the pen himself and writes three words that should stop you: 'Remember my chains.' The man who just told them Christ holds all things together couldn't hold anything without a guard's permission. That's not a contradiction. That's the pattern. The gospel of the enthroned King came into the world through a man in fetters, and it still comes to people through servants who are spent and poured out. When you teach this, you're not teaching a footnote. You're teaching the church how the Word travels, how ministry gets finished, and how grace has the last word over real chains. You get to hand people the same thing Colossae handed Laodicea. That's a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does the exercise, you do it. This week, before you teach, actually send it. Pick the quietest servant at your church — the person nobody thanks — and text them, naming the specific thing they do. Then think of one person you know who's in a hard place right now and text them so they know they were remembered. Walk into class having already done both. When you tell the room 'name one quiet servant tonight,' you're not assigning homework you haven't done. You'll be able to say, plainly, 'I sent mine this morning. Here's who.' That changes the whole air of the room.</w:t>
+        <w:t xml:space="preserve">Before the room does anything, you do the exercise in front of them. Pull out your phone. Tell them, 'There's a friend of mine walking through something hard, and I realized I've gone quiet on them.' Then type the message right there — one line, that you're praying for them and you haven't forgotten what they're carrying — and hit send while they watch. Don't perform it. Just do it plainly and say, 'That's the whole assignment. That's what Paul is asking for at the end of this letter.' When they see you actually send it, the exercise stops being a nice idea and becomes something they can picture doing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: Tell about a time someone named your quiet, unseen work out loud when you didn't expect it — what it did to you.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time someone remembered YOU when you were the forgotten one — a message that came when you thought you'd dropped off everyone's radar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: Tell about a piece of encouragement someone passed along to you — a verse, a note, a link — that you almost deleted but it landed exactly right.</w:t>
+        <w:t xml:space="preserve">PROMPT: A person you know who serves quietly, like Archippus, and wondered if it mattered — and what happened when someone finally said 'keep going.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: Tell about the person who first handed you the faith, or handed you this Bible, and how it reached you hand to hand.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God taught me the beauty of encouragement in a difficult season.' Real — 'I was ready to quit teaching, and one guy texted me three words: don't stop teaching. I still have it.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real) — Polished: 'God taught me the profound value of servant leadership through faithful believers.' Real: 'A guy named Ray restacked the chairs after church for eleven years and nobody said a word to him. When he died, four hundred people showed up. I never once thanked him.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">GUARDRAIL: Keep it one notch rougher than feels comfortable — not raw, not a performance. If it wraps up too neatly, it stops sounding true.</w:t>
+        <w:t xml:space="preserve">GUARDRAIL: Keep it half-a-notch rough, not raw — a story you've made peace with, not one you're still bleeding from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "The most famous letter Paul wrote to Laodicea is the one we don't have. God let it disappear. Watch what he kept instead — three little errands that don't look like much, until you see they're the gospel actually moving."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Lead with a single arresting question that goes straight at the heart.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Hold up your phone. 'This is roughly how the New Testament traveled — hand to hand, read out loud, copied, passed on. Except it was a scroll and a courier walking a river road. Today Paul shows us the machinery of how his letters became Scripture, and then he signs off in his own shaky handwriting.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a concrete object to make an abstract point physical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "'Think of the last time you realized you'd completely gone silent on someone who was going through it — not on purpose, life just crowded them out. Hold that person in mind. Paul ends this letter asking his friends not to do that to him.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a shared human experience before the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "'Here's something odd. The most cosmic letter Paul ever wrote — Christ holding the whole universe together — ends with a prisoner writing three words by hand: remember my chains. Doesn't that seem like a strange way to end it?'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lead with the strangeness that hooks curiosity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is 'fulfill' — Greek plēroō, in Paul's charge, 'that you fulfill it.' It doesn't mean 'do a little of it' or 'get it started.' Plēroō means to fill something all the way to the top, to complete it, to carry it clear to the end. Picture pouring water into a glass and not stopping at halfway — you fill it until it's brimming, right to the rim. That's the word Paul lays on Archippus about the ministry he received. Not begin it. Not dabble in it. Fill it up to the top. And here's the weight of it: the same word shows up in Paul's charge to Timothy — 'fulfill your ministry' — and it's what he says of his own life. A ministry received from the Lord is meant to be carried through, not left half-poured. So look at Archippus, whoever he was, and hear the one line the whole church was told to deliver to him: 'Take heed to the ministry which you have received in the Lord, that you fulfill it.' [Let that sit in silence.]</w:t>
+        <w:t xml:space="preserve">Teach the word Paul uses in his charge to Archippus: 'fulfill it' — Greek 'plēroō,' to fill something completely, to fill it up to the brim. It's not 'try hard' or 'be busy.' It's finishing a thing until nothing's left undone. Do this physically: pick up a cup and slowly pour water into it while you talk, right to the very edge, and say, 'That's plēroō. Not half a cup. Not a cup you started. The ministry poured out to the full.' Notice Paul doesn't say 'the ministry you invented' — it's the ministry 'you have received in the Lord.' It was handed to Archippus, and grace supplies what the charge demands. Set the cup down full and land here: 'See to it that you complete the ministry you have received in the Lord.' Then stop talking. Let it sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Why do you think Paul ended a whole letter about the cosmic Christ with what looks like housekeeping — pass this along, tell Archippus, remember my chains?</w:t>
+        <w:t xml:space="preserve">1. Paul arranges for this letter to be read in Colossae and then in Laodicea, and for Laodicea's letter to come to them. Why do you think God wanted his Word to travel between churches instead of staying put?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them wrestle with the mismatch. Don't hand them the answer that ordinary errands are how the gospel travels — draw it out of them.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the warm-up. Let a few people answer factually before pushing. If someone lands on 'so it wouldn't just belong to one group,' pull that thread.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If Paul only had three lines left, why spend them on a to-do list instead of one last big truth?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simple version: when a verse or a message really helps you, do you keep it to yourself or pass it on? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. The letter to Laodicea is gone — God didn't keep it. What does it do to you to know Scripture is exactly what he meant us to have, no more and no less?</w:t>
+        <w:t xml:space="preserve">2. Paul takes the pen and writes 'Remember my chains.' What does it do to you that a letter this glorious ends with a prisoner asking not to be forgotten?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Some will get anxious about a 'lost' book. Steer them to trust: nothing needful was lost. The Spirit kept what we were meant to keep.</w:t>
+        <w:t xml:space="preserve">Coaching note: Don't let them rush to a tidy lesson. Sit in the strangeness. If someone says it's sad, agree, then ask whether it's also strong.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Does it bother you that a letter Paul wrote just disappeared? Why or why not?</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier way in: has anyone here ever felt forgotten while you were going through something hard? What was that like?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 'Fulfill it' means fill it all the way to the top. Where in your own life have you started something for God and left it half-poured?</w:t>
+        <w:t xml:space="preserve">3. The charge to Archippus is 'fulfill' the ministry you received — fill it to the brim. Where do you feel like you've started something for God and left it half-full?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This turns personal fast. Go first — name one of your own. Don't let anyone off with a churchy non-answer.</w:t>
+        <w:t xml:space="preserve">Coaching note: This gets personal. Give real silence. Do NOT fill it for them. Count to thirty in your head.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Is there one thing you meant to keep doing for God that just quietly stopped? What was it?</w:t>
+        <w:t xml:space="preserve">If it stalls: More concrete: name one thing you know you're supposed to do for someone and keep putting off. Just name it, that's all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Paul is in chains and his last word is 'grace.' What would it take for grace to be YOUR last word on your hardest day this month?</w:t>
+        <w:t xml:space="preserve">4. Paul's chains weren't a break from his ministry — the source card calls them his pulpit. How could a hard, limiting thing in your life actually be where God is doing his work through you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Don't rush past the silence here. Grace does not wait for good circumstances; let that truth land before anyone speaks.</w:t>
+        <w:t xml:space="preserve">Coaching note: Careful here — don't let anyone tell someone their suffering is 'a gift.' Let people speak for their own chains, not each other's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Think of your worst day recently — what actually came out of your mouth at the end of it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Gentler version: is there something you've resented as a limitation that later turned out to matter to someone else?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Whose faithful, unseen work could you name out loud before this day ends — and will you actually do it?</w:t>
+        <w:t xml:space="preserve">5. The whole letter opens and closes on the word 'grace.' If grace has the last word even over real chains, what does that change about the thing you named earlier?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the hinge. Push for a real name, not a category. Get them to say it and, ideally, commit to when.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the landing question. Tie it back to what specific people said in Q3 and Q4. Name their words back to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just say one name — who at your church does a job nobody thanks them for?</w:t>
+        <w:t xml:space="preserve">If it stalls: Direct version: does knowing God supplies the grace before he asks anything of you make the hard thing feel any different tonight? Yes or no — then tell me why.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What happened to the letter from Laodicea — did we lose part of the Bible?"</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Paul wrote a letter to Laodicea that didn't survive; we don't have it and Scripture never tells us its contents. God preserved exactly what he meant his people to have, so nothing needful was lost.</w:t>
+        <w:t xml:space="preserve">"What was the letter from Laodicea? Do we have it?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No, it didn't survive, and Scripture never tells us what was in it. Some guess it was Ephesians circulating through the region, but that's just a guess — the honest answer is God preserved exactly what he meant us to have and nothing needful was lost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does Paul write the greeting 'with my own hand' if he wrote the whole letter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">He didn't write the whole thing — he dictated it, which was his custom, and then took the pen at the end. His signature was a mark that certified the letter was genuinely his, the same practice he mentions in 2 Thessalonians 3:17.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Who was Archippus?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A believer connected to the Colossian church who had received a specific ministry from the Lord. Paul had the whole assembly deliver him a direct word: take that ministry seriously and carry it all the way through.</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">No. Paul asks them to remember, not to feel sorry for him. His chains are proof the message cost him something real, and the remembering is meant to steady them, not sadden them.</w:t>
+        <w:t xml:space="preserve">A believer connected to the Colossian church who had received a specific ministry 'in the Lord.' We don't know the details of his role, but Paul singles him out by name to press him to finish the work he'd been given.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How did letters actually get read if most people couldn't read?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A courier, likely Tychicus here, carried the scroll, handed it to the gathered church, and it was read aloud to the whole body. Then it was copied and the copy was carried on to the next town along the river road.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't over-explain the lost Laodicean letter. Answer it plainly, refuse to speculate, and move on — the errands are the meat, not the mystery.</w:t>
+        <w:t xml:space="preserve">When you pour the cup for 'fulfill,' fill it a little too full so it nearly spills. The near-overflow does more teaching than your explanation will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you teach 'fulfill,' physically pour water into a glass to the brim if you can. The image does more than three sentences.</w:t>
+        <w:t xml:space="preserve">Somebody will want to spend the whole hour on the lost Laodicean letter. Give it ninety seconds, say 'God kept what he meant to keep,' and steer back to the chains.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The temptation here is to make this lesson about you being encouraged. Flip it: the whole payload is the room going and encouraging someone else by name.</w:t>
+        <w:t xml:space="preserve">Don't rescue the silence after 'where have you left something half-full.' The discomfort is the work. If you break first, they learn you'll always break first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before anyone leaves, go around and have each person say out loud one name — the quiet servant they'll thank, or the person in a hard place they'll remember — and when they'll do it.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Next week, ask who actually sent the text to their quiet servant — and what came back. Let the ones who did it tell the room.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one name — the friend they're going to send a message to before they sleep tonight. Just the name. Speaking it makes it real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names people just spoke and the half-full ministries they admitted to. Don't reach for anything written — say their real words back to God, thank him that grace comes before the charge, and stop.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3, stay there. The confession of a half-finished thing is worth more than racing to the tidy grace ending. Let it be enough.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: A week later, text each person: 'Did you send that message to [the name they said]?' Nothing else. That single follow-up will do more than the whole lesson did.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/4-16-18/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:16-18 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:16-18 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The quietest servant at your church, by name — the person nobody thanks: ____________</w:t>
+        <w:t xml:space="preserve">One verse or message that has fed you lately — write it here so you can send it to someone tonight:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One thing for God you started and left half-poured: ____________</w:t>
+        <w:t xml:space="preserve">Someone you know who serves quietly, like Archippus, and might be wondering if it matters:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'Fulfill' means fill it all the way to the top. Write what filling YOUR ministry to the top would look like: ____________</w:t>
+        <w:t xml:space="preserve">A ministry or a good work you started for God and left half-full:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone you know who's in a hard place today, by name: ____________</w:t>
+        <w:t xml:space="preserve">A 'chain' in your life right now — a hard limit you resent. Write it, and next to it, one way it might be your pulpit:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">On his hardest day, in chains, Paul's last word was 'grace.' Write the last word that usually comes out of you on a hard day: ____________</w:t>
+        <w:t xml:space="preserve">The name of one friend you'll message before you sleep tonight:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pass the encouragement along: send one believer you've lost touch with a thing that fed you recently — a sermon link, a verse, a paragraph you read — with a line saying you thought of them.</w:t>
+        <w:t xml:space="preserve">Text a passage that has fed you lately to someone in your group today — type it out, add a line about why it stuck, and send it. Let the Word move between you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Deliver the direct word: tell one quiet servant at your church plainly, 'I see what you do, and it matters. Don't stop.' Name the actual work, not a vague thanks.</w:t>
+        <w:t xml:space="preserve">Call the quiet servant you named and tell them the specific good you see them doing — teaching kids, visiting the sick, whatever it is — and tell them to keep going.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Remember the chains: pray for someone in a hard place by name before bed tonight, then text them so they know they were remembered.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Grace be with you. — Colossians 4:18</w:t>
+        <w:t xml:space="preserve">Before you sleep tonight, send one message to the friend walking through something hard that says only this: you're praying for them and you haven't forgotten what they're carrying.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remember my chains. Grace be with you.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>