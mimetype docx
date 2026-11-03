--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Beloved Physician</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:14-15 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:14-15 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Two guys standing in the exact same circle, greeted in the exact same breath, and one of them stays to the end while the other loves the world and walks out, which means the thing that counts isn't where you're standing tonight but whether you're still there years from now.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -127,51 +127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone realizes faithfulness isn't a feeling they have tonight but a road they either stay on or drift off of. That's where you slow down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Read 2 Timothy 4:10-11 out loud three times before you teach so the sadness of 'Demas left me' actually lands in your voice. Know where Nympha's house fits so the church-in-a-home point doesn't get lost.</w:t>
+        <w:t xml:space="preserve">Your prep: Read 2 Timothy 4:10-11 out loud three times before you teach so the sadness of 'Demas... has deserted me' actually lands in your voice. Know where Nympha's house fits so the church-in-a-home point doesn't get lost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
@@ -339,51 +339,51 @@
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guardrail: keep it one lived moment, not a raw dump you're still bleeding from; if you'd cry too hard to finish it, it's not ready to teach yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "I'm going to read you one verse, and then I'm going to read you a verse written a few years later. Verse one: 'Luke the beloved physician and Demas greet you.' Now, a few years down the road: 'Demas left me, having loved this present world... Only Luke is with me.' Same two men. What happened between those sentences? That's what we're here for."</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "I'm going to read you one verse, and then I'm going to read you a verse written a few years later. Verse one: 'Luke, the beloved physician, and Demas send you greetings.' Now, a few years down the road: 'Demas, in his love of this world, has deserted me... Only Luke is with me.' Same two men. What happened between those sentences? That's what we're here for."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cold-open contrast — put the two fates side by side before any explanation so the tension does the teaching.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">SMALL GROUP: "Think of one person who used to be really close to Christ and has gone quiet. Don't say the name, just picture their face. Hold that. Now let's look at a man Paul greeted warmly one year and grieved over the next, and let's talk about what keeps a door open."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -686,85 +686,85 @@
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A doctor by trade, most likely a Gentile, and the writer of both the Gospel of Luke and the book of Acts — roughly a quarter of the New Testament. A trained observer of the human body became the careful chronicler of Jesus and the early church, and he stayed with Paul to the very end.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"What actually happened to Demas?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here and in Philemon 24 he's a faithful coworker. But in a later letter Paul writes, 'Demas left me, having loved this present world, and went to Thessalonica.' Same circle as Luke, different road.</w:t>
+        <w:t xml:space="preserve">Here and in Philemon 24 he's a faithful coworker. But in a later letter Paul writes, 'Demas, in his love of this world, has deserted me and gone to Thessalonica.' Same circle as Luke, different road.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Was Nympha a woman running a church? Wasn't that unusual?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes, Nympha was a woman who opened her home for the church to gather, and it wasn't unusual at all in the early church — Prisca did the same, so did others. For its first three hundred years the church met in homes, and hospitable people, women included, were the beating heart of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'the assembly in her house' mean — was there no real church there?"</w:t>
+        <w:t xml:space="preserve">"What does 'the church that meets at her house' mean — was there no real church there?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That WAS the real church. The word Paul uses, ekklesia, means a people called out and gathered, not a building. There were no church halls in Laodicea; the church was the people crowded into someone's living room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -850,55 +850,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/4-14-15/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:14-15 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:14-15 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name a 'Luke' in your life — someone who simply stayed present when it cost them something:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>