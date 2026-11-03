--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Man Who Fought On His Knees</w:t>
+        <w:t xml:space="preserve">The Man Nobody Watched Pray</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:12-13 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:12-13 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Somewhere right now somebody is sweating in prayer for people they can't reach with their hands, and that same kind of praying is the realest work of love you can do for a person this week when there's nothing else you can do for them.</w:t>
+        <w:t xml:space="preserve">Epaphras loved people so much that he sweated for them on his knees where nobody could see it, and that kind of hidden work for someone's growth is exactly what love looks like when it's real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul is closing his letter with a name most people skim right past. But watch the verb he attaches to it. Epaphras isn't sending warm wishes from a distance. He's on the wrestling floor, straining, sweating, and the whole fight is over people he can't get to.</w:t>
+        <w:t xml:space="preserve">There's a man in this passage you've probably never thought about for more than four seconds. His whole legacy is one sentence: he prayed hard for people who never watched him do it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see prayer the way Paul saw Epaphras: not a polite murmur before sleep but a wrestler straining for people miles away. They should leave with one specific believer they're going to labor over.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel the sweat of Epaphras on his knees, not just admire it from a distance. By the end, someone in this room should be carrying a specific name the way he carried three whole cities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended word-study on the three towns if time runs short. The geography is flavor; the striving is the meal.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The geography of the Lycus Valley. It's rich, but if time is short, three city names matter less than the picture of a man straining in prayer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names an actual person out loud and admits they've only ever prayed a rushed 'bless them' for that person. The move from a vague crowd to one real face is where this passage bites.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment a person actually names one friend and admits they've never really strained for them in prayer. That confession is the hinge, not the teaching about the Greek word.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Before class, do the exercise yourself: pick one believer, pray them 'perfect and complete' by name, and plan to tell them tomorrow. Walk in having already done what you'll ask the room to do.</w:t>
+        <w:t xml:space="preserve">Your prep: Pray hard for one specific person before you walk in — you cannot lead people into wrestling prayer you haven't done this week. Come having felt the weight yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the classroom opening (5 min) — read verse 12, stop on 'striving,' hit them with agōnizomenos. Teach the word deeply with the wrestling posture (8 min). Questions 1-2 in the full room, then break into pairs for question 3 so the tender naming isn't performed for twenty people (12 min). Come back for question 4 as the friction and question 5 as the gospel landing (12 min). Everyone writes their one name on the handout, then a few say it out loud (5 min). Close in prayer over the actual names. Transformation lives in the pair moment on question 3 and the writing of the name. Cut first: the Laodicea/Hierapolis geography.</w:t>
+        <w:t xml:space="preserve">Classroom opening (3 min) → read Colossians 4:12-13 aloud twice, second time slowly (3 min) → teach agōnizomai with the physical strain image (8 min) → questions 1-3 in the full room, calling on people (15 min) → land the big idea and have people write their one name on the handout (8 min) → out-loud commitments from a few volunteers, then closing prayer over those names (8 min). Transformation lives in the writing-the-name moment plus hearing others say a name aloud. If short, cut the Lycus Valley geography and go straight from the word study to the questions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the small-group opening — everyone names one person they've physically strained for (8 min). Teach the word with the posture and Colossians 2:1 (10 min). Walk all five questions slowly, letting question 3 breathe the longest (28 min). Everyone writes their one name and says it out loud with when they'll tell that person (8 min). Close by praying the names back to God (6 min). Transformation lives in the out-loud naming and commitment. Cut first: trim the geography and one of your own story prompts.</w:t>
+        <w:t xml:space="preserve">Small-group confession opening (5 min) → read the passage, someone shares what stands out (5 min) → teach agōnizomai with the strain image (8 min) → all five questions, giving real silence after each (25 min) → handout writing: name, situation, growth prayer (7 min) → everyone says their name out loud, then close in prayer over the actual situations named (10 min). Transformation lives in questions 3 and 4 where the cost gets named, and in each person saying a name aloud. If short, cut question 1 and open with question 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use the coffee opening — ask about someone they love and can't reach (4 min). Read verses 12-13 and explain 'striving' in one sentence (4 min). Skip to questions 1, 3, and 4 (14 min). Both of you name one specific person and say when you'll pray and tell them (5 min). Pray a short, real prayer over each other's named person (3 min). Transformation lives in the mutual naming — you're not teaching, you're doing the exercise together. Cut first: question 2, and don't let the geography come up at all.</w:t>
+        <w:t xml:space="preserve">Coffee opening (2 min) → read the two verses off your phone (2 min) → explain agōnizomai in one plain sentence, the wrestling picture (4 min) → questions 2, 3, and 5 only, conversationally (15 min) → each person names one friend and one thing they'll pray, then pray for each other's named person right there (7 min). Transformation lives in praying for each other's named person before you get up from the table. If short, drop question 3 and go straight from the word to naming names.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 3 and week 13, when you took a single thing and refused to hurry past it. Level 5 asks for a harder rep: don't just linger on one idea, build the ENTIRE session to funnel toward one physical moment where each person writes one real name on the line. Everything you say — the word study, the questions, the openings — is a river narrowing to that single act. Kill anything that widens the room's attention back out. If a comment or a tangent pulls people away from the one name they need to write, gently steer back. By the end, the test is simple: did every person leave holding one specific human being, or did they leave holding a nice general truth about prayer?</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. The temptation with a rich passage is to cover everything: the geography, the Greek, three cities, the intercession of Christ. Resist it. Pick ONE thing and drive it home so it lodges. This week the one thing is the word 'striving' — the wrestling picture. At level five we push harder: don't just mention the word and move on to your other points. Build the ENTIRE lesson so that every section circles back to that one image of a man straining on his knees. Your opening, your word study, your questions, your landing — all of it serves the single picture. If a participant remembers only one thing tomorrow, make sure you chose which thing that would be, and defended it against your own urge to add more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is the easiest kind of passage to skim and the hardest kind to feel. It's a greeting. A name in a closing list. And most rooms will nod at 'always striving for you in his prayers' and move on before the word does any damage. Your job is to slow them down until they feel the sweat in it. The word Paul uses is the language of the wrestling floor — a competitor straining every muscle to exhaustion. Epaphras founded this church, and now he's stuck in prison with Paul, unable to teach them or defend them while false teaching creeps in. So he does the one thing distance can't take: he fights for them on his knees. That's what love does when it can't do anything else. Here's why this matters for your people: every one of them has someone they love and can't reach — a kid who moved away, a friend who won't return calls, a parent in decline. This passage hands them a weapon for exactly that helplessness. And it tells them, quietly, that someone once did this for THEM, and Someone better still does. You get to hand a room the most useful thing a Christian can hold when their hands are tied. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most people quietly believe their prayers for other people don't do much. They pray a fast sentence for a struggling friend, feel vaguely guilty it wasn't more, and move on. This passage hands them a man who is remembered forever for one thing: he prayed like it was a fight. The word Paul uses is the one you'd hear shouted at a wrestling match — every muscle straining. And here's the part that reaches into your room: nobody watched him do it. The Colossians never saw the sweat. He wasn't building a reputation. He was carrying people. That's what makes this passage so freeing to teach. It tells the person who feels like they have nothing to offer — no platform, no gift for words, no title — that there is a kind of love available to them that heaven takes seriously and that costs everything. You get to stand in front of real people and tell them their hidden, unglamorous prayers are not wasted breath, that they're joining a work Christ himself is already doing. Few passages let you hand people that much dignity in so few words. Teach it well and someone leaves knowing their knees matter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself and don't fake it. Pick one specific believer you can't easily reach — an old friend from a former church, a relative in another city, a missionary you support. Take a real minute, not a rushed breath, and pray them 'perfect and complete in all the will of God.' Name them. Ask God to make them mature and steady. Then text them or call them tomorrow and tell them you did it. When you stand in front of the room, you're not describing a good idea — you're reporting on something you already felt. The room can always tell the difference between a teacher who read about the medicine and a teacher who took it.</w:t>
+        <w:t xml:space="preserve">Before you teach this, do the exercise yourself. Pick one person you love and pray for them the way Epaphras did — not a sentence, not a checklist. Sit with their actual situation until you feel the weight of it, until it costs you something. Notice how uncomfortable it is to not rush. Notice how quickly your mind wants to move on. That discomfort is the lesson. When you stand up to teach, you're not describing a concept from the source card; you're reporting back from something you did last night. The room can always tell the difference between a teacher who read about striving in prayer and one who tried it and found out how hard it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: The person who first told you about Jesus, or first prayed you into the faith — someone whose knees you're standing on right now.</w:t>
+        <w:t xml:space="preserve">A time someone prayed for you when you had no idea they were doing it — and when you found out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: A time you were helpless to DO anything for someone you loved and prayer was the only thing left in your hands.</w:t>
+        <w:t xml:space="preserve">A prayer you've almost given up on because it seemed to change nothing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: A moment you found out, after the fact, that someone had been quietly praying for you the whole time.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I've learned the true power of intercessory prayer over the years.' Real — 'My aunt prayed for me every day for eleven years while I wanted nothing to do with any of it. I only found out at her funeral.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real) — Polished: 'My grandmother's faithful intercession shaped the whole trajectory of my spiritual life.' Real: 'After she died we found a notebook. My name was in it. Dated. She'd been praying for me on days I don't even remember, and I never knew.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">GUARDRAIL: Keep it unfinished and true — a raw moment beats a tidy testimony, and the full storytelling coaching lives back in week 1.</w:t>
+        <w:t xml:space="preserve">Guardrail: don't tell it raw and unformed, but don't polish the ache out of it either — the sweat is the point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Read verse 12 and stop on the word 'striving.' Tell the room the Greek is agōnizomenos — the word for a wrestler straining to exhaustion, the root of our word 'agony.' Then ask: does that sound like how any of us prayed this morning?"</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Open with the helplessness your friend already feels, then hand them the passage as the answer.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "There's a name at the end of this letter most people skim right past. By the time we're done, I want you to know exactly why Paul refused to let this man go unmentioned. His name is Epaphras."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a curiosity gap so the room leans toward a name they've overlooked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Be honest with me. When was the last time you prayed for someone until it actually felt like work? Not a quick line before dinner — real effort. Hold that, because we're about to meet a man whose whole reputation was built on exactly that."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a shared confession to make honesty safe before you ask for it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Somebody, somewhere, might be praying hard for you right now and you have no idea. There's a guy in Colossians who lived his whole life that way. Want to meet him?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Make it personal and immediate — no runway, just the hook.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word is agōnizomai — 'striving.' It's the language of the arena. A wrestler on the floor, a runner spending the last of himself down the final stretch. It's where we get 'agony.' Do this physically: stand up and lean forward like you're pushing against a door that won't give, muscles tight, breath short — then say, 'That's the posture. That's Epaphras praying.' Not hands folded gently on a lap. Hands white-knuckled. Paul uses this exact word about his own prayers in Colossians 2:1, so Epaphras learned it from the pattern of costly love. And here's the thing to say slow, then stop: he was fighting for people he could not reach with his hands, only with his knees. That is what love does when it cannot do anything else. [Let the silence sit. Don't rescue it.]</w:t>
+        <w:t xml:space="preserve">The word to teach is agōnizomai — you can already hear our word 'agonize' inside it. It's not a religious word at all. It's what you'd shout at an athlete in the arena, or say of a soldier fighting to stay alive. Every muscle straining, sweat pouring, teeth gritted. Now put that word where Paul puts it: on a man kneeling in prayer. Here's the physical image — stand up, plant your feet, and pretend you're pushing a car that won't move. That full-body strain, that's the picture Paul chose for Epaphras at prayer. He didn't pray the way we check a box. He prayed the way you push a stalled car uphill. And what was he pushing for? Not their comfort, not their safety. That they might 'stand mature and fully assured in the full will of God' — that they'd grow up whole into everything God wanted them to be. He sweated over their souls. Let that sit. [Pause. Let the silence do its work before anyone speaks.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. When you prayed for someone this week, was it closer to Epaphras straining on the wrestling floor, or closer to a quick 'bless them' as you rushed out the door? Be honest.</w:t>
+        <w:t xml:space="preserve">1. Paul remembers Epaphras for one thing — praying hard. What do you think most people would want to be remembered for instead?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Most people will admit it was the rushed version. Don't scold. Let the honesty create the appetite — they can't want the striving until they've owned the murmur.</w:t>
+        <w:t xml:space="preserve">Coaching note: Easy entry question; let several people answer. You're just warming the room and surfacing the contrast between Epaphras and how we measure a life.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simple yes or no: does 'always striving in prayer' describe your prayer life right now? Just yes or no to start.</w:t>
+        <w:t xml:space="preserve">If it stalls: If you died tomorrow, what's the first thing people would say about you — and would 'he prayed hard for me' even make the list?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Notice what Epaphras is praying FOR — not their comfort, not their circumstances, but that they'd 'stand perfect and complete.' When you pray for people you love, what do you usually ask God for?</w:t>
+        <w:t xml:space="preserve">2. The word for his praying means to strain like an athlete. When have you prayed like that, and what pulled it out of you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: They'll usually admit they pray for safety, health, and easier circumstances. That's not wrong, but name the gap: Epaphras aimed higher — at their maturity. Don't shame the health prayers, just widen the target.</w:t>
+        <w:t xml:space="preserve">Coaching note: Expect people to reach for a crisis — a diagnosis, a wayward kid. That's fine. Note out loud that we tend to strain only when desperate, while Epaphras strained for their ordinary growth.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Think of the last person you prayed for. Did you ask God to make their day easier, or to make them more like Christ? Which one?</w:t>
+        <w:t xml:space="preserve">If it stalls: Has there ever been a moment you couldn't NOT pray — where it just poured out of you? What was going on?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Who's the Epaphras in your life — the person whose praying you're standing on right now, whether you can name them or not?</w:t>
+        <w:t xml:space="preserve">3. Epaphras wasn't praying for his friends' comfort or success — he was praying for their growth. Why is that so much harder to pray for someone?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the tender one. Some will name a grandparent, a Sunday school teacher, a friend. Give it room. If someone says 'I don't know that anyone did,' that's a real answer too — sit with it, don't fix it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where it gets sharp. Growth often means hardship, so praying for someone's maturity can mean praying for the very thing they'd resist. Don't let the room soften this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Who first told you about Jesus, or first prayed for you that you know of? Just say the name if one comes to mind.</w:t>
+        <w:t xml:space="preserve">If it stalls: Would you rather someone pray that your life gets easier, or that you get stronger? Be honest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Here's the hard side: this passage is warm and easy to admire. But what does it actually ask of you that you don't want to give?</w:t>
+        <w:t xml:space="preserve">4. Nobody watched Epaphras pray — no crowd, no credit. Is there a part of you that would rather do the kind of loving that people can see?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: If the room has gone soft and agreeable, this is your friction. Push for the real cost: minutes you don't have, praying for people who never thank you, laboring with no visible result. Name it: this is slow, hidden, unglamorous work. Don't let them off the hook with 'that's so true.'</w:t>
+        <w:t xml:space="preserve">Coaching note: Watch for the room turning warm and agreeable here, everyone nodding that hidden love is beautiful. Push back: name that we default to visible love because we want the credit. Ask who finds this convicting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Praying for someone's growth for years and never seeing it change — could you actually do that? Would you keep going?</w:t>
+        <w:t xml:space="preserve">If it stalls: When you do something kind, do you secretly hope the person finds out? Yes or no?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The passage says Christ Himself 'always lives to make intercession' for you and never grows tired. If that's true, how does it change the way you'd pray for someone this week?</w:t>
+        <w:t xml:space="preserve">5. Who is one person you could carry in prayer this week — and what would it cost you to actually strain for them the way Epaphras did?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Land the gospel here. Their striving is a small echo of a greater Intercessor who prays without failing. This should feel like fuel, not pressure — they don't pray to make it happen, they pray because Someone stronger already is. Let it settle before you move to commitments.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the commitment question. Get specific names, not categories. Don't move on until at least a few people have said an actual name out loud or written one down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Does it help or scare you to know Someone with better lips than yours is praying for you right now? Say which.</w:t>
+        <w:t xml:space="preserve">If it stalls: Say one name right now — the first person who came to mind when I described Epaphras. Just the name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Who was Epaphras?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">He's the man who first carried the gospel to Colossae — Paul never visited the city himself. Epaphras likely planted or nurtured all three churches in the Lycus Valley, and now he's with Paul, probably sharing his imprisonment.</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">It's right in the word. Paul uses agōnizomai, the language of a wrestler or a runner spending the last of himself — the root of 'agony.' Paul uses the identical word about his own prayers in Colossians 2:1.</w:t>
+        <w:t xml:space="preserve">He was a Colossian himself — 'one of you' — and most likely the man who first brought the gospel to Colossae, Laodicea, and Hierapolis, probably during Paul's ministry in nearby Ephesus. Now he's far from home with Paul and can't walk those roads, so he fights for his people in prayer instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Where are these three cities, and why are they grouped together?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">They sat close together along the same river road in what's now western Turkey — Laodicea was a rich banking city about ten miles down the valley, Hierapolis a resort town famous for hot mineral springs, and Colossae the smaller, older neighbor. Epaphras had carried the gospel to all three, which is why he's straining for all three.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'stand mature and fully assured' actually mean — does God expect us to be flawless?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's not about being sinless; it's about being mature, whole, brought fully into everything God intends for you. Epaphras isn't praying they'd be error-free — he's praying they'd grow up all the way in Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If Christ already intercedes for us, why does Epaphras's praying matter?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The passage puts them side by side on purpose. Christ 'always lives to intercede' at the Father's right hand and his prayer never fails; when Epaphras prays below, he's joining a work that already has a guarantee. Our praying isn't a substitute for Christ's — it's participation in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you demonstrate the wrestling posture, actually stand and lean — teachers who stay seated while describing physical strain break the spell. Let your body preach.</w:t>
+        <w:t xml:space="preserve">When you teach agōnizomai, physically strain — push against something. A room remembers a picture their body felt long after they forget your explanation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guard the tender question about their Epaphras from turning into a warm mush of nodding. If everyone's just glowing, drop the hard-side question: 'What does this cost you that you don't want to pay?' Real depth has edges.</w:t>
+        <w:t xml:space="preserve">Don't let this passage go sentimental. When everyone's nodding warmly about hidden prayer, ask the hard-side question: 'What would it cost you this week that you don't want to give?' Real depth has edges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch the clock on the three towns. It's fascinating, but it's the easiest place to lose fifteen minutes and starve the real exercise — the naming of one specific person.</w:t>
+        <w:t xml:space="preserve">Resist adding more. This is a two-verse passage with one clear picture. Your instinct will be to fill 45 minutes with geography and cross-references — trust that one image driven deep beats five points spread thin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud the one name they wrote down — the specific believer they're going to pray 'perfect and complete' for this week, and when they'll tell that person they prayed it. Saying the name out loud makes it real.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Next week, before anything else, ask: did you tell the person you prayed for them? What did they say? Let the room hear that the hidden work actually reached someone.</w:t>
+        <w:t xml:space="preserve">Commitments: Before anyone leaves, have each person say out loud — or write on the handout — the one name they're going to carry this week, and one word for what that person is facing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names and situations people just said — their friend's diagnosis, their strained marriage, the prayer they've almost given up on. Don't reach for a written prayer; hand their own words back to God, because being carried by name is the whole point of this passage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question three and someone is genuinely wrestling with praying for growth over comfort, stay there. Don't drag them to the commitment question just to finish your outline — a real wrestle is worth more than a tidy ending.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Text the group midweek: 'Still carrying that name? Prayed for them again yet?' One line. It turns a one-night exercise into a habit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/4-12-13/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:12-13 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:12-13 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word 'striving' in verse 12 is agōnizomai — the language of a wrestler straining to exhaustion. In one honest word, how would you describe your prayers this week? ______</w:t>
+        <w:t xml:space="preserve">One word for what your prayers for others usually feel like right now (rushed? guilty? faithful? empty?):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Who is the 'Epaphras' in your life — someone whose praying you may be standing on right now? Write their name if one comes to mind:</w:t>
+        <w:t xml:space="preserve">The name of one friend God brought to mind while we talked about Epaphras:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Epaphras prayed people would 'stand perfect and complete.' When you pray for those you love, what do you usually ask God for instead?</w:t>
+        <w:t xml:space="preserve">What is that friend actually facing this week? (the job, the diagnosis, the marriage, the doubt):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Name ONE specific believer you'll pray for this week the way Epaphras prayed — and when you'll tell them you did it:</w:t>
+        <w:t xml:space="preserve">'Stand mature and fully assured' means grown-up and whole, not flawless. What would it look like for your friend to grow strong in Christ? Write one thing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What does this passage ask of you that you honestly don't want to give?</w:t>
+        <w:t xml:space="preserve">Is there a prayer you've almost given up on because it seems to change nothing? Name it here:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, pick one believer and take a real minute — not a rushed 'bless them' — to pray them 'perfect and complete in all the will of God' by name. Tomorrow, tell them you prayed it.</w:t>
+        <w:t xml:space="preserve">Tonight before you sleep, pray for the friend you named by name — with real effort. Don't rush a sentence and move on. Sit with the specific thing they're facing until you feel the weight of carrying them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Do the same for someone far off you can't reach in person. Text a missionary, an old friend from a former church, or a relative in another city today and let them know you're asking God to strengthen them.</w:t>
+        <w:t xml:space="preserve">Tomorrow morning, text that friend and tell them plainly that you prayed for them to grow strong in Christ. Let them know someone is laboring for their soul.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Set a reminder to pray for that same person again next week, and the week after. Praying for someone's growth is slow, hidden work — keep going even when you never see the result.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Someone across the miles would be steadied just by knowing you carry them before God.</w:t>
+        <w:t xml:space="preserve">Pray again today for the thing you've almost stopped praying for. Epaphras kept striving without proof — do the same.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Somewhere a friend is being carried in prayer by someone they'll never know about. Today, quietly become that person for someone.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>