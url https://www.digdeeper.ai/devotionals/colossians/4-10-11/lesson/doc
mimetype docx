--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,1015 +23,1015 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Comfort to Me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:10-11 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:10-11 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Paul once refused to even travel with Mark, and now Mark is standing next to him in prison being called a fellow worker, because grace is the thing that turns a guy who walked out on you into the guy who shows up, and it's still doing that work today.</w:t>
+        <w:t xml:space="preserve">You're never too far gone to be welcomed back, and never too ordinary to be exactly what a struggling friend needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Three names close out this letter, and one of them belongs to a man Paul once fought so hard about that it split him from his best friend. Watch who's suddenly standing next to Paul in prison.</w:t>
+        <w:t xml:space="preserve">Three names in a greeting at the end of a prison letter. Most of us skim right past this part. Tonight we're going to slow down and find out who these men were, because their story is our story.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see Mark's whole arc — deserter, then the split with Barnabas, then 'if he comes to you, receive him' — and feel that grace does that to real relationships. Aim it at one person each of them has quietly written off.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to see themselves in these three tired men around a chained apostle, and to name one person they can either welcome back or show up for this week. Success is a named person, not a warm feeling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the full tour of Aristarchus and Justus and keep the spotlight on Mark; his story is where the transformation lands.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The full Acts 15 backstory of the Paul-Barnabas split. Summarize it in two sentences if time is tight; the split matters only so people feel the weight of 'receive him.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the moment someone in the room names the friend they've stopped texting and admits Paul once felt the same way about Mark. That's when 'receive him' stops being ancient mail.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: The moment someone names a coworker or friend out loud and commits to thanking or welcoming them. Not in the history lesson about Aristarchus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Read Acts 15:37-39 and 2 Timothy 4:11 so you can tell Mark's before-and-after from memory without flipping pages. Have one written-off relationship of your own in mind before you walk in.</w:t>
+        <w:t xml:space="preserve">Your prep: Know the arc of Mark cold: abandoned Paul, caused a split, now trusted, later 'useful to me' in 2 Timothy 4:11. That arc is the whole engine of this lesson.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (3 min). Read Colossians 4:10-11 aloud (2 min). Tell Mark's before-and-after from Acts 15 and 2 Timothy 4:11 (7 min). Teach the word 'comfort'/paregoria with the pressed-palm image (5 min). Questions 1-3 together (12 min). Question 4 with a full fifteen-second silence — eyes on the back rows (8 min). Handout text-draft plus out-loud commitments (6 min). Spontaneous closing prayer over their named people (2 min). Transformation lands at question 4. Cut first: the full Aristarchus and Justus tour.</w:t>
+        <w:t xml:space="preserve">Classroom opening, hands up on who skips the greetings (3 min). Read the passage and lay out Mark's arc — abandoned Paul, caused the split, now trusted (8 min). Teach parēgoria with the medical image (6 min). Questions 1, 2, and 5, using the silence drill on 5 (20 min). Commitments out loud around the room, big idea stated verbatim, spontaneous prayer over named people (8 min). Transformation lives in the out-loud commitment. If short, cut the full Acts 15 detail to two sentences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening round on broken friendships (6 min). Read the passage (2 min). Mark's story in detail — the split, the years, the 'receive him' (9 min). Teach 'comfort' as pain-relief medicine (6 min). Questions 2 and 3 (13 min). Question 4 with real silence, let people name their Mark aloud if they will (12 min). Question 5 and handout text-draft (8 min). Out-loud commitments and prayer over each named person (4 min). Transformation lives in questions 4-5 where names get spoken. Cut first: question 1.</w:t>
+        <w:t xml:space="preserve">Small-group opening about who quietly made your week lighter (5 min). Read passage, Mark's arc plus 2 Timothy 4:11 payoff (12 min). Teach parēgoria (6 min). All five discussion questions, working the silence drill hard on 3 and 5 (28 min). Commitments out loud, big idea verbatim, prayer naming their actual people (9 min). Transformation lives in questions 3 through 5 where they name real people. If short, drop question 4.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — the blunt contrast (2 min). Read verses 10-11 off your phone (2 min). Mark's split-then-recommended arc in your own words (6 min). The 'comfort' word, one sentence (2 min). Straight to question 4: who's your Mark, and mean it about your own (10 min). Draft the two-sentence text together right there at the table (6 min). Pray briefly over each other's person (2 min). Transformation is the moment you both admit a real name and draft a real text. Cut first: the word study.</w:t>
+        <w:t xml:space="preserve">Coffee opening with the Mark surprise fact (3 min). Read the passage aloud together (3 min). Tell the Mark arc in your own words and drop the parēgoria image (7 min). Questions 3 and 5 only, and actually wait through the silence (12 min). Each person names one person and one action out loud, restate the big idea, short prayer over those names (5 min). Transformation lives in the two of you naming real people. If short, skip straight to question 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately, and at level 5 we make it harder than just waiting. Remember week 2 you learned to ask a question and shut your mouth; week 7 and 12 and 17 you practiced not rescuing the room. This week the rep is this: after your hardest question — the one about the friend they've written off — count a full fifteen seconds of silence, and while you wait, do NOT lock eyes with your usual responders. That ties directly to this week's craft note. Most teachers unconsciously teach the whole hour to two or three nodders. During your silence this week, deliberately let your eyes rest on someone OUTSIDE that group and wait for them. The silence plus the redirected gaze tells the quiet ones the question is actually theirs to answer.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: after you ask a real question, stop talking and let the silence do its work. Level 5 is the hard rep. Pick your two heaviest questions tonight (questions 3 and 5 below are built for this) and after each one, count a full ten seconds of silence in your head before you say another word. No rephrasing, no 'anyone?', no rescuing the room with your own answer. Ten seconds feels like a minute when you're up front, and that discomfort is exactly the point. The people who need to answer are usually still forming the thought when nervous teachers bail them out. Let it sit. If you crack before ten, you taught the room that your questions are rhetorical and they never have to work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This looks like the boring part of the letter — a list of names you'd skim to get to the ending. But Paul buries an earthquake in a handshake. Mark is here. The same Mark who abandoned the mission partway through, whose second chance Paul refused so flatly that he and Barnabas split over it and never traveled together again. Years pass. And now, from a Roman prison, Paul writes ahead to a whole church: if he comes to you, receive him. The man Paul once wouldn't take is now the man Paul recommends. Everyone in your room is carrying a name like that — a person they've quietly filed under 'done.' A sibling, a friend, someone who let them down. This passage tells them the file is not closed in God's economy, because it wasn't closed on Mark. And notice what Paul calls these three men: a comfort. Not his rescue, not his release — his company. The people who just stayed. You get to hand a room the news that the grace which rebuilt Mark is the same grace that reached them, and it hasn't run out. That's a privilege. You're teaching people that no relationship they've buried is beyond the God who raised this one.</w:t>
+        <w:t xml:space="preserve">Most people read Colossians 4 the way they read the credits after a movie — names scrolling by, time to get up and leave. But these three names are the gospel in miniature, and a room that sees it will never skim a greeting list again. Mark is here, the man who quit on Paul mid-mission and caused a fight so sharp that two great missionaries went their separate ways. And now Paul is vouching for him: 'If he comes to you, welcome him.' The deserter became the messenger. That fact alone will loosen the grip of shame on somebody in your room who is convinced they've disqualified themselves. Then there's the word Paul uses for what these men were to him — a term borrowed from medicine, the kind of thing that eases a patient's pain. Not grand ministry. Presence. Somebody who wouldn't leave. Your people spend their days wondering if the small, faithful things they do for others even register with God. This passage tells them their ordinary showing-up is Kingdom work. You get to be the one who hands them that. That's a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does this, you do it. Sometime this week, sit down and name your own Mark — the person you've written off, the friendship you let go quiet because they failed you or you failed them. Not a theoretical one, a real face. Then draft the two-sentence text the Apply card describes: name one good thing you remember about them, and ask if they'll meet you. Don't just draft it — send it before you teach. When you stand in front of the room and say 'send the text you've been avoiding,' you'll be talking with the weight of someone who already hit send, and the room can tell the difference in about four seconds.</w:t>
+        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise yourself. Sit down with a pen and name one actual person who has quietly made your life lighter lately — the one who covered for you, or asked how you really were and waited for the answer. Write their name. Then, before you teach this lesson, tell them. Send the text or say the words: 'You've been a real help to me, and I wanted you to know.' Do not teach 'thank a coworker out loud' having not done it. You'll feel the small awkwardness of it, the way it catches in your throat a little, and that experience is what lets you ask the room to do the same without it sounding like a slogan. Paul said the actual words. So should you, first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell about a friendship that ruptured over something sharp, like Paul and Barnabas, and whether it ever came back.</w:t>
+        <w:t xml:space="preserve">A time someone welcomed you back after you'd failed or quit on something — who received you when they had every reason not to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell about a time someone you'd written off showed back up useful, or a time YOU were the one written off and got received again.</w:t>
+        <w:t xml:space="preserve">A person whose quiet presence eased a hard stretch for you — someone who just wouldn't leave, like Aristarchus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tell about a person who was simply a comfort to you in a hard stretch — not a rescuer, just someone who stayed.</w:t>
+        <w:t xml:space="preserve">A time you almost skipped over someone with a bad reputation and later found out you were wrong about them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished version: 'God restored a broken friendship in my life and taught me the beauty of grace.' Real version: 'I didn't speak to my brother for three years, and the text that ended it was four sentences long and I threw up before I sent it.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'God restores the broken and uses them mightily.' Real — 'I ghosted a ministry team for a year out of embarrassment, and the guy I'd let down texted me: come back, we saved your spot.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it raw, not raw sewage — one true unresolved edge is enough, don't dump the whole wound on the room.</w:t>
+        <w:t xml:space="preserve">Guardrail: bring it real, not raw — a story you've made peace with, not one you're still bleeding from up front.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Three names close out this letter, and one of them belongs to a man Paul once fought so hard about that it split him from his best friend for good. Read verse 10 slowly and watch for the name Mark, then watch what Paul asks the church to do with him: receive him. Now hold that question — how did the man Paul refused become the man Paul recommends?"</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Lead with the blunt contrast to hook a distracted friend in one breath.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Quick show of hands: who reads the greetings at the end of Paul's letters, and who skips straight past them? Be honest. Tonight the part everyone skips is the whole point."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a shared experience to level the room before content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Think of someone who quietly made your week lighter — didn't make a thing of it, just showed up. Hold that person in mind. We'll come back to them."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a personal question that plants the theme before anyone knows it's the theme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "So there's this guy Mark in the Bible who bailed on Paul and caused a huge falling-out between two apostles. Guess who Paul's now telling a whole church to welcome with open arms?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lead with the surprising fact to spark curiosity fast.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to sit on is the Greek paregoria — translated 'comfort.' It's a striking word; it's actually a medical term of the era, the root behind our word 'paregoric,' a soothing medicine that eased pain. Paul, chained, waiting on a verdict that could go either way, calls these three men his paregoria. Not his cure, not his escape. His pain relief. Do this physically: press your palm flat against a sore spot on your own shoulder and just hold it there — no massage, no fixing, just steady pressure that eases it. That's the word. That's what a person who simply stays does for you when you're in the hard place. Paul didn't get out of prison. He got these men. Now read it back: 'men who have been a comfort to me.' Let it sit in silence.</w:t>
+        <w:t xml:space="preserve">The word to teach is parēgoria, translated 'comfort' in verse 11. It's the only time it appears in the whole New Testament, and it wasn't a religious word at all — it was a medical term, the kind of thing a doctor would say about something that soothes pain and steadies a suffering patient. Picture a cool cloth on a fevered forehead. Picture a hand on the shoulder of someone lying in a hospital bed. That's what these three men were to a chained, exhausted Paul. Not sermons. Not strategy. Medicine. Now say the line and stop: 'They have been a comfort to me.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. When you read a list of names like this at the end of a letter, what's your honest first reaction?</w:t>
+        <w:t xml:space="preserve">1. When you read a list of names at the end of a letter like this, what do you usually do with it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Low bar on purpose — let people admit they skim it. Their honesty here opens them to being surprised by what's buried in it.</w:t>
+        <w:t xml:space="preserve">Coaching note: Easy on-ramp. You want honesty and a little laughter. Everybody skims these; get them to admit it so the payoff lands harder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Be honest — do you usually read these name-lists, or skip straight to the end? Hands: who skips?</w:t>
+        <w:t xml:space="preserve">If it stalls: Be honest — do you actually read these name lists, or do your eyes just slide past them?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. What actually happened between Paul and Mark before this, and what does it change to see Mark standing here now?</w:t>
+        <w:t xml:space="preserve">2. Mark once abandoned Paul mid-mission. What do you think it took for Paul to write 'receive him' years later?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the factual hinge. Fill in Acts 15 briefly if nobody has it, then let the reversal land — refused, then recommended.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let them speculate — humility, time, evidence of change. Don't correct; gather. Then fill in the 2 Timothy 4:11 ending where Paul calls Mark 'useful.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Paul once flat-out refused to travel with this man. What word would you use for how Paul must have felt about him back then?</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever had to decide whether to give someone a second chance after they let you down? What tipped you either way?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Paul calls these three men his 'comfort' — not his rescue. Why do you think he names their presence instead of praying to get out?</w:t>
+        <w:t xml:space="preserve">3. Paul calls these three men 'a comfort' using a word for medicine that eases pain. Who has been that kind of medicine to you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push past the easy answer. Sit here. The point is that God's gift was company, not deliverance, and that reframes what we ask for.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is a silence question — ask it, then wait a full ten seconds. Resist filling the gap. Someone is deciding whether to name a real person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: When you're in a hard stretch, be honest — would you rather have the problem gone, or someone who stays with you in it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of one person who showed up for you when things were hard and didn't make a big deal of it. Just their first name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Who is the Mark in your life — the person you've quietly written off? What actually broke it?</w:t>
+        <w:t xml:space="preserve">4. Is there someone with a 'reputation' you've been quietly writing off — someone you'd hesitate to fully receive?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Here's the fifteen-second silence. Let your eyes rest on someone outside your usual responders and wait. Do not rescue it. Nobody has to say the name.</w:t>
+        <w:t xml:space="preserve">Coaching note: This gets close to the bone. Don't push for names out loud; let people answer inwardly if they need to. Watch faces, not for hands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: You don't have to say who. Just answer yes or no in your head: is there someone you've stopped reaching out to on purpose?</w:t>
+        <w:t xml:space="preserve">If it stalls: Yes or no, no name needed — is there someone you keep at arm's length because of something they did a while back?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Paul wrote ahead so a whole church would receive Mark. What would it cost you to send the first text to your person this week — and what's really stopping you?</w:t>
+        <w:t xml:space="preserve">5. Paul's ordinary companions were 'Kingdom work' just by staying close. Where might your ordinary faithfulness to someone actually be Kingdom work right now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the commitment moment. Name that fear of rejection is normal, and that Paul had to swallow his own history first. Move toward the handout action.</w:t>
+        <w:t xml:space="preserve">Coaching note: The landing question. This is the second silence rep — count ten. You want a concrete person and a concrete act, not a principle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If you were going to send two sentences to that person tonight, what's the good thing you'd remember about them out loud?</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one person you could text this week just to ask how they're really doing. Who comes to mind first?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What was the fight between Paul and Barnabas about?"</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">It carries an ache — most of Paul's own people had rejected the gospel, so having a few Jewish believers stand with him was a real comfort. It also quietly shows the promise to Abraham breathing: Jewish workers laboring for a kingdom now flung open to Gentiles.</w:t>
+        <w:t xml:space="preserve">"Why did Mark abandon Paul, and why was it such a big deal?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mark left Paul and Barnabas partway through the first missionary journey and went home to Jerusalem. It mattered so much that when Barnabas wanted to take him again, Paul refused, and the two of them split up over it in Acts 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Who was Aristarchus?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A Macedonian from Thessalonica who'd been seized in the riot at Ephesus and later sailed with Paul toward Rome. Paul calls him a 'fellow prisoner' — a man who shared Paul's danger long before he shared his chains.</w:t>
+        <w:t xml:space="preserve">A believer from Thessalonica who was seized by the rioting mob in Ephesus and later sailed with Paul toward Rome. Paul calls him 'my fellow prisoner' — he simply would not leave Paul's side through danger and imprisonment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'the only Jews among my fellow workers' mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It means these three were Jewish believers. Paul is noting, with real tenderness, that these were his only Jewish coworkers still standing with him — a quiet ache, since so few of his own people had believed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is this the same Mark who wrote the Gospel of Mark?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes — John Mark, cousin of Barnabas. The man Paul once judged unreliable was restored to usefulness and gave us the second Gospel. Grace didn't just forgive his failure; it made him fruitful.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The name-list tempts you to hurry. Slow down on Mark specifically; the reversal only lands if the room first feels how bad the split was.</w:t>
+        <w:t xml:space="preserve">Replay in your head where your eyes went tonight. Most teachers lock onto the two or three responsive nodders and quietly teach the whole hour to them while the rest of the room turns into scenery. Pick one person outside that group next time and teach toward them on purpose — stand somewhere different, start the discussion on the side you usually ignore.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you ask who their 'Mark' is, resist filling the silence with your own second example. One true prompt plus real quiet does more than three examples.</w:t>
+        <w:t xml:space="preserve">Don't over-explain the Acts 15 split. Two sentences of backstory, then let the word 'receive him' do the heavy lifting. The history serves the tenderness, not the other way around.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch your feet: if you always drift toward the same corner, physically start this discussion standing on the side of the room you usually ignore. The quiet ones feel it.</w:t>
+        <w:t xml:space="preserve">When you say 'these men have been a comfort to me,' actually stop. The line only lands if you let the room sit in the silence after it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one thing they'll actually do this week: the name of their Mark, or the two-sentence text they'll send, or the coworker they'll sit with. Out loud, not just in their head.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Text the group midweek: 'Did you send it? No pressure to reply — just wanted you to know I'm asking.'</w:t>
+        <w:t xml:space="preserve">Commitments: Before anyone leaves, have each person say out loud one name and one action: the person they'll thank, welcome, or check on, and what they'll actually do. Say the words in the room.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the specific people your room just named — the coworker they'll thank, the one they've been writing off. Don't reach for a written prayer; say their actual words back to God, because naming real people is the whole point of this passage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 and someone's genuinely wrestling with who's been 'medicine' to them, stay there. A real answer to one question beats rushing all five.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Next week, open by asking who actually sent the text or said the words — and what happened. The follow-up is where the commitment becomes a habit.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/4-10-11/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:10-11 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:10-11 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In one honest word, my usual reaction to a list of names at the end of a letter is:</w:t>
+        <w:t xml:space="preserve">One person who has quietly made your life lighter lately (first name is fine):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before this passage, if I described Paul's feelings about Mark in Acts 15, I'd use the word:</w:t>
+        <w:t xml:space="preserve">'Comfort' here is a medical word — something that eases pain. Who has been that kind of medicine to you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The 'comfort' word Paul uses meant a soothing medicine for pain. A person who has been that kind of pain-relief for me is:</w:t>
+        <w:t xml:space="preserve">Someone with a 'reputation' you've been slow to fully welcome — what would receiving them look like this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Mark in my life — the person I've quietly written off (name it, even just initials):</w:t>
+        <w:t xml:space="preserve">Where might your ordinary, small faithfulness to a specific person actually be Kingdom work right now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Two sentences I could actually text them: one good thing I remember, and one ask to meet —</w:t>
+        <w:t xml:space="preserve">The one name and one action you said out loud tonight:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Send the text you've been avoiding to the person you fell out with — name one good thing you remember about them and ask if they'll meet you for coffee. You can do it before you sleep tonight.</w:t>
+        <w:t xml:space="preserve">Name a coworker who has helped you and thank them out loud before your day ends — say the actual words: 'You've been a real help, and I wanted you to know.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Find the coworker carrying something heavy — the one everyone avoids because their project is failing — sit with them at lunch, ask one real question, and actually listen to the answer.</w:t>
+        <w:t xml:space="preserve">Be the one who receives someone with a rough reputation: sit with them at lunch, include them in the conversation, or hand them a task that says you trust them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you clock out this week, tell one colleague specifically how their steady work has helped you. Name it out loud.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Grace is what turns a deserter into a comfort — and it is still doing that work.</w:t>
+        <w:t xml:space="preserve">If a colleague is under pressure, send one message this week asking one specific way you can carry part of the load.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Kingdom of God runs on ordinary people who show up for one another. Colossians 4:10-11.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>