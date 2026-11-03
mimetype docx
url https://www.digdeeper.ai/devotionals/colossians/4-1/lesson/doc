--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,1015 +23,1002 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You Also Have a Master</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:1 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:1 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Whatever power you have over another person's day or paycheck, you hold it under a Boss in heaven who's watching how you use it, so the way you treat the people beneath you is really the way you're answering to him.</w:t>
+        <w:t xml:space="preserve">You are never the highest authority in the room, and the way you treat the people under you is being watched by the One you answer to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul just spent a whole passage looking the enslaved man in the eye. Now, in one single verse, he wheels around and stares down the man who owns him. Watch how few words it takes to knock the most powerful person in the house off his throne.</w:t>
+        <w:t xml:space="preserve">One verse. That's all Paul gives the slaveholders of Colossae, and he lands it right on their heads.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get everyone with any authority — a boss, a parent, a customer at a checkout — to feel that they are not the top of the chain, that Someone is watching how they use it. If one person changes how they'll treat somebody beneath them this week, you've hit it.</w:t>
+        <w:t xml:space="preserve">Goal: Get every person to see the invisible Master standing over their own authority — over their kids, their staff, the cleaner they hired. By the end they should feel the ceiling above their own head.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended Roman-law history if time runs short; you only need enough to feel that masters owed slaves almost nothing. Don't cut the moment where you land 'you are never the highest authority in the room.'</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the deep-dive on Roman slave law if time runs short; you need enough to show the law required almost nothing of masters, not a lecture on imperial legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In naming one specific person whose day or wages depend on a decision you'll make this week — and deciding, out loud, to treat them justly. Not in the theology of kyrios, but in that one name.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names a specific person under their authority and admits how they've been treating them. Abstract 'authority' changes no one; naming the babysitter or the direct report does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come having done the fairness audit yourself: who reports to you, who serves you, who you owe money to. Walk in already convicted about one of them so your teaching has teeth.</w:t>
+        <w:t xml:space="preserve">Your prep: Know that 'master' and 'Master' are the same Greek word, kyrios, and that Paul stacks them on purpose. If you own that one fact cold, the verse preaches itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">0–8 min: classroom opening (silent vote, then defend — stand by window or door on whether Paul went far enough, defend your wall). 8–14 min: read the verse, set the Roman-law weight (masters owed slaves almost nothing). 14–24 min: teach kyrios with the two-hand image; land 'you are never the highest authority in the room' and let silence sit. 24–40 min: discussion questions 3–5, protecting time for 5. 40–45 min: name commitments out loud, big idea, spontaneous prayer over the names. Transformation happens at question 5. Cut first: the Roman-law history down to two sentences.</w:t>
+        <w:t xml:space="preserve">Classroom opening with the Roman-law fact (5 min). Teach kyrios with the two-hands image (10 min). Questions 1–2 to the whole room (8 min). Silent-vote question 4 — stand and defend (10 min). Question 5, the gospel turn (7 min). Commitments out loud and close (5 min). Transformation lives in the silent vote — bodies commit before mouths do. If short, cut question 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">0–10 min: small-group opening (go around, name one person your decisions affect). 10–16 min: read verse, brief Roman-law weight. 16–26 min: teach kyrios with hands, land the keepable line, silence. 26–48 min: discussion questions 1–5, going deep, One Thing Deeply on kyrios — resist tangents. 48–58 min: each person names their one person and one action. 58–60 min: pray the names back to God. Transformation happens in the naming at 48–58. Cut first: question 2 if the fairness discussion is already rich.</w:t>
+        <w:t xml:space="preserve">Small-group opening round — everyone names who they have authority over (7 min). Teach kyrios (10 min). Questions 1–3, slow, personal (20 min). Silent vote question 4 (10 min). Question 5 (8 min). Commitments and spontaneous prayer over the actual names (5 min). Transformation lives in question 3 — the weak-spot admission. If short, cut the vote and stay in question 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">0–5 min: coffee opening (last time you were short with someone serving you). 5–10 min: read the verse together, say the kyrios point plainly — same word for both. 10–22 min: walk questions 4 and 5 only. 22–28 min: each name one person and one thing you'll do. 28–30 min: short honest prayer over those names. Transformation happens when they say the name out loud. Cut first: skip straight to question 5 if time's tight.</w:t>
+        <w:t xml:space="preserve">Coffee opening — the late-paid babysitter (3 min). Read the verse, teach kyrios plainly with the two hands (7 min). Straight to questions 1 and 3 (12 min). Question 5, gospel turn (5 min). Each names one thing to fix, pray briefly over it (3 min). Transformation lives in question 3. If short, skip question 5 and just get one honest commitment each.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is the same drill you ran back in weeks 3 and 13 — pick ONE thing and go all the way down instead of skating across five. That's a habit for every lesson you'll ever teach; this week we drill it deliberately, and harder than before. Level 4 rep: this passage is one verse. You have no room to spread out, so the temptation to pad with tangents is enormous. Your job is to choose ONE word — kyrios, the word that is both 'master' and 'Master in heaven' — and spend real minutes there while resisting every other rabbit trail that opens up (slavery ethics, Roman law, workplace policy). When someone tries to pull you sideways, gently say 'hold that,' and come back to the one word. If you can make the whole room feel the weight of that single doubled word, you've taught the verse.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. The temptation with a one-verse text is to sprint sideways into ten cross-references to fill the time. Resist it. Pick one thing and go down, not out. This week the one thing is the word kyrios — the same word for the earthly master and the heavenly one. Do not let yourself teach anything else with the same depth. Everything else in the lesson serves that single collision: the man giving orders is himself under orders. When you feel the urge to add a second big point, cut it. A room remembers one thing taught to the floor far longer than five things brushed on top.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room will never own a slave, so they'll assume this verse is museum furniture. It isn't. Every one of them holds power over somebody — a kid, an employee, a subcontractor, the teenager who mows the lawn, the person who bags their groceries. And almost none of them think of themselves as 'the master.' That's exactly the blind spot Paul reaches into. In a world where Roman law gave a slaveholder almost total freedom to feed or starve, reward or flog, Paul turns and says something that must have landed like cold water: you also have a Master. You give orders down here, but Somebody gives orders to you. That single upward glance flattens the whole household. The man at the top and the person he owns answer to the same throne, the same word — kyrios. Teach this well and someone in your room stops seeing their authority as theirs to spend however they like. They start seeing it as leased, watched, and answerable. That's a rare and holy thing to hand a person. You get to be the one who tells a room full of quiet bosses and tired parents that they are not, in fact, the highest authority in any room they walk into. Few verses do more with fewer words.</w:t>
+        <w:t xml:space="preserve">Most of your room will never own a slave, and within thirty seconds some of them will quietly file this verse under 'not about me.' Your whole job is to close that gap, because it is emphatically about them. Every person in that room holds authority over someone — a child, an employee, a team, a contractor they pay, a parent they now care for. Roman law required almost nothing of a master; he could feed or starve, reward or flog, and no court would trouble him. Into that world Paul says: give what is right and fair, because you also have a Master in heaven. He points straight up. The man at the top of the household discovers he is himself a servant, standing under an Owner who sees exactly how he treats the people beneath him. That is a truth that reorders ordinary life — how you write the email, how you assign the weekend shift, whether you pay the babysitter on time. You get to hand people a mirror they didn't know they needed and then show them the eyes watching them in it. That is a privilege. Teach it like one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does anything, you do the fairness audit out loud on yourself. In front of them, name one real person whose day or paycheck depends on you — an employee, your kid, the contractor you still owe, the person you were short with at a counter. Say honestly whether the load you've handed them is one you'd accept, or whether you've been coasting on the fact that they can't push back. Don't fix it in front of them; just confess it plainly. When they see you put your own hand up first as 'the master' in this verse, the room stops treating this as a passage about ancient slaveholders and starts hearing it about themselves.</w:t>
+        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise yourself. Name one specific person you have authority over — not 'my team,' a name. Then ask the hard version of the Apply card's question: would that person call you fair when you are not in the room? Sit with the actual answer. If there's a wage you owe, a task you keep dumping on the same person, an email that dripped with contempt, write it down. You cannot ask the room to name the person they've been unjust to if you walked in without naming yours. Walk in already convicted, already carrying one concrete thing you're going to fix this week, and the room will smell that this is real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you had real power over someone's day or wages — an employee, a team, a kid — and you used it lazily or unfairly because you knew they couldn't fight back.</w:t>
+        <w:t xml:space="preserve">A time you held authority over someone and used it badly — the shift you always dumped, the tone you took because you could.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you realized someone above YOU was watching how you treated the people below you, and it changed what you did.</w:t>
+        <w:t xml:space="preserve">A time you were on the bottom of someone else's authority and it taught you what fair felt like.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you learned the name of someone the world had decided was invisible — the server, the cleaner, the delivery driver — and it changed how you saw them.</w:t>
+        <w:t xml:space="preserve">A moment you remembered mid-action that someone was watching how you treated a person who couldn't fight back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I've always believed in treating everyone with dignity.' Real — 'I made the new guy stay late three Fridays running because he wouldn't complain, and I only stopped when I imagined my own son being treated that way.' Tell the second kind.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'I've always tried to lead my team with fairness and integrity.' Real — 'I gave Marcus every Saturday shift for four months because he never pushed back, and I knew it, and I kept doing it.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it real, not raw — one honest, finished moment, not a live wound you're still bleeding from in front of the room.</w:t>
+        <w:t xml:space="preserve">Guardrail: real, not raw — tell the version you've already made peace with, not the one you're still bleeding from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Here's a two-sided question. Did Paul, by writing this one verse instead of demanding masters free everyone, go far enough — or did he cop out? Stand by the window if you think this verse quietly undid slavery from the inside; stand by the door if you think he should have called for its abolition outright. Pick a wall. Now — convince the other side."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One concrete question beats a lecture — put the verse's teeth into an ordinary moment.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Under Roman law, a slave was property — legally a thing, like a plow. A master could starve him, sell him, flog him, and the law shrugged. Now listen to what Paul says to those exact men. [Read the verse.] He didn't tell them to be nicer. He put a Master over their heads."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anchor the abstract in a hard fact so the room feels the stakes before the verse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Quick round — name one person you have some authority over. A kid, someone at work, someone you pay. Just the relationship, one word. Good. Keep that person in your head, because this whole verse is about how you treat them."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a question that makes everyone locate their own authority before you teach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "When's the last time you paid a babysitter or a cleaner late because it was more convenient for you? No judgment — I've done it. There's a one-verse thing in Colossians that walks right into that, and it's sharper than you'd expect."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Disarm the 'not about me' reflex with an everyday example before the text.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One word carries this verse: kyrios. It's the word behind 'master' AND behind 'Master in heaven' — Paul uses the exact same word for both on purpose. Do this physically. Hold one hand up high and say, 'This is the master — he gives the orders, he's the top of the house.' Then lift your other hand higher still, above the first, and say, 'And this is his Master — same word, kyrios, the One he answers to.' Let the top hand drop. The man who thought he was at the top just found out there's a hand above his. That's what one word does to him. Say it slow and then stop: You are never the highest authority in the room. [Let the silence sit. Don't rescue it.]</w:t>
+        <w:t xml:space="preserve">The word to teach deeply is kyrios. Paul uses it twice in one breath and it's the same word both times — 'Masters' and 'a Master in heaven.' Kyrios means the one who holds rightful ownership and command, the one whose word settles it. Here's the physical picture: put your hand flat, palm down, and hold it at chin height — that's the master over his household, top of the pile. Now lift your other hand and hold it flat above the first one, higher. That top hand never moves in the slaveholder's imagination — he thinks his hand is the ceiling. Paul's whole verse is the second hand appearing. There is a hand over your hand. The man giving orders is under orders. He is not the ceiling; he is the floor of someone else's authority. That's why Paul doesn't argue self-interest or custom. He just points up. Every authority you carry, you carry under his. [Then say the line, and stop:] You are never the highest authority in the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. When you hear the word 'master' in this verse, who do you picture — and does it ever occur to you that it might be YOU?</w:t>
+        <w:t xml:space="preserve">1. Who is someone you have real authority over right now — the power to make their day easier or harder?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Most will picture an ancient slaveholder, a stranger. Gently keep pressing until someone realizes they're a boss, a parent, a customer. Don't answer for them; let the recognition dawn.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push for names and specifics, not 'my team.' Don't let anyone off with 'I'm not really in charge of anyone.' Most people underestimate their own power.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: name one person who has to do what you say. Anyone. A kid, a coworker, someone at work. That's who this verse is talking to.</w:t>
+        <w:t xml:space="preserve">If it stalls: Who's the last person who had to do something because you asked — a kid, a coworker, someone you paid?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul gives masters exactly ONE verse. Why do you think he didn't just command them to free everyone?</w:t>
+        <w:t xml:space="preserve">2. Paul could have told masters to be kinder. Instead he points to a Master over them. Why does that reason land harder than 'be nice'?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let the tension sit — some will feel he dodged. Steer toward the source card's point: he planted a truth no master could hold and stay the same. But don't shut down the discomfort too fast; it's honest.</w:t>
+        <w:t xml:space="preserve">Coaching note: You're after the shift from advice to accountability. 'Be nice' is optional; 'someone's watching you' is not. Let them feel the difference.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes or no: can you keep treating someone as property once you truly believe they answer to the same God you do?</w:t>
+        <w:t xml:space="preserve">If it stalls: Does it change how you act when you know your boss can see your screen? Why?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. What actually changes about how a person uses power the moment they believe they have a Master watching?</w:t>
+        <w:t xml:space="preserve">3. The Apply card says fairness is measured by whether people would call you fair when you're NOT in the room. Would they? Where's your weak spot?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push for specifics — not 'they'd be nicer' but what they'd DO differently on Monday. The Apply card gives you calendar, wallet, and words as three angles to draw out.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is where it gets personal — protect it. Don't rush the silence. If you go first with your own weak spot, the room follows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete: think of the last decision you made that affected someone else. Would you have made it the same way if your own boss — or God — was standing right there?</w:t>
+        <w:t xml:space="preserve">If it stalls: Is there one person who quietly gets the worse jobs because they never push back?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The verse ties two words together — 'just' and 'equal.' Where in your ordinary week does one of those get quietly ignored?</w:t>
+        <w:t xml:space="preserve">4. SILENT VOTE: Is it worse to underpay someone who won't complain, or to talk down to someone who can't talk back? Stand by the window for underpay, by the door for the tone. Now defend your spot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: 'Just' points at wages and workload; 'equal' points at how you speak to people who serve you. Let people land on whichever one convicts them. Silence here is good; let it work.</w:t>
+        <w:t xml:space="preserve">Coaching note: Make them physically commit before anyone speaks — it locks in independent judgment so the quiet ones don't just echo the confident talker. The point isn't the 'right' answer; it's that both are the same sin — using power against someone who can't fight back. Draw that out after they defend.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Easier: do you know the name of the person who most often serves you — coffee, groceries, deliveries? If not, that's 'equal' getting ignored.</w:t>
+        <w:t xml:space="preserve">If it stalls: If you can't stand, just raise a hand for one or the other — then tell me why that one bothers you more.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Name one specific person whose day or paycheck depends on a decision you'll make this week. What would treating them 'just and equal' actually look like?</w:t>
+        <w:t xml:space="preserve">5. The Master in heaven bought his own servants with his blood and knelt to wash feet. How does being under a Master like THAT change how you hold your own authority?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the whole lesson landing. Get names or roles, not principles. Don't let people generalize their way out of it. This is where transformation happens — protect the time for it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the gospel turn — grace received becomes grace extended. Don't let it stay theological. Tie it back to the specific person from question one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Even simpler: just say the one name or role out loud. We'll figure out the 'what' together.</w:t>
+        <w:t xml:space="preserve">If it stalls: You've been treated better than you deserve by God. Who under you needs some of that same undeserved patience?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Isn't it a problem that Paul just tells masters to be fair instead of condemning slavery?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">It means treating the enslaved person as one to whom something is genuinely due, and as an equal before God. Ephesians 6:9 spells it out: God 'shows no partiality' between master and slave, so the earthly hierarchy dissolves before the throne of the one Master over all.</w:t>
+        <w:t xml:space="preserve">"Why didn't Paul just tell them to free their slaves?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">He didn't call for revolt — he planted a truth no master could hold and stay the same. By putting master and slave under the same kyrios, he flattened the ground and undid the whole institution from the inside.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does this verse mean God approves of slavery?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — Paul is speaking into a system that already existed under Roman law, where slaves were legally property. He addresses the man with power and quietly dismantles the assumption underneath his power by giving him an Owner of his own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'right and fair' actually mean here?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It means treating the enslaved person as one to whom something is genuinely due — Roman law said justice was owed to a slave no more than to a plow. Paul's parallel in Ephesians 6:9 adds the key: God shows no favoritism between the master and the servant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is 'master' and 'Master in heaven' really the same word?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes — both are kyrios in Greek, and Paul sets them side by side on purpose. The one who holds command over the household is himself under One who holds command over him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for the room to distance itself into ancient history. The moment someone says 'well, we don't have slaves,' agree — then ask 'so who do you have power over?' and don't let go.</w:t>
+        <w:t xml:space="preserve">With a one-verse text your instinct will be to pad with cross-references. Don't. Go down into kyrios and let the silence carry the weight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The two-hand image (master, and the Master above him) is worth practicing before class so your hands are confident. A fumbled gesture kills the moment; a clean one lands the whole verse.</w:t>
+        <w:t xml:space="preserve">When someone says 'I don't have authority over anyone,' don't argue — ask 'who cleaned on your decision this week?' The power is always there; they just don't see it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't moralize the wallet point about paying people. Just say it plainly — pay the contractor, pay the teenager, on time, in full — and let the specificity do the convicting.</w:t>
+        <w:t xml:space="preserve">The gospel turn in question five is the difference between a guilt trip and a lesson. Land the fact that they're under a Master who washed feet, or the room walks out heavier instead of freer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one name — the person whose day or paycheck depends on a decision they'll make this week — and one thing they'll do to treat them justly. Names, not principles.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'Did you do the thing for [their person]? No wrong answer — just checking.' It turns a nice discussion into an actual change.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one name and one thing — the person they have authority over, and the one concrete thing they'll do differently this week: pay on time, take the tedious job themselves, rewrite the email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual names people just said — the babysitter, the direct report, the kid — and the specific fixes they named. Don't reach for a written prayer; naming their real words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room goes deep on question three and never reaches five, stay there. One honest admission of a weak spot is worth more than finishing the list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Text everyone midweek: 'Did you do the thing you named — the payment, the shift, the email? One word back.'</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/4-1/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 4:1 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 4:1 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person who has to do what you say (a kid, a coworker, someone you manage):</w:t>
+        <w:t xml:space="preserve">Name one person you have real authority over right now:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">kyrios means both 'master' and 'Master in heaven' — the same word. In your own words, what does that do to a person who thought they were at the top?</w:t>
+        <w:t xml:space="preserve">Would they call you fair when you're not in the room? Where's your weak spot?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where does 'just' (fair workload, fair pay) get quietly ignored in your week?</w:t>
+        <w:t xml:space="preserve">The same Greek word, kyrios, is used for the earthly master and the Master in heaven. Write what that stacking means to you in one sentence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where does 'equal' (how you speak to those who serve you) get ignored?</w:t>
+        <w:t xml:space="preserve">Silent vote — worse to underpay the quiet one, or talk down to the one who can't answer? Circle one and write why:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One name: the person whose day or paycheck depends on a decision you'll make this week —</w:t>
+        <w:t xml:space="preserve">One concrete thing you'll do differently this week for the person you named:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What treating THEM 'just and equal' would actually look like:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Take-home actions:</w:t>
+        <w:t xml:space="preserve">Pay someone this week exactly what you owe them, on time and in full — the babysitter, the cleaner, the contractor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before your next one-on-one or shift assignment, ask whether the load you're handing someone is one you'd accept yourself. If a task is piling onto one person while another coasts, redistribute it before the day ends.</w:t>
+        <w:t xml:space="preserve">Look at how the unpleasant jobs get assigned. Next time the tedious one comes around, take it yourself or spread it fairly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you owe someone money — a cleaner, a contractor, a teenager who mowed your lawn — pay the full agreed amount today, on time, without shaving it or making them ask twice.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Learn one name this week — the person who serves your coffee, bags your groceries, takes your order — say thank you and mean it, and treat them as an equal before God, because they are.</w:t>
+        <w:t xml:space="preserve">Before you send the next email correcting someone under you, read it back and ask if you'd want to receive it. If it drips with contempt, rewrite it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You are never the highest authority in the room.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 