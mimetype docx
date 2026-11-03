--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Deep Dive — Lesson 13: Colossians 3:5-11</w:t>
+        <w:t xml:space="preserve">Take It Off, Put Him On</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:5-11 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:5-11 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The clothes are already changed if you belong to Christ, so the killing off of the old junk isn't you trying to become somebody new, it's you living like the person God already says you are.</w:t>
+        <w:t xml:space="preserve">You're not trying to become a better person by gritting your teeth; you already died and got up new in Christ, so putting sin to death is just taking off clothes that don't belong to you anymore.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul just used a violent word, and I don't want us to soften it. He says put your old life to death. Not manage it, not put it on a leash. Kill it. But before you brace for a lecture on willpower, watch where he grounds it, because the whole thing turns on one sentence you almost skip.</w:t>
+        <w:t xml:space="preserve">Take off a coat and it comes off in one motion. Paul says that's already happened to you — the old self is off, the new self is on — and everything in these seven verses is about living like you actually got dressed this morning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to feel that they've already changed clothes in Christ, so putting sin to death is stepping into who they are, not auditioning for who they hope to be. Every person leaves naming one old garment they're taking off this week.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to see that 'put to death' is not self-improvement but stripping off a wardrobe that already belongs to a dead man. They should leave naming one garment — one lie, one cutting word, one craving — they will take off this week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: The full walk through both vice lists item by item. Read them, feel their weight, but don't turn the lesson into a moral inventory or you'll bury the 'already true of you' that makes killing sin possible.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended tour of the Stoic vice-lists if time runs short. It's great color, but the room needs the 'you already died' engine more than the historical background.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the gap between 'put to death' and 'you have put off the old man.' The moment someone realizes the burial already happened and they're just making it real, the grinding turns into freedom.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in verse 9-10 becoming personal — when someone admits a specific 'old self' garment they've been wearing and names taking it off, not in the general nodding at the sin list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the drill on yourself first: pick the one sin you're most tempted to manage instead of kill, and sit in it before you teach. If you haven't felt the violence of that word this week, the room won't either.</w:t>
+        <w:t xml:space="preserve">Your prep: Do the mouth-watching action yourself before you teach — pick one conversation this week and refuse to cut someone down. Come in able to say what that felt like.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coat opening (4 min) → read 3:5-11 aloud, teach 'put to death' / nekrosate with the fist image (8 min) → the hinge: verse 5 command grounded in verse 9 already-done (8 min) → questions 1, 2, and 4 as a group, hands up (14 min) → teach 'Christ is all, and in all' and hold your counted silence (4 min) → question 5 commitments out loud, close in prayer over what was named (7 min). Transformation lives in the verse 5–verse 9 hinge; make sure the room feels the corpse isn't fighting back. Cut first: item-by-item walk through both vice lists.</w:t>
+        <w:t xml:space="preserve">Use the classroom opening (coat off, 2 min). Read the passage aloud (3 min). Teach the word 'put to death' with the fist/cut image (8 min). Brief Stoic-list contrast (4 min). Questions 1-3 in pairs, then share (18 min). Land on the big idea and out-loud commitments (8 min). Close in prayer (2 min). Transformation lives in question 3 — the paradox cracking open. Cut the Stoic contrast first if you're behind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Shared-admission opening, each names a failed habit (8 min) → read passage, teach 'put to death' with fist image (8 min) → the hinge, verse 5 grounded in verse 9 (8 min) → questions 1 through 4, letting the verse 11 label question breathe (22 min) → teach the keepable line, hold silence (4 min) → question 5 commitments out loud, prayer over the exact things named (10 min). Transformation lives in question 4 for this room — the labels confession — and in the out-loud commitments. Cut first: openings shorten to two names; then question 3.</w:t>
+        <w:t xml:space="preserve">Use the small-group opening about being tired of the same sins (5 min). Read the passage (3 min). Teach 'put to death' with the physical image (8 min). Work all five discussion questions, going slow on 4 and 5 (32 min). Out-loud commitments around the circle (8 min). Spontaneous closing prayer over what was named (4 min). Transformation lives in questions 4-5, where a real grievance or a real 'Scythian' gets named. Cut question 2 first if time is tight — it's the most abstract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Sharp-question opening: becoming new vs. living up to who you already are (5 min) → read 3:5-11 together (3 min) → the one thing: verse 5 command grounded in verse 9, teach it plainly (7 min) → questions 2 and 5, personal and direct (11 min) → say 'Christ is all, and in all' and let it sit, then pray briefly over what each person named (4 min). Transformation lives in question 5 — each person names one garment and one Tuesday moment. Cut first: skip question 2's group discussion and go straight to naming commitments.</w:t>
+        <w:t xml:space="preserve">Use the coffee opening about your change-instinct (3 min). Read verses 5-11 together (3 min). One-sentence version of the word study — 'put to death' means kill, not manage (4 min). Questions 1 and 3 only (14 min). Each name one garment to take off this week and one take-home action to try (4 min). Pray briefly out loud over each other's named thing (2 min). Transformation lives in the moment each of you names your own old-clothes item. Cut question 1 if the conversation goes straight to identity — let it run there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach, and this week we drill it deliberately at level three. Remember week 3, where you picked one thing and refused to rush past it. Level three raises the bar: don't just teach one thing deeply, plan the exact SILENCE around it. Choose the single most keepable line in this passage — 'Christ is all, and in all' — and before you teach, decide the precise moment you'll stop talking after you say it, and how many seconds you'll hold the quiet. Write the second count in your margin. The discipline isn't finding the line; it's trusting it enough to shut up and let it land without rescuing the room from the stillness.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: teach one thing deeply instead of everything shallowly. This passage hands you a buffet — five sins, then five more, then idolatry, then a new humanity where Scythians and slaves are level. You could touch all of it and land nothing. Don't. At level 3 the rep is harder: pick your ONE thing before you walk in, write it on a card, and cut every other point that doesn't serve it — even the good ones. For this lesson, let your one thing be 'you already died, so take off the clothes.' The vice-list, the wrath of God, the barbarian-Scythian line — make them all feed that single idea or leave them in your notes. If you find yourself explaining covetousness-as-idolatry for four minutes and it isn't driving toward 'take it off,' you've drifted. One nail, hit hard, ten times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room are exhausted from trying to become a better version of themselves. They've made resolutions, downloaded the app, started the diet of the soul, and every January they're back where they started, more tired and more ashamed. Paul walks straight into that room and does something they've never been told. He commands them to kill their sin — and then he tells them the person capable of doing it already exists, because God already made them new. The old self isn't on life support waiting to be defeated. It's dead. What they're fighting is a corpse that keeps standing up. That reframes everything. This is not self-improvement with Jesus sprinkled on top. It's living out a verdict already handed down. And the ending is where it becomes stunning: strip off the old life and every label the world sorted people by comes off with it — Greek and Jew, slave and free, the respectable and the outsider nobody wanted near them. What's left is one new humanity where Christ is everything and in everyone. You get to hand people both the hardest and the most freeing news they'll hear all week, in the same breath. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most people in your room are quietly exhausted from trying to be good. They've white-knuckled the same anger, the same craving, the same little lies for years, and they've decided they're just wired that way. This passage walks straight up to that exhaustion and says something they've never quite heard: stop trying to reform the old self, because the old self is already dead. The philosophers of Paul's day handed out the same list of sins and told people to master themselves by willpower. Paul does the opposite. He says a death and a resurrection have already happened to you, and now you simply take off what a corpse was wearing and put on what the risen Christ gives you. That changes everything about how a person fights sin. And then the passage does something almost no one expects — it ends the sin-list not with a purified individual but with a torn-down wall, where the people your world ranks and despises are now level in Christ. You get to hand a tired room a completely different engine for change. That is a privilege. Very few things you say to people this year will matter more than this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you stand in front of anyone, do the exercise yourself. Take one item off Paul's two lists — the tongue sin you'd rather not admit is yours, the anger you've been calling 'just being honest,' the small lie you told this week to save face. Name it out loud when you're alone. Then say the sentence over it: 'That belongs to the old man, and the old man is dead in Christ.' Notice whether you actually believe it or whether you're bracing to earn your way out. If you catch yourself grinding, that's the exact feeling half your room lives in. Teach from the place where you've felt the difference between managing your sin and burying it — not from theory.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the mouth exercise from the Apply card yourself, this week, in one real conversation. When the coworker who annoys you comes up, or the group chat starts tearing someone down, say nothing that cuts them — and then name one true good thing about that person out loud. Notice how hard it was. Notice whether you did it or chickened out. When you stand up to teach, you're not delivering a theory about 'putting off slander,' you're telling a room what it actually cost you to take off one garment on Tuesday. That's the difference between a lecture and fire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: A time you tried to white-knuckle a habit into submission and it kept coming back — and what changed when you stopped 'managing' it.</w:t>
+        <w:t xml:space="preserve">A time you tried to white-knuckle a sin by sheer willpower and it didn't hold — set up why Paul's 'you already died' lands differently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: A moment you caught yourself treating someone as a category (a label, a type) before you saw them as a person Christ died for.</w:t>
+        <w:t xml:space="preserve">A moment you said the cutting thing about someone, or held the small lie, and knew immediately it belonged to the old self.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'God taught me that my identity is secure in Him.' Real — 'I spent two years apologizing for the same short fuse and hating myself every time, until someone asked me why I was fighting so hard to become somebody I already was.'</w:t>
+        <w:t xml:space="preserve">A person your world ranks low that Christ put right beside you as an equal — your Scythian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">GUARDRAIL: Keep it one notch rawer than comfortable, but not raw — tell the version you've already made peace with, not the wound you're still bleeding from.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'I learned that true transformation flows from identity, not effort.' Real — 'I quit smoking six times on willpower and started every time. What finally stuck wasn't trying harder, it was believing I wasn't that guy anymore.'</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Guardrail: keep it one moment, not raw and unresolved — bring a scar, not an open wound.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold up a jacket or a coat where the room can see it. Ask: what does this tell you about a person before they say a word — their job, their money, their status? Then read them verse 9: 'you have put off the old man, and have put on the new man.' Tell them in Paul's world, changing clothes meant changing who you were, publicly and for good. We're going to find out what you're already wearing."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One sharp question opens the whole passage</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Take off your coat right now — mimic it, one motion, arms out of the sleeves. That's the word Paul uses for what's already happened to your old self. Not managed, not moderated. Off. Today we ask what you're still walking around wearing that came off a long time ago."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A concrete physical image beats an abstract claim — start with something everyone's body knows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Be honest — how many of you are tired of fighting the same one or two sins you've been fighting for years? Keep your hand up. Good. This passage does not tell you to try harder. It tells you that person already died. Let's find out what that means."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the shared exhaustion first so the passage arrives as relief, not more homework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "When you think about changing something in your life you don't like — a habit, a temper, whatever — is your instinct 'I need more discipline'? Paul says that's exactly the wrong engine. Let me show you what he says instead."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One question that exposes the default operating system opens a real conversation faster than a summary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is the very first command: 'put to death' — in Greek, nekrosate. It's the verb for making something a corpse, for executing. Not tame, not manage, not tolerate at a polite distance. Kill it. Here's the physical image: make a fist and squeeze it as hard as you can, holding tension, arm shaking. That's how most people fight sin — pure grip, pure strain, and the second they let go it springs back. Now Paul's word isn't 'squeeze tighter.' It's 'this thing is already dead, stop feeding it.' The killing isn't manufacturing a new you by force; it's refusing to keep resurrecting the old you. And notice the tense — it's a daily act, taken up every morning, not a wound Christ left you to admire. You put to death because you've already been buried and raised. Then, at the end, the whole passage lands on one line, and this is where you stop and count your seconds: 'Christ is all, and in all.'</w:t>
+        <w:t xml:space="preserve">Teach the word 'put to death' — Greek 'nekrōsate,' from 'nekros,' a corpse. This is not 'tone it down' or 'keep it in check.' It's the language of the executioner, not the classroom. Have the room feel the difference: hold up one hand and slowly close it into a fist, squeezing — that's managing a passion, holding it down, and your hand gets tired and eventually opens. Now make a sharp cutting motion — done, cut off, dead. Paul isn't asking you to keep a grip on your sin for the rest of your life. He's telling you it's already a corpse in Christ, and you're just to stop dressing it and taking it out. The reason you can kill it is that a death already happened. You do not put sin to death to become dead to it. You put it to death because you already are. And then hold the room right here: 'Christ is all and is in all.' Let that sit. Say nothing for a slow five count.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Read verse 5 slowly. What's the difference between managing a sin and putting it to death? Which one is your actual daily approach?</w:t>
+        <w:t xml:space="preserve">1. Paul lists ten sins in these verses. Which one, read out loud, made you a little uncomfortable — not in general, but for you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let people be honest that they mostly manage. Don't rush to fix it — the honesty is the point, and it sets up the grace in verse 9.</w:t>
+        <w:t xml:space="preserve">Coaching note: Don't let people theologize the list in the abstract. If someone goes general ('well, we all struggle with these'), gently redirect: 'Sure — but which one made YOU flinch?' Model it by answering first yourself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name a habit you've been 'keeping under control' for years without ever killing it. Just one word — what is it?</w:t>
+        <w:t xml:space="preserve">If it stalls: Simpler: of these two — cutting words about people, or wanting stuff you don't have — which one is more you this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul gives the command in verse 5 but grounds it in verse 9: 'you have put off the old man.' Why does the order matter so much?</w:t>
+        <w:t xml:space="preserve">2. The Stoics also handed out sin-lists and said 'master these by willpower.' Paul says 'put these to death.' What's the actual difference between managing a sin and killing it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the hinge of the whole lesson. If they get 'who you are before what you do,' the passage opens. Draw it out; don't hand it to them.</w:t>
+        <w:t xml:space="preserve">Coaching note: You're chasing the engine here. The good answer lands on identity: you kill it because you already died in Christ. If nobody gets there, use the closed-fist image from the word study to open the door.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Would you fight harder to keep a job you already have, or to get one you're still hoping for? How does that map onto verse 9?</w:t>
+        <w:t xml:space="preserve">If it stalls: More concrete: think of a habit you've 'kept a grip on' for years. Did white-knuckling ever actually make it die, or just get tired?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. The second list is all tongue and temper — anger, malice, slander, shameful speech. Why do you think Paul puts those right next to sexual immorality and greed, like they're the same category of thing?</w:t>
+        <w:t xml:space="preserve">3. Paul says the old self is already off and the new self is already on — then tells you to put sin to death anyway. Why command something that's already true?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Watch the room realize the 'respectable' sins of speech get equal billing. Don't let anyone off the hook with 'well, at least I don't do the big ones.'</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the paradox at the heart of the passage: become what you already are. Let it be tension, don't resolve it too fast. The clothing image helps — you ARE dressed in Christ; now stop reaching for the old clothes on the floor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Which list do you privately think is worse — the body one or the mouth one? Be honest, and then ask why Paul doesn't rank them.</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier: if a doctor told you 'you're healthy now, start acting like it,' what would 'acting like it' actually look like the next morning?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Verse 11 tears down every label: Greek, Jew, slave, free, even 'Scythian,' the worst outsider a Greek could imagine. What label do you still quietly use to sort people — and what does 'Christ is all, and in all' do to it?</w:t>
+        <w:t xml:space="preserve">4. The list ends with the walls coming down — Greek, Jew, slave, free, even the Scythians everyone despised. Who is the person or kind of person your world quietly ranks below you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where a live detour may erupt. If it's pulling toward the text and the quiet ones are leaning in, follow it and cut your outline. If two people start relitigating politics while the room glazes, name it kindly and get back to the verse.</w:t>
+        <w:t xml:space="preserve">Coaching note: This will get quiet, and it should. Don't rescue the silence. If it gets confessional, protect the person who's honest — no piling on. Some will name a category, some will name a face; both are fine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Finish this sentence honestly: 'I catch myself assuming people who ___ are ___.' What comes to mind?</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete: who do you find yourself walking past or dismissing without thinking — a coworker, a neighbor, a whole group of people?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. If the old man is already dead and you're already clothed in the new, what is one 'old garment' you'll deliberately take off this week — and what would taking it off actually look like on Tuesday?</w:t>
+        <w:t xml:space="preserve">5. Paul says to put aside anger, rage, malice and slander, and not to lie to one another (vv. 8-9). Is there a grudge or a running story about someone that you need to put to death? Name it, and let's talk about the first step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push for Tuesday-level specificity. 'Be more patient' is not a commitment. 'Pause three seconds before I answer my kid' is. Don't let them leave in the abstract.</w:t>
+        <w:t xml:space="preserve">Coaching note: Go slow and go first if you can. This is the heaviest question — hold long silence, and don't let anyone answer for someone else. The goal isn't resolution tonight, it's naming the grievance out loud and one honest first step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Name the one moment this week you're most likely to slip — a person, a time of day, a text thread. What's the small thing you'll do differently right there?</w:t>
+        <w:t xml:space="preserve">If it stalls: Lower the bar: you don't have to name the person. Just — is there someone whose name still makes your stomach tighten? Yes or no.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Doesn't 'put to death' contradict grace? Isn't this just works?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Yes. In the ancient world changing clothes publicly declared you'd become someone new — a freed slave got new clothing, a boy coming of age put on the man's toga. Early baptism echoed exactly this: down into the water, up and clothed afresh. Paul is reaching for an image his readers felt in their bones.</w:t>
+        <w:t xml:space="preserve">"Who were the Scythians, and why does Paul single them out?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">They were the people every civilized Greek despised as savages, the far edge of the human map. Paul names them on purpose — to say even the person your culture ranks lowest is level with you in Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'greed, which is idolatry' actually mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The wanting itself takes God's place. When you have to have something, that craving is sitting on the throne where God belongs, so Paul calls it what it is — worship of the wrong thing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If I've already 'taken off the old self,' why do I still sin so much?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Because Paul says the new self is 'being renewed' — it's a work in progress, Christ's own work, still ongoing. You already died and rose in him; now you live into what's already true, and he doesn't abandon what he started.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What is 'the wrath of God' that comes on 'the sons of disobedience'?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's God's settled opposition to sin, and Paul reminds the Colossians they 'used to walk in these ways' things themselves. The point isn't to scare believers but to show the seriousness of what they've been rescued out of.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you say 'Christ is all, and in all,' resist the urge to explain it. You've prepped your silence count — trust it. The line does the work the second you stop talking.</w:t>
+        <w:t xml:space="preserve">When someone confesses a real grievance at question 5, your job is to protect them, not fix them. Say 'thank you for naming that' and let it stand — don't let the room rush in with advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't let the vice lists become a confession booth or a ranking contest. Read them, feel the weight, and move fast to verse 9. The lists are the diagnosis, not the lesson.</w:t>
+        <w:t xml:space="preserve">If two people start relitigating whether Christians can still face God's wrath while everyone else glazes over, name it kindly: 'Let's you and I finish that after — I want to get us back to taking off the clothes.' A detour that's alive and on the text, follow it; a hobbyhorse two people are riding, reel it in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If someone confesses a real sin out loud in the room, don't fix it and don't dwell on it. Say 'thank you for saying that' and let the passage's own grace land. Your calm signals it's safe to be honest.</w:t>
+        <w:t xml:space="preserve">The clothing image is your spine tonight. When you feel the lesson sprawling across ten sins, come back to your hand: coat off, coat on. It resets the whole room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud the one old garment they're taking off this week and the specific Tuesday moment where they'll do it. Out loud — a named commitment carries weight a private thought never will.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'How'd Tuesday go with the garment you named?' Nothing more — just let them know the commitment was heard and remembered.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'This week I'm taking off ______.' One garment — a specific lie, a specific cutting word, a specific craving. Say it in the room so it's real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual garments people just named — the specific lie, the specific grudge, the specific person they walk past. Don't reach for a written prayer; naming their own words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 because the identity paradox cracks something open, stay there. That's the engine of the whole passage — don't rush to the forgiveness question just to finish your list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one text to the group: 'Did the garment come off? Yes or no, no explanation needed.' The accountability of a one-word answer does more than a paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/3-5-11/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:5-11 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:5-11 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One habit you've tried to break by trying harder, and it keeps coming back:</w:t>
+        <w:t xml:space="preserve">Read the ten things Paul lists (v.5, v.8). Which one made you flinch for you personally? Write it here:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Verse 9 says you've already 'put off the old man.' In your own words, what does it change to know the old self is already dead, not still fighting?</w:t>
+        <w:t xml:space="preserve">Managing a sin vs. killing it — in your own words, what's the difference?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish honestly: 'I catch myself assuming people who ______ are ______.' What does 'Christ is all, and in all' do to that?</w:t>
+        <w:t xml:space="preserve">'You have taken off the old self... and have put on the new self.' If that's already true, what's one 'old clothes' item you keep reaching for anyway?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one old garment you're taking off this week:</w:t>
+        <w:t xml:space="preserve">Who is the 'Scythian' in your life — the person or group your world quietly ranks below you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The specific Tuesday moment — the person, the time, the place — where you'll actually take it off:</w:t>
+        <w:t xml:space="preserve">Finish this sentence: 'This week I'm taking off ______.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">At home tonight, pick the moment you're most likely to say something cutting — when the kids won't listen, when your spouse says the wrong thing — and decide now to stay silent for three seconds before you answer. That pause is where the old habit dies.</w:t>
+        <w:t xml:space="preserve">Watch your mouth in one specific conversation today. When the annoying coworker comes up at lunch, or the chat starts tearing someone apart, say nothing that cuts them down — and name one true good thing about that person out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Name the small lie you're tempted to tell today — the excuse for being late, the 'I'm fine' when you're not — and tell the true version instead, even when it costs you a little face.</w:t>
+        <w:t xml:space="preserve">There's likely one small deception you're carrying — an exaggeration on a report, a number rounded in your favor, a 'fine' that wasn't true. Correct one of them today. Send the honest text.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone irritates you today, in traffic or in a text thread, name that person out loud to God and ask him to bless them before you've had time to cool off.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">You are being renewed after the image of your Creator, and God finishes what he starts in his children.</w:t>
+        <w:t xml:space="preserve">Before you buy the thing already sitting in your cart, close the app for a full day. If you still want it tomorrow, fine. Prove to your own heart that a purchase isn't your master.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The old lists asked you to improve yourself; the gospel says you already died and rose. Take it off. Put Him on.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>