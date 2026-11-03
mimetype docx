--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For the Lord, Not for Men</w:t>
+        <w:t xml:space="preserve">You Serve The Lord Christ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:22-25 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:22-25 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The work nobody sees you do this week is actually being done in front of the only Boss who never misses it and never plays favorites, so the hidden, thankless stuff isn't wasted, it's stored up.</w:t>
+        <w:t xml:space="preserve">The work nobody sees you do, for people who never say thank you, is actually being watched and repaid by a Judge who never plays favorites, so you can pour yourself into it as if Christ himself were the one you're working for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In most ancient writing about running a household, slaves weren't spoken to at all. They were talked about, like furniture. Watch what Paul does here: he turns and looks the enslaved man in the eye and gives him the longest speech in the whole passage. That's a quiet earthquake, and it changes what your Tuesday afternoon means.</w:t>
+        <w:t xml:space="preserve">Think of one thing at your job you only do well when someone is watching. We all have one. Paul wrote to people who had no boss they could impress into freedom, and he told them something that changes what that task means.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to feel that their unseen work — the report finished right, the counter wiped that no one inspects — is seen by Christ and stored up as inheritance. Move it from 'grind nobody notices' to 'worship the Master notices.'</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to see their most thankless, invisible task as service handed directly to Christ, who is watching and keeping a record. If one person leaves ready to do a hidden job the same whether the boss is in the building or not, you've hit the mark.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the historical deep-dive on Roman slavery categories if time runs short; keep just enough to land 'Paul speaks straight to the powerless.' The word study on douleuō can also be trimmed to one sentence.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended historical detail on the Roman slavery spectrum if time is short. Keep the Onesimus-and-Philemon-in-the-same-room fact; that single image carries the weight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names one place they ease off when no one's watching, then hears that the risen Christ was watching the whole time and calls it worth an inheritance.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment a person names their own thankless task out loud and admits Christ is watching that exact corner they've been cutting. Not in the slavery history, but in 'It is the Lord Christ you are serving' landing on their own Tuesday.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the exercise yourself first — name your own 'when nobody's looking' place before you ask them to. And decide beforehand how you'll handle the slavery question honestly without derailing.</w:t>
+        <w:t xml:space="preserve">Your prep: Do the central exercise yourself first: name your own task you only do well when watched. If you can't say it out loud, you can't ask them to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening — historical contrast (5). Read 3:22-25 aloud, naming the reference and waiting in silence until every person has landed on it (3). Historical frame: Paul speaks straight to slaves, the quiet earthquake (7). Word study on klēronomia with the open-hand image (7). Questions 1, 2, 4 with full un-managed pauses (18). Land the big idea and out-loud commitments (5). Transformation happens in the klēronomia moment and question 2. Cut first: trim the Roman slavery detail to one sentence.</w:t>
+        <w:t xml:space="preserve">Classroom opening, the cold-read question (5). Read the passage aloud with the full silence-wait (3). Historical setup, Onesimus and Philemon in the same room (7). Teach 'work heartily / ek psychēs' with the pouring cup (8). Questions 1-4 (17). Land on the big idea and out-loud commitments (5). Transformation happens at the 'from the soul' image colliding with their own thankless task. Cut the slavery-spectrum detail first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening — everyone silently picks their unnoticed task (5). Read the passage, wait for all to land (3). Short historical frame (6). Work questions 1 through 5, staying wherever honesty breaks open (30). klēronomia word study woven in around question 4 (6). Out-loud commitments around the circle (7). Close praying over their actual named tasks (3). Transformation lives in the confession at questions 2 and 5. Cut first: question 1 if the group is already opening up.</w:t>
+        <w:t xml:space="preserve">Small-group opening, everyone brings their watched-only task to mind (6). Read aloud, silence-wait (3). Onesimus fact (5). Teach the word with the cup (8). All five questions, slowing hard on 3 and 5 (28). Commitments out loud, each person names a task and a wrong (7). Close praying their actual words back to God (3). Transformation lives in question 5 when someone names the unfair thing out loud. Cut question 4 first if pressed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — your blunt admission about your own job (4). Read the four verses together (2). One sentence on Paul speaking to slaves (3). Straight to question 2 (where do you ease off) and question 3 (what changes tomorrow), trading real answers (13). Drop the klēronomia line: inheritance, not wages, given because you belong (4). Each name one take-home action (3). Pray briefly over what was named (1). Transformation lives in the mutual honesty of question 2. Cut first: the historical sentence.</w:t>
+        <w:t xml:space="preserve">Coffee opening, the leverage tension (4). Read the passage together (3). One fact: Paul spoke to the people everyone else ignored (3). Skip the formal word study; just say 'work from the soul, pour the whole cup' in a sentence (3). Questions 2, 3, and 5 only (13). Each of you names one task and one wrong, then a short spoken prayer (4). Transformation happens in the honest naming, not the teaching. Cut question 3 if the conversation on 5 is real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately, and this is your fourth rep of it (weeks 2, 7, and 12). By now you can hold a five-second pause without panic. Level 4 asks something harder: after you ask your hardest question, do not scan the room, do not raise your eyebrows, do not lean forward hunting for a volunteer. Look down at your own notes and let the silence sit completely un-managed for a full ten seconds. No facial coaching, no 'anybody?' The un-managed pause tells the room you actually expect them to do the work, not just to rescue you from awkwardness. Tie it to tonight's craft note too: when you name the reference in verse 22, pause in the same way — silent, unhurried — until the last person, phone or print or app, has landed on it before you say another word.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach, and this week we drill it deliberately: after you name a Scripture reference, stop talking and wait until every person has actually found it. This is level four, so I'm asking for a hard, specific rep. Don't call out a page number. Half your room is on a phone, a tablet, or an app with no fixed pages, and 'page 942' only helps the people holding your exact edition. Instead, say 'Colossians three, verse twenty-two,' then go completely silent and watch hands and eyes until the last person lands, print or screen, before you say one more word. That pause protects the newcomer who can't find Colossians without singling them out, and it protects everyone else too. The reps get harder because the silence will feel unbearable to you long before it's actually too long. Count to yourself if you must. Let the room catch up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room do the bulk of their real work where nobody claps. Emails answered at 11pm, the parent up with a sick kid, the guy who does the job right when the boss steps out. And a low, corrosive lie runs under all of it: this doesn't count, nobody sees, why bother giving my best. Paul walks straight into that lie and speaks to the people the whole ancient world had decided didn't count — enslaved men and women — and tells them their hidden labor is seen by the risen Christ and stored up as an inheritance no earthly master could ever grant. That is not a pep talk about hustling harder. It's a completely different address for your work. Your real employer is Jesus, and He shows no partiality, which means the person at the bottom of the org chart and the person at the top are graded by the same honest eye. When your room hears this rightly, the exhausted single mom and the frustrated warehouse worker both look up. You get to be the one who tells people the Master sees what everyone else overlooks. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most of the people in your room work jobs where the good stuff goes unnoticed. The extra care, the honest hour, the thing done right when it would have been easier to fake it. And most of them have quietly concluded that faithfulness in those moments is a sucker's game, because nobody sees and nobody pays. Paul writes into that exact ache, and he writes it to people with far less leverage than anyone in your room will ever have. Enslaved believers, owning nothing, able to be sold at a word, with no court to appeal to. Roman letters barely acknowledged such people existed. Paul turns and addresses them face to face as souls with a Master in heaven, and he tells them their hidden labor is seen, weighed, and repaid by a Judge who cannot be bribed. That is either the most naive thing ever written or the most subversive. This is the passage that dignifies every invisible Tuesday your people will ever live. You get to hand a tired room the news that God keeps a record no manager can lose. Few things you teach will land closer to where they actually live.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise on yourself. Sit down this week and honestly name the one place you ease off when no one's watching — the corner of your own life or ministry you cut because there's no applause and no accountability for it. Maybe it's how you prep when the crowd is small. Maybe it's a bill you've quietly delayed. Write it down. Then sit with the sentence 'for you serve the Lord Christ' over that specific thing, and let it reframe the labor. If you haven't felt the shift yourself, you'll teach this as a lecture on working harder instead of as good news about who's watching. Do the rep first, then walk in.</w:t>
+        <w:t xml:space="preserve">Before the room does this, you do it. Sit down this week with the passage and pick your own task, the one you only do well when someone's checking. Prepping a lesson thoroughly versus winging it because nobody grades a Bible teacher. The email you answer carefully versus the one you dash off. Name it specifically, and then do that one task this week as if Christ is the reader. When you walk into the room, you're not delivering a concept. You're telling them what happened when you tried it on your own thankless corner first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you did a job well that literally no one noticed or thanked you for — and what kept you going, or what soured.</w:t>
+        <w:t xml:space="preserve">A time you cut a corner because you were sure no one would ever check, and what it did to you inside.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you caught yourself easing off because the boss stepped out, and what that showed you about who you were really working for.</w:t>
+        <w:t xml:space="preserve">A moment you worked hard for someone who never once thanked you, and how you kept going or didn't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A person the world overlooked — a janitor, a caregiver, someone at the bottom — whose hidden faithfulness you only saw by accident.</w:t>
+        <w:t xml:space="preserve">Sample polished-vs-real — Polished: 'I've learned to always give my best regardless of recognition.' Real: 'I redid a report at 11pm that nobody was going to read closely, and I only did it because that verse was stuck in my head.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real) — Polished: 'God taught me that all work is worship.' Real: 'I re-cleaned a hotel room nobody would ever check, at midnight, furious, and somewhere in the middle of it I stopped being furious and I still can't fully explain why.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Guardrail: keep it raw and unresolved — one specific afternoon, not a tidy sermon with a bow on it.</w:t>
+        <w:t xml:space="preserve">Guardrail: tell it real, not raw — the version that helps the room, not the one you're still bleeding from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "In most ancient writing about running a household, slaves weren't spoken to at all — they were talked about, like tools that happened to talk. Watch what Paul does: he turns and gives the enslaved man the longest speech in the whole passage. That's a quiet earthquake. Now watch what he tells him his hidden work actually means."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">A blunt honest admission from you gives permission for a real conversation.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Reading this cold, with no backstory, what strikes you as strange about who Paul is talking to and what he tells them? Say what jumps out before anyone tells you what it's supposed to mean."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a question that rewards fresh eyes over Bible knowledge, so the newcomer can win.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Every one of us has a task we only do well when someone's watching. You don't have to say which one out loud yet, but bring it to mind now. We're going to look at what Paul says to that exact instinct."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Make it personal and universal at once so nobody feels singled out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Paul writes this to slaves, the people with zero leverage, and instead of a coping strategy he gives them a boss they can't see. What would it change if you really believed Christ was the one you clock in for?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lead with the tension the passage actually resolves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to teach is klēronomia — 'inheritance,' in verse 24, 'you will receive the reward of the inheritance.' Here's why it's a bomb. Klēronomia isn't wages. It's not what you're owed for hours worked. It's the portion an heir receives simply because he belongs to the family. And Paul says this to a slave — a person who under Roman law owned nothing and could inherit nothing, ever. Try this physically: hold out your open, empty hand and say, 'this is what Roman law gave a slave — nothing to pass on, nothing coming to him.' Then close your fingers around that empty hand and say, 'and Christ puts an inheritance in it, not as pay, but because He's made him a son.' The lowest person in the household is told he's an heir. That's not a raise. That's adoption. Which lands the whole passage on one line, and then you stop and let it sit: 'Nothing you do for Christ is ever done into the dark.'</w:t>
+        <w:t xml:space="preserve">Teach the phrase 'work at it with your whole being.' In Paul's Greek it's ek psychēs, literally 'from the soul' or 'out of the whole self.' Not neatly, not with a smile plastered on, but with your insides in it. Here's the physical image: hold up a cup and pour it out completely, right to the last drop, nothing held back in the bottom. That's ek psychēs. Not measuring out just enough effort to pass inspection, but tipping the whole thing over into the task. Now put that next to the reality of the person Paul's addressing, someone pouring themselves out for a master who may never notice. And Paul says, do it anyway, because the pouring isn't for the master. It's for the Lord. Say the line and then stop. 'It is the Lord Christ you are serving.' [Let the silence sit. Don't rescue it.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Reading this cold, with no backstory — what's strange or uncomfortable about Paul telling slaves to obey their masters?</w:t>
+        <w:t xml:space="preserve">1. Reading this cold, what surprises you about who Paul chooses to speak to and how he speaks to them?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is your newcomer-friendly question; it rewards fresh eyes over Bible trivia and the honest discomfort is the doorway in. Don't rush to defend Paul. Let the strangeness breathe, then bring in that he speaks TO them directly, which the whole ancient world did not do.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let a newcomer answer first if they will; fresh eyes catch the shock of Paul addressing slaves directly. Don't correct, just draw out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Does it bother you that Paul doesn't just tell the masters to free the slaves? Yes or no — and why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Yes or no: if you were writing rules for a household, would you even bother writing to the people at the very bottom? Paul did. Why do you think that mattered?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul says 'not just when they are looking.' Where in your own life do you ease off when you know nobody's watching?</w:t>
+        <w:t xml:space="preserve">2. What's the difference between doing a task 'while they are watching' and doing it 'from the soul'? Where do you actually feel that difference in your own week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Ask it, then go silent and look at your own notes — full ten-second un-managed pause. If it stays quiet, name your own answer first (you did the exercise this week). Vulnerability from you unlocks the room.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push for a concrete task, not a principle. If someone gives a slogan, ask 'which task, though?'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: is there one task at work or home you do worse when the boss or your spouse walks out of the room? Just name the task.</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one thing you do better when your boss is around than when they're not. Just one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. What actually changes if you believe your real boss is Christ, not the manager — for one specific task tomorrow?</w:t>
+        <w:t xml:space="preserve">3. Paul tells people who legally could inherit nothing that they'll 'receive an inheritance from the Lord as your reward.' What is he doing to their whole idea of who they are?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push for the specific task, not the principle. 'All work is worship' is a slogan; the report, the counter, the invoice is the lesson. Don't let them stay abstract.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the gospel breaking the world's categories. Let it land slowly; don't rush to application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Pick one thing you'll do tomorrow. If you pictured Jesus standing behind you doing it, what would you do differently?</w:t>
+        <w:t xml:space="preserve">If it stalls: If the world says you're worth nothing and God calls you an heir, which one do you tend to actually believe about yourself?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Paul tells a slave who legally owns nothing that he has an inheritance coming. Why does that word 'inheritance' — not 'wages' — matter so much here?</w:t>
+        <w:t xml:space="preserve">4. How is 'there is no favoritism' both terrifying and comforting at the same time, depending on where you're standing?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the theological heart. Steer them toward: inheritance is a family thing, given because you belong, not earned. The slave the world called property is told he's a son. Sit in the shock of that reversal.</w:t>
+        <w:t xml:space="preserve">Coaching note: Draw out both sides: comfort to the crushed, terror to the one who's been cutting corners. Don't let them land on only the comfortable half.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: What's the difference between a paycheck you earned and something you inherit because you're family? Which one is Paul promising?</w:t>
+        <w:t xml:space="preserve">If it stalls: Whose corner would you rather God overlook, someone else's wrong done to you, or your own? He overlooks neither. How does that sit?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. 'With God there is no partiality' — the person at the bottom and the person at the top get graded by the same honest eye. Who does that comfort, and who does that unsettle?</w:t>
+        <w:t xml:space="preserve">5. What is one thankless or unfair thing in your life right now that you'd have to hand over to God to actually live this passage?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let both sides come out. It comforts the overlooked; it unsettles anyone using rank or reputation to skate. Don't resolve the tension too fast — hold that God sees the hidden good AND the hidden wrong.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the commitment question. Slow down. Let the silence do its work; someone will speak. Don't fill the gap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Verse 25 says the one who does wrong gets repaid too. Does that make you nervous, or relieved? Just say which.</w:t>
+        <w:t xml:space="preserve">If it stalls: Finish this sentence out loud or in your head: 'The wrong I keep rehearsing is ______.' You don't have to say it, but name it to yourself right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Is Paul endorsing slavery here? Why doesn't he just tell them to abolish it?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">The principle underneath it is as wide as life: 'whatever you do, work heartily, as for the Lord.' Paul's fullest reach is in 1 Corinthians 10:31 — eat, drink, or whatever you do, do it all for God. Your ordinary job is the address where this lands.</w:t>
+        <w:t xml:space="preserve">"Is Paul endorsing slavery here?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No. In the very same delivery he sent the letter to Philemon, telling a slaveholder to receive his runaway back 'no longer as a slave, but better than a slave, as a beloved brother.' The gospel was dismantling the system from the inside before it had the legal power to abolish it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How does this apply to me if I'm not enslaved?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The principle is the same for any work done under someone else's authority, especially work that's hidden or thankless. Paul's point is that Christ is your real employer, and he sees the corner you were tempted to cut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'an inheritance from the Lord as your reward' actually mean for a slave who could own nothing?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Under Roman law a slave was property, not heir, and could inherit nothing. Paul tells him God names him an heir anyway, secured not by status or bloodline but by belonging to Christ. That's the gospel breaking the world's categories in two.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does 'Whoever does wrong will be repaid for his wrong' mean God punishes believers?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's a statement about God's unbribable justice cutting both ways. The master who could beat his slave unpunished and the slave with no court both stand before the same Judge who shows no favorites. Nothing done in secret escapes him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When the slavery question comes — and it will — don't get defensive or spend twenty minutes on it. Answer honestly, plainly, and move: 'Paul doesn't call it just; he does something more radical, he speaks to them and calls them heirs.'</w:t>
+        <w:t xml:space="preserve">When you name the reference, go silent and wait for the last screen and the last page to land. Your discomfort with the pause is not the room's discomfort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The temptation is to turn this into 'work harder for God.' Resist it. The gospel here is that your hidden work is SEEN, not that you should grind more. Keep the emphasis on the watching eye, not the effort.</w:t>
+        <w:t xml:space="preserve">Resist teaching the whole history of Roman slavery. One fact, Onesimus and Philemon reading these words in the same room, does more than a lecture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for the person in the room who's exhausted and overlooked — the caregiver, the low-status worker. This passage is aimed straight at them. Catch their eye when you say 'the One who sees the hidden work will never overlook it.'</w:t>
+        <w:t xml:space="preserve">Catch the newcomer after: 'Really glad you came, no pressure to know anything, that's the whole point.' Then learn their name before they leave. That's what brings them back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one specific thing they'll do this week that they've been easing off because nobody's watching — the report, the counter, the invoice, the honest change. Name it, don't summarize a feeling.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one line to the group: 'Did you do the thing you named — the one you usually skip when nobody's watching? Christ saw it.' No lecture, just the reminder.</w:t>
+        <w:t xml:space="preserve">Commitments: Before we close, say it out loud: name the one task this week you'll do the same whether anyone's watching or not. And name the one wrong you're handing to the God who shows no favorites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual tasks and wrongs people just named, using their words. Don't reach for a written prayer; naming their specific thankless job and the specific injustice they're entrusting to God, back to God, is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question three tonight, stop there and stay there. Someone realizing they're named an heir is worth more than rushing to the application. Let it be enough.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: A week later, text one person: 'Did you do the task you named, even when nobody was checking? How'd it go?'</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/3-22-25/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:22-25 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:22-25 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One task you do that literally nobody notices or thanks you for:</w:t>
+        <w:t xml:space="preserve">Reading this cold, what strikes you as strange about it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where do you ease off when you know no one is watching? Name the specific place:</w:t>
+        <w:t xml:space="preserve">One task I only do well when someone is watching:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">'You will receive the reward of the inheritance.' Inheritance, not wages — given because you belong. Write what changes if that's true of your work:</w:t>
+        <w:t xml:space="preserve">'Work from the soul' — pour the whole cup out. Where in my week am I only pouring out just enough to pass inspection?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One task tomorrow you'll do as if Christ were standing behind you watching:</w:t>
+        <w:t xml:space="preserve">'There is no favoritism' — one wrong I keep rehearsing that I could hand to God tonight:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The one line to keep this week: 'Nothing you do for Christ is ever done into the dark.' Where do you most need to hear that?</w:t>
+        <w:t xml:space="preserve">The keepable line, in my own words: what does 'It is the Lord Christ you are serving' change about tomorrow?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Today, do the part of your job you're tempted to skip when the boss steps out — finish the report properly, wipe the counter no customer will inspect. Do it because Christ sees it, and that is enough.</w:t>
+        <w:t xml:space="preserve">Pick the one task you do well only when watched, and this week do it fully whether the manager is in the building or not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Name the place where you've let your effort split — telling coworkers one thing and doing another — and close the gap before you clock off.</w:t>
+        <w:t xml:space="preserve">Before you clock in, say out loud: 'I am doing this heartily, as for the Lord.' Then do the next thing with actual care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Handle one financial dealing with plain honesty: give the correct change, report the actual hours, or pay the invoice you've been quietly delaying, trusting God keeps a truer account than any ledger you protect.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Your unnoticed faithfulness this afternoon is seen, valued, and stored up by the Lord you actually serve.</w:t>
+        <w:t xml:space="preserve">Tonight, instead of rehearsing an injustice again, name one wrong you're entrusting to the God who shows no favorites, and let him keep it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your quiet, unseen faithfulness today is already counted by the God who never overlooks a thing.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>