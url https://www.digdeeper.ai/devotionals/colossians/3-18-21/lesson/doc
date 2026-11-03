--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,998 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Colossians 3:18-21 — At the Kitchen Table</w:t>
+        <w:t xml:space="preserve">Colossians 3:18-21 — The Gospel at the Kitchen Table</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:18-21 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:18-21 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The same Jesus you worship on Sunday is standing in your kitchen on Tuesday night, and every person under your roof — your wife, your husband, your kid — belongs to him first, so the way you treat them at your worst moment is the realest thing you believe about him.</w:t>
+        <w:t xml:space="preserve">Christ actually reigns in your house, in the way you talk to your wife and correct your kid, and He never asks for a kind of love He hasn't already spent on you first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A Roman writer teaching how to run a household spoke to exactly one person in the house: the man at the top. Everyone else was furniture in his argument. Watch who Paul turns and looks in the eye first — and notice it's the person the whole world had decided didn't get a voice.</w:t>
+        <w:t xml:space="preserve">A Roman writer teaching how to run a household spoke to exactly one person in the room: the man in charge. Everyone else was furniture. Then Paul walks in and does something nobody did — he turns and talks straight to the wife, the child, the ones with the least power, as if they matter to God. They do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see that 'in the Lord' and 'pleases the Lord' turn the ordinary home into the place Christ's lordship is actually worked out. By the end, each person names one real relationship under their roof where Jesus is standing right now.</w:t>
+        <w:t xml:space="preserve">Goal: Get every person to see one ordinary room in their home — the dinner table, the hallway, the doorway of a kid's bedroom — as a place Christ means to reign. If they leave picturing that room differently, you won.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended tour of Greco-Roman household codes if time runs short; keep the single shift — Paul addresses the powerless first. That one move carries the whole passage.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The full Greco-Roman household-code history is fascinating but cuttable; keep just the one line that Paul addressed the powerless directly. Cut the Ephesians cross-reference walk-through before you cut the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: Not in the commands themselves but in the honest naming of the one habit at home — the sigh, the sarcasm, the second-guessing — that a person will let Jesus soften this week.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the silence after they name the one grievance they've been rehearsing or the one sharp correction they gave. Not in your teaching of the codes — in their own admission of the friction under their own roof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Sit with the command aimed at YOU this week before you teach it. If 'don't be bitter,' 'don't provoke,' or 'be with him' didn't land on you personally, you'll teach it as material and the room will feel the distance.</w:t>
+        <w:t xml:space="preserve">Your prep: Before you prep a single word, ask whether this passage cost YOU anything this week — did you actually hold your peace, refuse the grievance, get to a kid's eye level? If you only handled it as material, the room will feel it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening (Roman code contrast), 5 min. Read 3:18-21 aloud, 3 min. Teach the shift — Paul addresses the powerless first, everything bent toward Christ, 10 min. Teach the word 'bitter'/the vinegar cup, 7 min. Questions 1-3 in pairs then report back, 12 min. Land the gospel (you didn't earn your place) + big idea + commitments, 8 min. Transformation lives in the pair work on question 3. If short, cut the extended household-code history and go straight from the read to the word study.</w:t>
+        <w:t xml:space="preserve">Classroom opening (contrast with the Roman house manual), 6 min. Read the passage, 2 min. Teach the word 'pikraino' with the coffee-cup image, 7 min. Questions 1–3, 15 min. Question 4 with your own go-first example and protected silence, 8 min. Question 5 into out-loud commitments, 5 min. Close in prayer over what they named, 2 min. Transformation lives in the silence after question 4. If short, cut question 3 and shorten the word study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening (smallest thing that gets under your skin), 6 min. Read the passage, 3 min. Short teach on 'in the Lord' as the hinge + the vinegar cup, 12 min. Questions 1-5, you going first on question 3, with real silence, 30 min. Big idea stated verbatim + out-loud commitments, 6 min. Spontaneous prayer over their actual words, 3 min. Transformation lives in questions 3 and 4 where people name the cup and the sharp tone. If short, drop question 1 and open at question 2.</w:t>
+        <w:t xml:space="preserve">Small-group opening (name the room in your house), 7 min. Read together, 3 min. Teach 'pikraino,' 8 min. Questions 1–3, 18 min. Question 4 — you go first and real, then let it breathe, 12 min. Question 5 and each person names a commitment out loud, 8 min. Prayer over their actual words, 4 min. Transformation lives in people naming their own soured room aloud. If short, cut question 1 and go straight to the personal turn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening (your worst moment at home is Tuesday at 9pm), 4 min. Read 3:18-21, 2 min. Say the vinegar-cup image and the big idea plainly, 6 min. Straight to question 3 (where's a cup filling) and question 5 (loved without earning it), you go first, 14 min. Name one warm word each of you will offer tonight, 4 min. Transformation lives in the honest naming of the cup. If short, skip the read-aloud and just quote 'don't be bitter against them' from memory.</w:t>
+        <w:t xml:space="preserve">Coffee opening (the quiet scorekeeping question), 4 min. Read the four verses, 2 min. One sentence on 'pikraino' — souring, not exploding, 4 min. Straight to question 4 with you going first, 10 min. Question 5, 6 min. Name one thing each before you sleep and a short prayer, 4 min. Transformation lives in the honest exchange over the table. If short, drop the word study and keep questions 4 and 5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 1, week 6, and week 11: you go first, and you go real. Level 4 asks for a harder rep than you've done yet. This passage is about home, which means the honest example is one that costs you something in front of the room. Before you ask anyone to name the habit they carry through their own front door, you name yours — out loud, specific, and current, not a wrapped-up story from ten years ago. 'The thing I do is the sigh when I walk in tired.' Say the unfinished one. If you only ever share victories, the room learns to perform. Go first with a rep that's still in progress.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Before you ask the room to be honest about their home, you go first, and you go real. That means the central exercise of this lesson — naming an actual grievance or an actual sharp word from your own week — you do it out loud in front of them before you ask anyone else to. At level 4, don't settle for a safe, flattering example ('I guess I could listen better'). Bring the specific, slightly embarrassing rep: the exact tone you used with your kid on Tuesday, the tally you've been keeping against your spouse. The room can smell a teacher who's protecting himself. Go first, and go somewhere it actually costs you something to say.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people have already decided this passage is about who's in charge, and they've either braced for a fight about submission or tuned out entirely. That's a tragedy, because it means they miss what Paul actually did. In a world where a household manual addressed only the master — where the wife, the child, and the slave were furniture in the argument — Paul turns and looks the powerless person in the eye first and treats them as a soul who answers directly to Christ. Nobody did that. And every single command gets bent toward Jesus: 'as is fitting in the Lord,' 'this pleases the Lord.' The husband is told not to carry bitterness. The father is warned not to crush a child's spirit — words a Roman code would never waste ink on, because power owed the weak nothing. Here power answers to a higher Master who loved first. This is the gospel arriving at the kitchen table, not floating above it. You get to hand real people the news that their most ordinary, most exhausting relationships are exactly where Christ's lordship gets worked out — and that they didn't have to earn their place in his family to begin with. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Most people brace for a passage like this because they expect a lecture on who's in charge. That's not what's here. What's here is Christ walking into the one place people are least on their guard — the four walls where they're most themselves — and claiming it. The gods of Rome ran temples and harvests and the affairs of state. The home ran on the raw authority of the father, whose word was law and whose bitterness nobody could check. Paul quietly dismantles that. He tells the husband to love and not grow harsh. He warns the father not to crush his child's spirit. He treats the wife and the child as souls who answer directly to Christ, not as property to be managed. This is one of the most radical passages in the letter, and it's disguised as ordinary house rules. Your room needs to feel the disguise come off. Everyone here has a room in their home where love has curdled a little, where a tone got sharp, where a grievance is being kept. You get to stand in front of them and say: that room is not too small for the gospel. Christ means to reign there tonight. Very few things you'll ever teach are this close to where people actually live.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does it, you do it. Sometime this week, alone, stand in your own home at the hour you're worst — the third reminder at bedtime, the sigh as you drop your keys, the moment your spouse does the small thing differently than you would. Name out loud the one habit Paul just put his finger on for you specifically. Then ask God to soften that one thing. Don't rush past the awkwardness of it. If the passage only gave you a lesson plan and never made you wince at your own front door, you handled it as material, not as a word from God — and the room will feel that gap no matter how clean your delivery is. Pay something first. The teacher who's been moved is the one who moves people.</w:t>
+        <w:t xml:space="preserve">Do this on yourself this week, for real, before you stand up. Pick your own version: name the one grievance you've been rehearsing against your spouse and refuse to bring it up — then say one specific thank-you out loud before bed. Or think of the last correction you gave a child in a sharp tone, get to their eye level, and tell them you're for them. Then, when you teach, you're not describing a nice idea. You're reporting what happened in your own kitchen. Notice whether it cost you anything. If holding your peace was easy, you probably weren't honest about the grievance. Bring the version that was hard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you brought a sour mood home and made someone pay for a day that wasn't their fault — what walking in the door actually looked like.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time you kept a tally against someone you love and finally chose not to bring it up — what happened next.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you second-guessed a decision someone was carrying instead of telling them plainly 'I'm with you' — and what it cost the relationship.</w:t>
+        <w:t xml:space="preserve">PROMPT: A correction you gave a child or younger person in a tone you regretted, and what it looked like to go back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The tone you use at the hardest parenting moment (homework, bedtime, the third reminder) — and one time you lowered it on purpose and watched a child's face change.</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real) — Polished: 'God taught me the value of patience in my marriage.' Real: 'For three weeks I'd been keeping a mental list of every time she left the porch light on, and one night I opened my mouth to say it and just... didn't. I said thanks for making dinner instead. That was the whole miracle.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE — polished vs real: Polished: 'God has taught me so much about patience through my family.' Real: 'Last Tuesday I sighed at my wife over a cabinet door she left open, and I saw her decide not to say anything back. That sigh is what Paul means by bitterness.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Guardrail: keep it real, not raw — a habit you're still working on, not a confession that makes the room manage your emotions instead of hearing the text.</w:t>
+        <w:t xml:space="preserve">GUARDRAIL: Real, not raw — bring the true detail, not the unhealed wound; if you'd cry telling it, it's not ready for the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "A Roman moralist writing on how to run a household addressed one person only: the master. He was told how to rule his wife, his children, his slaves — and the others weren't spoken to at all, they were just furniture in his argument. Now watch verse 18. Paul turns first to the person that whole world had decided didn't get a voice, and speaks to her as a soul who answers to Christ. Before we argue about a single command, feel that shift."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">A concrete second-person prompt makes an abstract passage immediately personal.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Picture a Roman house manual. It's addressed to one man: how to rule your wife, your kids, your slaves. Everyone else in the house is furniture in the argument. Now Paul picks up that exact form — and the first thing he does is turn and speak to the furniture. To the wife. To the child. Something has already shifted before he says a single word about who does what."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Frame with contrast — set the passage against its world so the familiar words feel strange again.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Think about the room in your house where things go wrong most often. The dinner table, the car, the doorway of a kid's bedroom at bedtime. Hold that room in your mind. Tonight Paul says Christ means to reign right there — not in the sanctuary, in that room."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start where they live — name the room before you name the doctrine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Can I ask you something before we read? Is there one thing the people you live with do that you've quietly kept score on? You don't have to say it out loud. Just have it in mind. Paul's going to get uncomfortably close to it in about four verses."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Disarm with a confession-sized question — go first, small.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The word to sit on is the one aimed at husbands: 'don't be bitter,' from the Greek pikraino — literally to make bitter, to sour. It's the word for wine gone off, for a spring turned brackish. Here's the physical image: hand someone a cup and ask them to imagine one drop of vinegar going in every time a small annoyance lands and gets swallowed instead of spoken — the cabinet door, the way she loads the dishwasher, the thing said last week. No single drop ruins it. But Paul is watching the cup fill. Bitterness isn't an explosion; it's what collects quietly when small things go down and never come out. That's why the command isn't 'don't blow up,' it's 'don't sour.' And notice — Paul doesn't tell the husband to manage his wife. He tells him to guard his own cup. Read it slow and let it sit: 'Husbands, love your wives, and don't be bitter against them.'</w:t>
+        <w:t xml:space="preserve">Take the word Paul aims at husbands: 'do not be harsh with them.' The Greek is pikraino — literally to make bitter, to turn sour, the same root used for bitter water and bitter herbs. It's not the picture of an explosion. It's the picture of milk left out. Nobody decides to become bitter; it just sits and turns. Here's the physical image: hold a coffee cup and pretend you keep adding one drop of vinegar every time your spouse disappoints you. Nothing dramatic on any single day. But drink it a month later. That's pikraino. Paul isn't warning against a bad temper on a bad night. He's warning against the slow souring of a man who keeps score. And notice — a Roman code would never bother telling the man with all the power to guard his own heart, because power owed the weak nothing. Here, power answers to a higher Master who loved first. The single most keepable line in this passage: The One who commands love in your house has already proven His by dying for you. [Let that sit. Say nothing for a slow count of five.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul turns and speaks directly to the wife, the child — the people a Roman household code never addressed at all. What does it tell you that God speaks first to the ones with the least power in the room?</w:t>
+        <w:t xml:space="preserve">1. What surprised you about who Paul actually talks to in these verses?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let the historical surprise do the work. Don't let it become a debate about submission yet; keep it on the fact that everyone here is addressed as a soul who answers to Christ.</w:t>
+        <w:t xml:space="preserve">Coaching note: You want them to notice he addresses wives and children directly, as people, not just the man in charge. If they go straight to the content of the commands, gently pull them back to WHO is being spoken to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simple version: in Paul's world only the boss got spoken to. Paul talks to everybody. Is that a big deal to you, or not really? Say why.</w:t>
+        <w:t xml:space="preserve">If it stalls: Count how many different people Paul turns and speaks to in these four verses. What does it tell you that he bothers to address each one?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Every command here gets tied to Christ — 'in the Lord,' 'pleases the Lord.' Take one of the four commands and say how it changes when you remember the person you're dealing with belongs to Jesus first, before they belong to you.</w:t>
+        <w:t xml:space="preserve">2. Paul tells husbands specifically, 'do not be harsh with them.' Why that warning, to that person?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push them to pick ONE and get concrete. 'My kid belongs to Jesus before he's my headache at bedtime' is the kind of sentence you're fishing for.</w:t>
+        <w:t xml:space="preserve">Coaching note: Draw out that bitterness is the temptation of the one with power — the quiet, unchecked kind. Don't let it turn into a debate about authority; keep it on the souring of the heart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Pick the easiest one: your child obeys 'because it pleases the Lord.' Does knowing your kid answers to Jesus, not just to you, change how you'd correct them tonight? How?</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever watched resentment quietly build in someone — or in yourself — without a single big blowup? What does that slow build actually look like day to day?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. We looked at 'bitter' as a cup slowly filling with vinegar — small annoyances swallowed and never spoken. Where in your home is a cup quietly filling right now?</w:t>
+        <w:t xml:space="preserve">3. Every command here is tied to Christ — 'fitting in the Lord,' 'pleases the Lord.' How does that change what these commands are FOR?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where you go first. Name yours before anyone answers. Then give real silence — this question needs it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the doctrinal turn: the home now stands under a higher throne, not the father's raw authority. Help them see obedience here is aimed at a Person, not at keeping domestic peace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: More concrete: name one small thing a family member does that you've stopped mentioning but haven't stopped resenting. Just the thing. You don't have to say more.</w:t>
+        <w:t xml:space="preserve">If it stalls: Would you obey these commands differently if you were doing it for Christ versus doing it to avoid a fight at home? How?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. The husband is told to love, the father told not to crush his child's spirit — commands a Roman code would never bother with because power owed the weak nothing. Where is it hardest for you to use gentleness with someone who can't demand it from you?</w:t>
+        <w:t xml:space="preserve">4. Where in your own home is love a little soured right now — a grievance you've been rehearsing, a tone you keep using?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This exposes the abuse of low-stakes power — the sarcasm at a kid, the sharp tone at a spouse who won't fight back. Handle answers gently; this one convicts.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the heart of the night. You go first here (that's the drill). After you share, protect the silence — do not rescue it. The best answers come after it gets uncomfortable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes/no way in: is there someone under your roof you're a little sharper with precisely because you know they'll take it? Who, and when does it come out?</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of one specific person you live with. Is there one small thing they do that you've been keeping a mental tally of? You don't have to say what it is — just nod if there's one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Paul says none of us earned our place in God's family — Christ brought us home. How does it change the way you'd walk through your own front door tonight to remember that you're loved without having earned it?</w:t>
+        <w:t xml:space="preserve">5. Ephesians 5:2 says Christ 'loved us and gave Himself up for us' first. How does knowing you've already been loved like that change what you can do in that soured room this week?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Land the gospel here. The point isn't try harder at home; it's love from a settled place because you were loved first. Don't let it collapse back into a to-do list.</w:t>
+        <w:t xml:space="preserve">Coaching note: Land the gospel here: He never asks a love He hasn't already spent. Move them from conviction toward a concrete step, not just guilt. This should set up the take-home commitments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Try this: you didn't earn God's love and you can't lose it. If you really believed that walking in the door tonight, what would you do differently in the first five minutes?</w:t>
+        <w:t xml:space="preserve">If it stalls: If you really believed Christ already loves you no matter how that room goes this week, what's one thing you'd feel free to stop keeping score on?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Doesn't 'wives, be in subjection' just prop up an unequal, oppressive setup?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">He borrows the familiar shape — Aristotle and others used these lists for centuries — but he does what the culture never did: he speaks directly to the powerless and bends every command toward Christ. Same form, completely different center.</w:t>
+        <w:t xml:space="preserve">"Doesn't 'wives, submit' just baptize the way Rome already treated women?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's actually the opposite. Rome's household codes addressed only the man and treated the wife as property to manage; Paul turns and speaks to her directly as a soul who answers to Christ, and he binds the husband with commands Rome never bothered to give — to love and not grow bitter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does he say 'fathers' specifically instead of 'parents' when it comes to the children?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In a Roman house the father held near-total legal power over his children, so Paul aims the warning straight at the person who could crush a child's spirit and go unchecked — telling him his power now answers to a higher Master.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'fitting in the Lord' actually mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the phrase that anchors the whole passage to a Person. Every one of these relationships now stands under the lordship of Christ, so the measure of any command isn't culture or convenience but what fits with belonging to Him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Is this the same teaching as Ephesians, and did Paul write them together?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Yes — Ephesians 5:22–6:4 is his fuller version of these same household relationships, written around the same time, where he grounds each command in the gospel: wives and husbands mirroring Christ and the church, fathers raising children in the Lord.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone will want to relitigate submission for twenty minutes. Acknowledge it's real, point them to Ephesians 5 for the fuller picture, and steer back — this passage's engine is 'in the Lord,' not the power question.</w:t>
+        <w:t xml:space="preserve">When you get to question 4, share yours and then physically stop talking. Count to five in your head. The room will fill a silence you refuse to fill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Not everyone in the room is married or has kids. Widen it early: roommates, aging parents, anyone who sees you at your worst behind a closed door. The 'bitter cup' works for every relationship.</w:t>
+        <w:t xml:space="preserve">Don't let this become a gender-role debate. The moment it heads there, redirect to the shared root: everybody in the house answers to Christ, everybody's tempted to keep score.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The gospel line at the end — you didn't earn your place, Christ brought you home — is easy to rush past. Slow down there on purpose, or the whole thing lands as another to-do list for home improvement.</w:t>
+        <w:t xml:space="preserve">This passage indicts almost everyone quietly. Watch faces, not just answers — the person who goes still is usually the one it landed on hardest, and they may need a word from you afterward, not in the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Before we close, out loud, name one habit under your roof — the sigh, the sarcasm, the second-guess — that you're asking God to soften this week, and one warm word or action you'll offer instead.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, send a short text to each person: 'Did the warm word actually make it out your front door this week?' Nothing more — just let them answer.</w:t>
+        <w:t xml:space="preserve">Commitments: Ask each person to say out loud one specific thing they'll do before they sleep tonight — name the grievance they'll drop, the thank-you they'll say, or the child they'll get down eye-level with. Out loud makes it real.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — the specific grievance, the specific kid, the specific room. Don't reach for a written prayer; naming their real words back to God is the point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room gets honest at question 4 and never reaches question 5, stay there. A room that names its own soured rooms has gone further than one that finishes the sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one line: 'Did you say the thank-you / get to their eye level yet? No pressure, just checking.' Naming their specific commitment back to them is what makes it stick.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/3-18-21/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:18-21 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:18-21 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The smallest thing a family member does that gets under your skin:</w:t>
+        <w:t xml:space="preserve">The room in my house where things go wrong most often is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One command Paul aims at YOU (love / don't be bitter / support in the Lord / don't provoke) — which one, and why it lands:</w:t>
+        <w:t xml:space="preserve">'Don't be bitter' — pikraino means to turn sour slowly, like milk left out. One small thing I've quietly kept score on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where a cup is quietly filling with vinegar in my home right now:</w:t>
+        <w:t xml:space="preserve">The single line to keep from tonight: 'The One who commands love in your house has already proven His by dying for you.' What that changes for me:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One warm word or action I'll offer this evening instead of the sigh or the silence:</w:t>
+        <w:t xml:space="preserve">One specific thing I'll do before I sleep tonight:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If I really believed I'm loved without having earned it, the first five minutes through my front door tonight would look like:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Take-home actions:</w:t>
+        <w:t xml:space="preserve">Wives: tonight, watch for the moment he gets something wrong — and instead of the sigh or the correction, let it go unremarked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Husbands: before you walk in the door tonight, decide you won't bring the sour mood home. When she does the small annoying thing, choose one warm word instead of the sigh or the silence.</w:t>
+        <w:t xml:space="preserve">Husbands: name the one grievance you've been rehearsing, refuse to bring it up, and say one specific thank-you out loud before bed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wives: pick one decision your husband is carrying this week — a work problem, a call about the kids, a bill — and tell him plainly today, 'I'm with you on this.' Then back it with your actions this evening.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Your spouse and your children see the real you at home. Ask God to soften one habit there this week.</w:t>
+        <w:t xml:space="preserve">Fathers: think of your last sharp correction, go to that child, get to their eye level, and tell them plainly you love them and you're for them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The same Christ who reconciled you to God is at work in your ordinary rooms tonight.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>