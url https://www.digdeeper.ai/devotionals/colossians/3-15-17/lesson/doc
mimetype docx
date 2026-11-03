--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ruled By Peace</w:t>
+        <w:t xml:space="preserve">Singing the Word Into Each Other</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:15-17 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:15-17 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The peace Jesus already made for you is meant to be the referee in your own chest, so when someone leaves the dishes again you don't have to blow the whistle on the whole day, and the thanks that comes out afterward is just that peace being turned up loud enough to hear.</w:t>
+        <w:t xml:space="preserve">A heart that's ruled by peace and full of what Christ said turns every ordinary word and chore into a way of saying thank you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Paul just spent a whole chapter telling these people to kill off the old life and put on the new one. Now watch what he hands them to run the household by. Not a rulebook. A referee, a houseguest, and a name.</w:t>
+        <w:t xml:space="preserve">Nobody in the early church had a hymnal, and most of them couldn't read. So how did a room full of ex-pagans, former synagogue Jews, and slaves learn what the gospel actually taught? They sang it to each other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Everyone leaves knowing three habits are already available to them: peace refereeing the heart, Christ's word moving in as a permanent houseguest, and every ordinary word and deed done under Jesus' name. They should feel these as gifts to receive, not chores to perform.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to feel that peace is meant to act like a referee standing over the noise in their chest, calling the disputes. If they leave still treating peace as a mood that comes and goes, you missed it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the cross-reference tour through Philippians and Ephesians. Keep the one-word teaching on 'rule' and the table question about forgiveness.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: The full Greek-games background on brabeuō. Name the referee image in one sentence and move on; the singing and the 'whatever you do' verse are the payload.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the pause before the reaction — the moment someone decides whether peace or temper blows the whistle at home tonight. Push the discussion toward that specific hinge, not toward theory about worship music.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone names an ordinary tension at home and decides in advance to lower their voice there. That is peace ruling one real room, not a concept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Pick one verse from this passage yourself this morning and actually carry it all day, because you cannot ask the room to let the word 'dwell richly' if you didn't. Come Sunday able to say what line you carried and what it did.</w:t>
+        <w:t xml:space="preserve">Your prep: Read Colossians 1:15-20 out loud yourself so you can point to it as one of the church's actual songs. Know one truth from Scripture you'd share out loud, because you're going first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening with the whistle question (4 min). Read the passage aloud (2 min). Teach 'rule'/brabeuō with the referee image (7 min). Questions 1–2 in the full room (10 min). Break into pairs for questions 3–4, the forgiveness one (12 min). Regather, a few name commitments out loud (6 min). Spontaneous prayer over what was named (4 min). Transformation happens in the pairs on question 4 — protect that block. Cut the cross-reference material first.</w:t>
+        <w:t xml:space="preserve">Classroom opening, the no-hymnal puzzle (4 min). Teach 'rule'/brabeuō with the referee mime (8 min). Read Colossians 1:15-20 aloud as one of the church's actual songs (3 min). You go first on sharing one truth from Scripture, then handout element 2 in pairs (10 min). Discussion questions 1, 2, 4 (15 min). Landing commitments out loud and close in prayer (5 min). Transformation lives in the pairs sharing — that's where 'let the word dwell' stops being a concept. If short, cut question 2 and keep the pairs exercise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening with the whistle on the table (5 min). Read the passage, then teach 'rule' (8 min). Work all five questions around the circle, spending the most time on question 4 (32 min). Commitments out loud, each person naming their specific place (8 min). Prayer quoting their actual words back (7 min). Transformation lives in the honest silence after question 4 — don't rescue it. Cut question 5 first if time runs; keep the forgiveness question.</w:t>
+        <w:t xml:space="preserve">Small-group opening, the song-you-know-every-word-to question around the circle (6 min). Teach 'rule' with the mime (7 min). Read 1:15-20 aloud (3 min). You go first sharing one truth, then everyone does handout element 2 (12 min). Discussion questions 1 through 5, slow (22 min). Commitments out loud and spontaneous prayer naming their actual words (10 min). Transformation lives in questions 3 and 5, where being preached to and forced gratitude get honest. If short, cut question 4 — the ordinary-tasks point lands in the take-home actions anyway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — your own honest confession about ingratitude (4 min). Read verses 15–17 off your phone (2 min). One line on 'rule' as referee (4 min). Straight to question 4, the forgiveness one, and stay there (14 min). Each name one commitment (3 min). Short honest prayer (3 min). Transformation is the whole middle — the honest exchange over forgiveness. Cut the teaching-word explanation to a single sentence if you're tight.</w:t>
+        <w:t xml:space="preserve">Coffee opening, the 'whatever you do' reframe (3 min). One-line version of the referee image, no Greek deep dive (4 min). You go first sharing one truth from Scripture, then they do the same (10 min). Question 4 (ordinary things) and question 5 (thankfulness) only (10 min). Each person names one specific commitment out loud, quick prayer over those exact things (3 min). Transformation lives in saying one truth out loud to each other — that IS the passage happening in real time. If short, drop the referee explanation entirely and go straight to going first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Follow-Up Text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The follow-up text is a habit for every lesson you'll ever teach — this week we drill it deliberately. You did the plain version back in week 5: send one person a short message midweek about the thing they named out loud. Level three raises the bar. This week, before you send anything, write down what each person actually committed to — their exact words, their specific person they can't forgive. Then send follow-ups that quote them back to themselves: not 'praying for you this week' but 'you said you'd take the first step toward your brother by Thursday — did you?' Vague follow-up feels nice and changes nothing. Specific follow-up tells someone you were actually listening and that you expect the step to happen. Write the names and their words in your phone before you leave the room. That's the rep.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. The lesson does not end when the room empties. Somebody tonight will name a specific commitment: the tense hour before bed, the friend they'll call, the thing they'll thank God for. Level 3 rep: don't just tell yourself to 'follow up.' Before you go to sleep tonight, write down the actual names and the actual thing each person said, and put a reminder two days out to send that one person a short text that names their thing back to them — 'How'd the bedtime hour go?' not 'praying for you.' Specific proves you were listening. Generic proves you weren't.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This passage is where Paul stops preaching and hands the household its actual furniture. He's just told them to strip off the old self and put on the new; now he tells them what the new life sounds like on an ordinary Tuesday morning. And it's stunningly plain: let peace referee your heart, let Christ's word move in and take up residence, do everything — everything — under Jesus' name, and be thankful, be thankful, be thankful. Three times in three verses he circles back to gratitude, because thanklessness is where the human race went wrong in the first place. Here's what makes this a gift to teach: your room is full of people white-knuckling their way toward being better spouses, better parents, calmer humans, and Paul tells them the peace they keep trying to manufacture was already bought with blood and handed to them. They don't have to make it. They have to let it in the room. When a person finally believes that, the household changes before the theology does — the whistle stays in the pocket, the thank-you gets said out loud. You get to be the one who tells them the song has already been paid for. Not many things a teacher says are that good.</w:t>
+        <w:t xml:space="preserve">Most people in your room think spiritual growth happens alone — a quiet time, a private struggle, a decision made in the dark. Paul hands them something almost embarrassing instead: sing to each other. The word of Christ moves into a person the way a melody lodges in your head and won't leave, and it gets in there partly because the person next to you sang it over you. That reframes everything your room does on a Sunday. It's not a warm-up before the real teaching. It's the teaching. When they sang 'Christ is Lord over every power,' they were preaching to the neighbor they'd have been forbidden to sit beside anywhere else in that city. And then Paul widens the lens until it covers the whole day: whatever you do, in word or deed, do it under Jesus' name and let it come out as thanks. There is no small corner of an ordinary life this leaves untouched. You get to hand your people a passage that dignifies the dishes and the commute and the tired hour before bed, and tells them the God of the universe is worth singing about in all of it. That's a privilege to teach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach this, live the apply card yourself for two days. Pick one verse — maybe 'let the peace of God rule in your hearts' — and carry it: under your breath in the car, taped to the mirror. Then wait for the moment at home when someone leaves the dishes or ignores the third reminder, and actually pause before you react. Notice whether peace held the whistle or your temper did. Come to the room able to say honestly, 'On Thursday I lost it, and on Friday I didn't, and here's the difference the pause made.' You are not teaching a technique you read about. You are reporting from your own kitchen.</w:t>
+        <w:t xml:space="preserve">Before you ask a single person to do it, you do the central exercise yourself in front of them. Say out loud: 'The word of Christ dwelling richly isn't meant to stay in my head, so here's one thing God has been teaching me from Scripture lately.' Then say it — plainly, in under a minute, even a little awkwardly. Let them see it cost you something to say it out loud. That gives everyone in the room permission to do the same thing later without performing. If you skip going first, the exercise stays theoretical and nobody moves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: A time you reacted before you paused — the dishes, the third reminder, the fracture that wasn't worth it — and what it cost.</w:t>
+        <w:t xml:space="preserve">A moment your home turned tense at a predictable hour and peace either ruled or your temper did — tell which one won.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: A song or line of Scripture that lodged in you years ago and still teaches you, proving Paul's point that the tune reaches where the page can't.</w:t>
+        <w:t xml:space="preserve">A song or line of a hymn that taught you a truth you couldn't have learned as fast off a page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">PROMPT: A person you thanked out loud for a kindness they'd long forgotten, and what their face did.</w:t>
+        <w:t xml:space="preserve">A time someone thanked God out loud, specifically, in front of you and it changed the feel of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real): Polished — 'I've learned that gratitude transforms our daily interactions.' Real — 'I texted my old youth pastor last spring to thank him, and he wrote back that he'd been about to quit ministry that week. I had no idea.'</w:t>
+        <w:t xml:space="preserve">SAMPLE — polished vs. real: Polished: 'I've always cherished the beauty of corporate worship.' Real: 'I didn't believe a word of the song I was singing, but by the third verse I sort of did, and I couldn't tell you why.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">GUARDRAIL: Tell it raw, not rehearsed — the unfinished, slightly embarrassing version lands; the tidy moral does not.</w:t>
+        <w:t xml:space="preserve">Guardrail: bring the real version, not the raw one — a story you've shaped, not one you're processing live for the first time in front of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Ask the room: when's the last time you blew the whistle on a whole evening over something that turned out to be nothing? Let a couple of them name it. Then say: Paul's about to tell us who should be reffing your heart instead of your temper."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One honest confession opens the door for theirs.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Nobody here had a printed hymnal in the year 60, and most couldn't read. Given that, how do you think a mixed church of Jews, Gentiles, slaves, and free people learned what to believe? Hold that question — Paul's about to answer it with one word: sing."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a concrete historical puzzle so the room does the thinking before you supply the answer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Name a song you know every word to without trying. Now — when did you last learn the actual words? You probably can't remember, and that's exactly the point Paul's about to make about how the gospel gets into us."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Open with a low-stakes shared experience everyone can answer, so the first voices in the room aren't the confident ones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Paul says whatever you do, in word or deed, do it all in the name of the Lord Jesus. Whatever. That means the email you're dreading and the dishes are already covered by this. What would change if you believed that this afternoon?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Go straight to the one line that reframes the whole day, no runway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'rule' — Greek brabeuō. It doesn't mean 'be present' or 'be nice.' It's an athletic word: it means to act as the umpire, the one who makes the call and settles the dispute. Picture a referee standing between two players both screaming they had the ball. Somebody has to decide, and the game moves on the moment the ref makes the call. Paul says: in the disputes and anxieties inside your own chest — the ones between what you want to say and what you should, between fear and trust — the peace Christ bought with his blood gets to make the call. Not your mood. Not your fatigue. Not the person who left the dishes. Stand up and make the whistle gesture if you're brave enough; let them see the call being made. Then read it slow and stop: 'Let the peace of God rule in your hearts.' [Let the silence sit. Don't rescue it.]</w:t>
+        <w:t xml:space="preserve">Teach the word 'rule' in verse 15. In Greek it's brabeuō, and it doesn't mean 'sit quietly in the background.' A brabeuō was the official at the athletic games — the referee who stood over the contest and awarded the prize, the one who called every disputed play. Here, do the image physically: stand up, plant your feet, and mime blowing a whistle over an argument. Paul is saying let the peace of Christ be that referee inside your chest — when two impulses collide, when the disputes break out at the tense hour of your day, peace is the one making the call. Not a mood that drifts in. A referee with authority. And notice who's in that body Paul says you were called into — people the culture kept rigidly apart, now under one roof, peace calling the plays between them. Here's the line to leave hanging: 'Let the peace of Christ rule in your hearts.' [Then stop. Let it sit.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul says peace should 'rule' — act as referee — in your heart. In an ordinary week, what usually makes the call instead?</w:t>
+        <w:t xml:space="preserve">1. Paul pictures peace as a referee calling the disputes inside you. Where does that image match or clash with how you usually think about peace?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them name the real culprits: exhaustion, fear, the phone, an old grudge. Don't correct the first honest answer, build on it.</w:t>
+        <w:t xml:space="preserve">Coaching note: Most people describe peace as calm or the absence of conflict. Let that surface, then press the difference: a referee is active and makes calls, it doesn't just show up when things are already quiet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes-or-no way in: when you snapped at someone this week, was it because peace made the call or because you were tired and done? Just tell me which.</w:t>
+        <w:t xml:space="preserve">If it stalls: Simple version: is peace something that happens TO you, or something you let do a job? Which one has it been for you lately?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Three times in three verses Paul says be thankful. Why do you think he had to keep repeating it?</w:t>
+        <w:t xml:space="preserve">2. Paul says believers learned doctrine by singing it to one another. Is there a truth about God that a song planted in you deeper than a sermon ever did?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Steer toward the idea that gratitude drains out of us by default. Someone may connect it to Romans 1 — welcome it, that's the source card's point.</w:t>
+        <w:t xml:space="preserve">Coaching note: This gets personal fast and it's a gift. Don't rush past a good answer to reach the next question — let one story breathe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simpler: is it easier for you to notice what's missing from your day or what's good in it? Be honest.</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier way in: what's a hymn or worship line you catch yourself humming? Say the line and we'll figure out what it taught you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Paul says the word of Christ should 'dwell' in you richly — move in like a houseguest who becomes family. What's actually living in you richly right now instead?</w:t>
+        <w:t xml:space="preserve">3. 'Teach and admonish one another' through song sounds strange to us. What does it look like for you to actually be preached to by the person singing next to you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This gets vulnerable — news cycles, worry loops, resentment. Don't shame it; the point is honest inventory, not confession theater.</w:t>
+        <w:t xml:space="preserve">Coaching note: Some will admit they zone out during singing. Good — honesty is the goal. Steer toward the idea that singing is horizontal, not just vertical: it's aimed at each other, not only at God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: More concrete: what's the first thing your mind goes to at 2 a.m.? That's what's dwelling richly.</w:t>
+        <w:t xml:space="preserve">If it stalls: Yes/no way in: have you ever been sitting in a service, not feeling it, and the person next to you singing full-voice actually pulled you back in? Tell us.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. This week's reading told us to forgive as we've been forgiven. Who is one person you've found it genuinely hard to forgive — and what would a first step even look like?</w:t>
+        <w:t xml:space="preserve">4. 'Whatever you do, in word or deed, do it all in the name of the Lord Jesus.' Name one ordinary thing you'll do tomorrow that you've never once thought of as done in Jesus' name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the table question and it's the heart of the night. Go first with your own honest answer, then protect the silence. Do NOT let anyone fix another person's answer.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push for the mundane — the commute, the invoice, the laundry. The whole point is that nothing is too small. Resist letting people jump to obviously 'spiritual' activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Lower it: you don't have to name the person out loud. Just tell me — is there someone, yes or no? And is the block anger, or is it that it still hurts?</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete version: what's the most boring thing on your calendar tomorrow? Start there — that's the one Paul's talking about.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. 'Whatever you do, in word or in deed, do all in the name of the Lord Jesus.' What's one ordinary thing you'll do this week that you've never thought of as done under Jesus' name — and how would it change if you did?</w:t>
+        <w:t xml:space="preserve">5. Twice in three verses Paul commands thankfulness. What is it about being a genuinely thankful person that changes the room around you, and where is that hardest for you right now?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push for the mundane: the commute, the diaper, the email. The whole passage says no corner of life falls outside his name. Land it on the everyday.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the deep one. Let it get honest about the seasons where gratitude feels forced. Don't fix it — the passage doesn't say thankfulness is easy, it says do it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete: name one boring thing on tomorrow's to-do list. Now — what if that one was worship? What changes?</w:t>
+        <w:t xml:space="preserve">If it stalls: Personal version: who's one person you find it hard to be around, and what's one thing about them you could actually thank God for?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why does Paul lump singing in with 'teaching and admonishing'? Aren't those different things?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Because Christ is the mediator — our gratitude reaches the Father through Jesus, not on its own steam. You don't have to work up gratitude by willpower; it grows in soil where the gospel is real to you, and it travels to God through the Son.</w:t>
+        <w:t xml:space="preserve">"What's the difference between psalms, hymns, and spiritual songs — or is Paul just repeating himself?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Most likely three real categories: psalms are the Hebrew songbook the Jewish believers knew from childhood, hymns are fresh compositions praising Christ, and spiritual songs a broader term. It points to a mixed room bringing different musical inheritances together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Are there actually any of these early Christian hymns in the Bible?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Scholars think fragments survive in the New Testament, and one may sit just a few sentences earlier in this very letter — the great song of Colossians 1:15-20 that names Christ the image of the invisible God.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Why does Paul say the peace of Christ 'rules' — how is peace supposed to make decisions?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The word 'rule' comes from the athletic games, where the referee stood over the contest and awarded the prize, calling the disputes. Paul means peace acts as the umpire in your heart, settling the conflicts rather than being a passing mood.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Isn't this the same thing Paul says in Ephesians? Which came first?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ephesians 5:18-20 is the near-twin, written to a neighboring church. It swaps 'Let the word of Christ richly dwell within you' for 'be filled with the Spirit' and lists the same fruit — showing a heart full of Christ's word and a heart full of the Spirit produce the same song.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Someone in your room may have seminary Greek or thirty years of reading you haven't done. Don't compete — make them an asset before they become a problem. Privately hand them a job ('when we hit the athletic sense of brabeuō, I'm leaning on you'), and in the moment give them the depth question: 'you've read more here than I have — what are we missing?' You lose nothing by not being the smartest person present.</w:t>
+        <w:t xml:space="preserve">Someone in your room may have seminary Greek or thirty years of reading you don't have. Don't compete — make them an asset before they become a problem. Privately give them a job ('when we hit the textual stuff on the hymns, can I lean on you?'), and in the moment hand them the depth question: 'You've read more here than I have — what are we missing?' You lose nothing by not being the smartest person present.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you ask the forgiveness question, resist filling the first silence. People need a beat to decide whether they'll be honest. The teacher who can wait ten seconds gets the real answer; the one who can't gets a safe one.</w:t>
+        <w:t xml:space="preserve">When you do the whistle-blowing referee mime, commit fully. A half-hearted gesture reads as embarrassment; a full one gives the room permission to actually feel the image.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't let the singing verses turn into a debate about worship music styles. That's a decoy from the real point — that Christ's word is meant to lodge in people. Name the point out loud and move on.</w:t>
+        <w:t xml:space="preserve">Do not let the singing discussion become a music-style argument. The moment someone brings up hymns-vs-choruses, redirect: Paul's point is the words, not the genre — what's getting sung INTO you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'This week I'm going to let peace make the call in one specific place — and it's ______.' Make them name the place, not the principle.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person their own commitment quoted back: 'You said you'd let peace make the call about ______ — how'd it go?' Ask, don't preach.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person say out loud one specific thing: the tense moment at home where they'll lower their voice, the one truth they'll share in a real conversation, or the thing they'll thank God for by name this week. Make them say it, not just think it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the exact things people just named — this person's bedtime hour, that person's worried friend, the specific thing someone said they'd give thanks for. Don't reach for a written prayer; naming their actual words back to God is the whole point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If you only get to question 3 tonight, stay there. A room that honestly wrestles with being preached to through song has done more than a room that raced to five shallow answers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Two days out, text one person and ask about the specific thing they named — 'How'd the bedtime hour go?' Then next week, open by asking who actually thanked someone out loud and what happened.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/3-15-17/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:15-17 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:15-17 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The last time you blew the whistle on a whole evening over something that turned out to be nothing: ______</w:t>
+        <w:t xml:space="preserve">Peace as referee: name the moment your day most predictably turns tense, and one thing you'll decide in advance to do differently there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One verse from this passage I'll carry all week (write it here so it's yours): ______</w:t>
+        <w:t xml:space="preserve">One truth God has been teaching you from Scripture lately, in a sentence you could actually say out loud to someone:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What's living in me 'richly' right now — the thing my mind goes to first at 2 a.m.: ______</w:t>
+        <w:t xml:space="preserve">A song or line you know by heart — and the truth about God it planted in you:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One person I've found it genuinely hard to forgive, and what a first step could look like (you don't have to share this): ______</w:t>
+        <w:t xml:space="preserve">The most ordinary thing on your calendar tomorrow. Now write it again with 'in the name of the Lord Jesus' after it:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One ordinary thing on this week's to-do list I've never thought of as done 'in the name of Jesus': ______</w:t>
+        <w:t xml:space="preserve">One person you'll talk to today, and one thing about them you could thank God for before you see them:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">At home, let peace settle one thing before you speak: when the dishes are left again or the third reminder is ignored, pause, ask whether the moment is worth the fracture, and choose the calmer response. Tonight you'll know if peace held the whistle or your temper did.</w:t>
+        <w:t xml:space="preserve">Start at home with peace: at your household's usual tense moment this week, lower your voice instead of raising it, and tonight ask yourself whether peace ruled that moment or your temper did.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pick one verse this morning and carry it — say it under your breath in the car, tape it to the mirror, text it to someone. By evening you'll have a line of Scripture in you that wasn't there when you woke up.</w:t>
+        <w:t xml:space="preserve">Let Scripture fill your talk: in one real conversation today — coffee, a phone call with a worried friend — share one thing God has been teaching you from His Word, out loud and plain, even if it feels awkward.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Thank someone out loud today for a kindness they've long since forgotten they gave you.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The song has already been paid for by the One who sang it first.</w:t>
+        <w:t xml:space="preserve">Be thankful out loud: before your next meal or the next time someone helps you, name the thing specifically and thank God for it in front of whoever's there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whatever you do, in word or deed, do it all in the name of the Lord Jesus. — Colossians 3:17</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>