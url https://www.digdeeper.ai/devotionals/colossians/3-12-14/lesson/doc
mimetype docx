--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1011 +14,1011 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wear What You Already Are</w:t>
+        <w:t xml:space="preserve">Dressed by God: Colossians 3:12-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:12-14 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:12-14 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">You're already dressed in Christ, so putting on kindness and patience isn't you trying to earn a spot, it's you finally wearing the clothes that already have your name in them.</w:t>
+        <w:t xml:space="preserve">God already dressed you in his own forgiveness before you forgave anybody, so when you forgive someone else you're just handing along the coat that's already keeping you warm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Look at what you put on this morning. Nobody dresses without a reason, and in Paul's world your clothes told the whole street who you were before you opened your mouth. Watch what Paul hands the Colossians to wear, and watch who he says they already are.</w:t>
+        <w:t xml:space="preserve">Think about the last thing you put on this morning without deciding to. Not the shirt you agonized over — the thing you reached for on reflex, because it's just what you wear.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: The room walks out knowing the virtues in verses 12-14 are a wardrobe for people already named 'chosen, holy, beloved,' not a checklist to earn that name. They should feel dressed, not measured.</w:t>
+        <w:t xml:space="preserve">Goal: Every person leaves knowing the virtues aren't a costume they put on to earn a place inside — they're the everyday clothes of people already brought inside, already loved, already made holy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the full cross-reference tour if time runs short; keep Ephesians 4:32 as the one twin verse and let the wardrobe image carry the rest.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: If time runs short, cut the 'argue the other side' exercise before you cut the personal grievance question — the grievance is where the coat gets handed off.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives in the moment someone names the specific person they've stopped 'bearing with,' and sees that forgiving them is handing over borrowed forgiveness, not manufacturing their own goodness.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the table question: naming one grievance out loud and taking a first step. That's the coat leaving your shoulders and landing on someone else's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Come dressed to teach: pick your own cold conversation before the room does theirs, so you're not asking them to go somewhere you haven't gone.</w:t>
+        <w:t xml:space="preserve">Your prep: Come having already named your own grievance to God this week — you cannot lead a room into forgiveness you're still refusing. Know which title lands hardest on you: chosen, holy, or beloved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening with the clothing object (0-5). Read Colossians 3:12-14 twice, second time slowly (5-9). Teach 'put on'/endysasthe with the physical coat mime, land on the keepable line and hold silence (9-18). Questions 1-3 in the full room (18-32). Argue-the-other-side, question 4, assigned to two volunteers (32-40). Commitments out loud, big idea verbatim, spontaneous prayer (40-45). Transformation lives in the endysasthe moment when they feel dressed rather than measured. Cut the cross-reference tour first.</w:t>
+        <w:t xml:space="preserve">Classroom opening with the jacket/uniform object (5). Read passage + teach 'bond of perfection' with the belt image (10). Questions 1-3 in the full room (12). 'Argue the other side' as a whole-room assignment (8). Handout titles + commitment line, said out loud (8). Close in prayer over named commitments (2). Transformation lives in the commitment line at the end. If short, cut 'argue the other side' first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening with the cold-conversation admission (0-8). Read the passage slowly (8-12). Teach 'put on' briefly (12-20). Questions 1-2 (20-32). Question 3 on borrowed forgiveness — give this real room to breathe (32-42). Argue-the-other-side, question 4 (42-50). Question 5 with the drill: press for name and moment (50-57). Commitments, big idea verbatim, prayer over their actual words (57-60). Transformation lives at question 3. Cut question 4 first if the room is already honest and deep.</w:t>
+        <w:t xml:space="preserve">Small-group belonging opening (8). Read passage + teach the word (10). Questions 1-3 around the circle (15). 'Argue the other side' — assign it to two people (10). Question 5, the grievance and first step, you go first (12). Commitments out loud + prayer over the actual names (5). Transformation lives in question 5. If short, trim question 3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening — 'freedom or a bar you keep failing?' (0-5). Read verses 12-14 once (5-8). Teach 'put on' in two sentences with the coat image (8-13). Straight to question 3 (borrowed forgiveness) and question 5 (which garment slides off) — skip the middle (13-24). Each names one specific commitment with a face and a time (24-28). Big idea verbatim, short honest prayer (28-30). Transformation lives in naming the one person to make the first move toward. Cut the argue-the-other-side question first.</w:t>
+        <w:t xml:space="preserve">Coffee opening — the grievance question straight up (5). Read the three verses together (3). Talk the big idea: the coat's already on you (7). Go to the grievance and first step honestly, you first (12). Each says one thing they'll do before sleep, pray briefly over it (3). Transformation lives in the honest grievance moment. If short, skip straight from reading to the grievance question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commitments, Not Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 4 and week 9, when you closed by asking each person to name one concrete thing they'd DO, not to recap what the lesson 'was about.' Level 3 raises the bar: don't accept a vague commitment. When someone says 'I'll be more patient this week,' you gently press for the name and the moment — 'Patient with WHOM, and when today do you think it'll get tested?' A commitment with a face and a time attached gets kept; 'I'll try to be kinder' evaporates by the parking lot. Your job tonight is to refuse the soft version and hold out for the specific one.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately. Don't end by summarizing what you said; end by getting people to say out loud what they'll DO. A summary lets everyone nod and leave unchanged. A commitment costs something. So this week, before anyone stands up, go around and have each person finish this sentence out loud: 'Before I sleep tonight, I will _____.' Not a feeling, not a principle — one action tied to the grievance or the person they named. Your job is to resist the urge to wrap things up warmly with your own words. Let their words be the last words. Write nobody's commitment down for them; make them say it in the first person, present tense, tonight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room are exhausted from trying to become someone God will finally approve of. They read a list like this one — compassion, kindness, humility, patience — and hear a bar they keep failing to clear. They brace for another lecture on trying harder. Your whole job this hour is to flip that. Paul doesn't say 'become beloved by putting on compassion.' He says you are already chosen, already holy, already loved, so now wear the clothes that fit. The command flows out of the identity, never the reverse. That order is the entire gospel packed into one clause, and it's the difference between a room that leaves tired and a room that leaves free. And this isn't abstract. It gets tested tonight at their own dinner table, with the person they clashed with this week, over dishes left in the sink. You get to hand people both things at once: the settled fact of who they already are in Christ, and one small, concrete, doable move to wear it before they fall asleep. There are not many hours where a teacher gets to lift a weight off people and put a tool in their hands in the same breath. This is one of them.</w:t>
+        <w:t xml:space="preserve">Most rooms think holiness is a dress code they have to pass — that if they can just perform enough compassion and humility, God might finally let them in. Paul blows that up in one move. Before he names a single virtue, he names three things that are already true: chosen, holy, beloved. Those were Israel's covenant words, and now they're stitched across a mixed room of Gentile outsiders who had no natural claim to any of it. The scandal is that outsiders got the family name. That's what makes this passage worth teaching to real people carrying real grudges. The person in your room white-knuckling a grievance isn't failing a dress code — they're forgetting they're already dressed. The whole logic runs downhill from grace: you forgive because forgiveness came first, and it came all the way to the bottom to find you. When you teach this well, someone in the room who has been holding a complaint for years suddenly sees it shrink beside the debt already cancelled for them. You get to be the one who says, out loud, the clothes already fit because they were cut for you. That is a privilege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the exercise yourself. Pick the actual friend or family member you last clashed with — the conversation that ended cold. Sit with the phrase 'bearing with one another' and ask honestly: am I waiting for them to move first? Then draft the one message you'll send that isn't about winning — just 'how's your day going.' Don't send it as prep for the lesson; send it because it's true. When you stand up to teach, you'll be teaching from inside the clothes, not pointing at them from the outside. The room can always tell the difference.</w:t>
+        <w:t xml:space="preserve">Before the room does the grievance exercise, you do it first — this week, not in front of them. Sit down with the table question yourself: name one person you're still holding something against. Write it in one plain sentence. Then say out loud, alone, 'even as Christ forgave me, so I do' — and take the first step, whatever that is, before you teach. When you walk in Sunday having actually done it, the room can smell it. You won't be selling a technique; you'll be handing along a coat you're wearing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you refused to make the first move toward someone and let a cold silence run for weeks — what finally broke it.</w:t>
+        <w:t xml:space="preserve">PROMPT: A time you tried to earn your way inside a group by performing the 'right' behavior — and how it felt to later learn you were already in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment you forgave someone but 'kept the receipt' and brought it up later as ammunition — and what that cost.</w:t>
+        <w:t xml:space="preserve">PROMPT: A small habit of someone you love that grated on you, and the day you decided to just carry it quietly instead of naming it again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real) — Polished: 'God taught me the beauty of reconciliation in that season.' Real: 'I didn't text my brother for four months over something dumb, and I told myself I was in the right the whole time.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real) — Polished: 'I learned the power of forgiveness that changed my whole family.' Real: 'I didn't speak to my brother for two years over money, and the first text I sent back said almost nothing — just his name and a question. My hands were shaking.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: keep it raw and unresolved, not a tidy testimony with a bow — the real version does the work.</w:t>
+        <w:t xml:space="preserve">GUARDRAIL: Keep it real, not raw — tell the story you've already healed enough to tell, not the wound that's still open.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Hold up or point to something you're wearing. 'In Paul's day this told the whole street who I was — slave or citizen, mourner or bride — before I said a word.' Then read verse 12 and ask what clothes Paul is handing out here, and who he says already owns them."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">A single provocative question puts the passage's tension on the table fast.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Hold up a jacket or a work uniform. 'Some clothes you choose to make an impression. Some you just wear because they're yours — they mark who you belong to.' Then read verse 12 and ask: which kind are these virtues?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Concrete object before abstract idea — engage the body before the doctrine.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "'When did you first feel like you actually belonged somewhere — not on trial, just in?' Let two or three answer. Then read the three titles: chosen, holy, beloved. 'Paul says that's already you.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with shared memory to make the covenant words land personally.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "'Is there anybody you're still holding something against?' Let it sit. Then: 'Paul's got a strange line for that. He says forgive them the way Christ forgave you. Want to look at it?'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One honest question beats a lecture across a small table.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach 'put on' — the Greek endysasthe. It's not a spiritual word. It's the plain, everyday verb for pulling on a garment, slipping into a robe, wrapping a cloak around yourself. Every person in Colossae did it the moment they woke up. Do it physically: mime pulling on a coat, one arm then the other, and say, 'This is the word. Not build it, not earn it, not achieve it — put it on, like this, the way you got dressed this morning.' The clothes already hang in your closet with your name in them because you belong to God. You're not sewing them; you're wearing them. And over all of it, love is the belt that holds the whole outfit together — take the belt off and everything slides to the floor. Here's the line to leave hanging in the air: 'You are already dressed in Christ; now wear what you are.' Then stop talking. Let it sit.</w:t>
+        <w:t xml:space="preserve">Teach the phrase 'bond of perfection' — in Greek, syndesmos, the word for the ligament or sinew that ties the body together, or a soldier's belt from which everything else hangs. Perform it: strap on an imaginary belt last, then point out that every other piece — compassion, kindness, humility — hangs off that belt. Take the belt away and the whole outfit falls to the floor. Compassion without love curdles into pity; humility without love slides into self-loathing. Love is the tie that holds the whole set together. Say the line, then stop talking: 'And over all these virtues put on love, which is the bond of perfect unity.' Let the silence do the work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Before Paul names a single virtue in verse 12, he calls them three things. What are they, and why do you think he leads with those?</w:t>
+        <w:t xml:space="preserve">1. Paul lists the titles — chosen, holy, beloved — before he lists a single command. Why do you think he put them in that order?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: You're fishing for 'chosen, holy, beloved.' Slow them down on the order — identity first, command second. Don't let them rush past it to the behavior list.</w:t>
+        <w:t xml:space="preserve">Coaching note: You're mining for the gospel logic: grace before obedience. If someone says 'so we'd have motivation,' push gently toward 'so we'd know it's already ours.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Just read verse 12 out loud again and ask: which words describe who they ALREADY are, and which describe what they're supposed to do?</w:t>
+        <w:t xml:space="preserve">If it stalls: Which comes first in your gut — trying to be good so God will love you, or knowing God loves you and going from there? Be honest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Paul says 'bearing with one another.' What's the difference between bearing with someone and just tolerating them until they change?</w:t>
+        <w:t xml:space="preserve">2. These were Israel's covenant words, now laid across outsiders with no claim to them. What does it change to know the family name was given, not earned?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Bearing means carrying the annoyance without demanding they move first. Watch for people who reduce it to 'putting up with' — press on the 'first move' part.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let the scandal land. Some in the room live as if they're on probation with God. Don't rush past silence here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask: is there someone in your life you're 'putting up with' while quietly waiting for them to apologize first? You don't have to say who.</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever felt like you were on trial with God — like one more mistake and you're out? Say a little about that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Paul roots forgiveness in 'even as Christ forgave you.' Why does he ground it there instead of just telling us to be more forgiving people?</w:t>
+        <w:t xml:space="preserve">3. Paul says love is the 'bond' that ties the whole outfit together. What does compassion or humility look like when love isn't holding it in place?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the heart of the passage. The forgiveness you give is passed along, not manufactured — borrowed forgiveness. Connect to the unforgiving servant if it helps.</w:t>
+        <w:t xml:space="preserve">Coaching note: Great chance to name curdled pity and self-loathing. Concrete examples make this stick — ask for one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask: is it easier to forgive someone when you remember how much you've been forgiven, or when you just grit your teeth and try? Why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Ever met someone who was 'humble' in a way that was really just putting themselves down? What's missing there?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Let's argue the other side. Make the strongest case that this passage IS just a moral checklist — a list of things you have to do to be a good Christian. What in the text could a skeptic point to?</w:t>
+        <w:t xml:space="preserve">4. Let's argue the other side. Make the strongest case that 'Forgive as the Lord forgave you' is unfair — that some things shouldn't be forgiven. Steelman it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Assign this deliberately, even to the whole room. It's a role, not a confession, so it makes doubt safe. Then let the room answer the objection using verse 12's identity language. A room that has felt the objection holds the truth differently.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the craft move: assign it as a ROLE so disagreement is safe, not a confession. The room that has felt the objection holds the truth differently. Don't rescue Paul too fast — let the objection breathe before anyone answers it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Say it plainer: 'If someone read only verses 12-13 and skipped the first line, why might they think Christianity is just about trying harder to be nice?'</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one thing you think genuinely shouldn't have to be forgiven. Just name it — you're playing devil's advocate, that's your job right now.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Love is called 'the bond of perfection' — the belt that holds the whole outfit on. Which garment in your life keeps sliding off because the belt is loose? Name it as specifically as you can.</w:t>
+        <w:t xml:space="preserve">5. Is there a grievance you're still holding — against someone here, or someone you both know? Name it, and let's talk about the first step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is your commitment question. Refuse the vague answer — press for the person and the moment (see this week's drill). 'Patient with whom, when today?'</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the table question and the heart of the night. Go first if the room freezes — you did this exercise yourself this week. Protect confidentiality out loud before anyone answers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Ask: which of these four — compassion, kindness, humility, patience — is hardest for you with one specific person this week? Just name the one.</w:t>
+        <w:t xml:space="preserve">If it stalls: You don't have to name the person. Just say: is there a grudge in your chest right now, yes or no? Then — what would step one even look like?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Why does Paul use clothing language — is that just a metaphor?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">Because it's not one garment among the others — it's the belt. Take it away and the whole wardrobe slides off. First Corinthians 13 shows love actually at work: patient, kind, bearing all things, holding a fractured people in one piece.</w:t>
+        <w:t xml:space="preserve">"Why does Paul call Gentiles 'chosen, holy, beloved' when those were Israel's words?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That's exactly the scandal. Those were covenant titles for the nation at Sinai, and Paul deliberately lays them across a mixed Gentile church that had no natural claim to Abraham's inheritance. Outsiders were given the family name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'bond of perfection' actually mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the picture of a belt or a ligament — the thing everything else hangs from or is tied together by. Love isn't one more virtue in the list; it's what holds the whole set together and keeps each piece from going wrong.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How far does 'forgive as Christ forgave you' actually go — do I have to forgive everything?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The standard for how far your forgiveness reaches is how far his reached to find you. He didn't wait until the complaint was small; he absorbed it entirely. The parable of the unforgiving servant shows how small every grievance becomes beside the debt already cancelled for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Isn't this just telling me to try harder to be a nicer person?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — Paul roots the whole thing in what's already true of you. The gospel isn't God demanding you generate love; it's God dressing sinners in the love that comes from him. You put on virtues because you've already been clothed with Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you teach the wardrobe image, actually get dressed in front of them — mime pulling on the coat. Physical beats verbal every time here.</w:t>
+        <w:t xml:space="preserve">When you assign 'argue the other side,' name it as a role loudly: 'You're not confessing — you're the opposing lawyer.' That single sentence makes hard honesty safe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If someone confesses a grudge they're still holding, do not fix it or advise it. Just say 'thank you for saying that out loud' and let the silence do its work.</w:t>
+        <w:t xml:space="preserve">On the grievance question, protect confidentiality before anyone speaks: 'What's named at this table stays at this table.' Say it out loud; don't assume it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The 'argue the other side' question can go flat if you assign it timidly. Say it with energy: 'I want the BEST case against Paul here.' A weak steelman teaches nothing.</w:t>
+        <w:t xml:space="preserve">Resist summarizing at the end. The moment you re-cap, everyone relaxes back into listeners. Let their spoken commitments be the last words in the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish out loud: 'This week I'm going to put on ___ with ___, and the moment it'll get tested is ___.' Hold out for the name and the moment — don't let anyone off with 'I'll try to be kinder.'</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one message to the group: 'Did the belt stay on? How'd the first-move text go?' Just ask — don't preach at them about it.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'Before I sleep tonight, I will _____.' One action, tied to the person or grievance they named. First person, present tense, tonight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the specific grievances and first steps people just named — the actual person, the actual step. Don't reach for a written prayer; saying their real words back to God is the whole point of ending here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question three and never reaches the grievance, that's fine — don't force the naming. A room that felt the weight of grace before commands has already moved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, send one line to each person: 'Did you take the step you named?' No sermon — just the question. The follow-up is where the commitment either becomes real or quietly dies.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/3-12-14/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:12-14 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:12-14 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The last conversation you had that ended cold — who comes to mind? (You keep this; nobody reads it.)</w:t>
+        <w:t xml:space="preserve">Which of these three titles is hardest for you to believe is already true of you? Circle one and write why: chosen / holy / beloved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Of these four garments — compassion, kindness, humility, patience — which one keeps sliding off you this week?</w:t>
+        <w:t xml:space="preserve">Name a virtue in the list that goes wrong in you when love isn't holding it together (e.g. humility that turns into self-loathing):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Something you forgave but 'kept the receipt' on, ready to bring up as ammunition later. Name it here:</w:t>
+        <w:t xml:space="preserve">The strongest case that some things shouldn't have to be forgiven is:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The strongest case someone could make that this passage is just a moral checklist — write it in one line, then write your answer to it:</w:t>
+        <w:t xml:space="preserve">One grievance I'm still holding (a name, or just a phrase — for your eyes only):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish this out loud tonight: 'I'll put on ___ with ___, and it'll get tested when ___.'</w:t>
+        <w:t xml:space="preserve">Before I sleep tonight, I will:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Send one message to the person you last clashed with that isn't about winning — ask how their day is going, make the first move toward warmth before they do.</w:t>
+        <w:t xml:space="preserve">Lead with kindness at home tonight: when the mess or noise or tired faces meet you at the door, say one warm word out loud before you fix or point out anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Take the specific thing someone at home did (the dishes, the sharp word) and choose not to bring it up as ammunition tonight. Let it actually drop — Christ forgave you without keeping the receipt.</w:t>
+        <w:t xml:space="preserve">Take one small habit of your spouse that grates on you and let it go tonight without a comment — carry it quietly the way you'd want your own quirks carried.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for the family member who seems quietly off today. Stop, ask a real question, and stay long enough to hear the whole answer.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">You are already dressed in Christ; now wear what you are.</w:t>
+        <w:t xml:space="preserve">If a complaint against someone is sitting in your chest, name it to God first, then decide before you sleep whether to release it or raise it gently — don't let it harden overnight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Christ dressed you in his own forgiveness before you ever forgave anyone. You're only passing along what already covers you.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>