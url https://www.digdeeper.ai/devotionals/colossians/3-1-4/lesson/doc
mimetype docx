--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where Your Life Actually Is</w:t>
+        <w:t xml:space="preserve">Colossians 3:1-4 — Your Life Is Hidden With Christ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:1-4 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:1-4 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Your real life isn't out there for anyone to grab or ruin. It's already tucked away safe with Christ in God, so you get to live today from a place that's settled instead of scrambling to make one.</w:t>
+        <w:t xml:space="preserve">Your real life isn't the one you're anxiously trying to hold together right now. It's already safe with Christ where you can't lose it, so you can stop white-knuckling everything and set your attention on him instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ask the room a strange question: where is your life right now? Not where you are, where your LIFE is. Watch them fumble, then read them verse 3 and tell them Paul already answered it, and the answer is not a place on any map.</w:t>
+        <w:t xml:space="preserve">Where does your mind go the second your head hits the pillow? That's the whole fight in these four verses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Move the room from earth-level anxiety to the settled fact that their life is already hidden and safe with Christ. They leave knowing their true home address changed the day they were raised with him.</w:t>
+        <w:t xml:space="preserve">Goal: Every person leaves able to say one true sentence over their own anxiety: my life is hidden with Christ in God. They stop chasing security through effort and let their attention rise to where Christ is already seated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: The full cross-reference tour. If time is short, keep Ephesians 2:6 and drop the rest, because that one verse alone shows why they can seek the things above.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the extended cross-reference walk through Ephesians and Philippians if time runs short. The one thing you cannot cut is the room actually practicing the redirect out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the moment a person names the earthly thing gripping their mind and then says out loud that their real life is somewhere that thing can't reach. Not the teaching of verse 3, the personal claiming of it.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment a person names the specific worry they refresh all week, then speaks one true thing about the risen Christ over it. Not in the doctrine explained, but in the redirect practiced.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Sit with verse 3 yourself until you can name your own racing thought and answer it with 'my life is hidden with Christ in God.' If you can't do it, you can't lead the room into it.</w:t>
+        <w:t xml:space="preserve">Your prep: Sit with 'you died, and your life is now hidden with Christ in God' until it stops being an idea and starts loosening your own grip on something. If it hasn't moved you, it won't move them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, the 'where is your life?' question (5). Read Colossians 3:1-4 twice, teach 'seated at the right hand' as throne-room language (8). Teach the word 'hidden' with the closed-fist image (7). Questions 1-3 with deliberate silence (18). Land on the big idea, out-loud commitment sentence, close in prayer over what was named (7). Cut first: the cross-reference tour.</w:t>
+        <w:t xml:space="preserve">Classroom opening — silent question (3 min). Read Colossians 3:1-4 twice, slowly (4 min). Teach the word 'hidden'/kekryptai with the hands image (7 min). Questions 1-3, drilling Silence — count to ten (15 min). Redirect exercise: everyone writes worry + true thing on handout (6 min). Out-loud commitments around the room, big idea stated verbatim (6 min). Close in spontaneous prayer over what was named (4 min). Transformation lives in the written redirect and speaking it aloud. Cut first: the second reading and one discussion question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening, everyone names the 2 a.m. default (6). Read the passage, teach the three tenses and 'hidden' (12). Questions 1-5, holding silence after answers this week (28). Table question on the voice you're trusting more than Christ (8). Commitments out loud and prayer over specifics (6). Transformation lives in questions 2 and 5 where people name the worry and the waiting. Cut first: question 4 if time is tight.</w:t>
+        <w:t xml:space="preserve">Small-group opening — name the tiredness (5 min). Read the passage, someone reads it a second time (5 min). Teach 'hidden' with the hands image (8 min). Questions 1-4 with full Silence drill, no rescuing (22 min). Grievance question 5 with real time given (12 min). Commitments out loud + big idea verbatim (5 min). Spontaneous prayer over specific things named (3 min). Assign the teach-back for next week here. Transformation lives in question 4's named worry and question 5's honesty. Cut first: shorten the word study, not the grievance question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening, the 'what does your mind circle at night?' admission — you go first (5). Read Colossians 3:1-4 once, slowly (3). One idea only: your life is already hidden and safe, with the closed-fist image (7). Questions 3 and 5 only (10). One commitment sentence each and a short spoken prayer (5). Transformation lives in saying the sentence back at a real worry. Cut first: nothing — just go slower on fewer questions.</w:t>
+        <w:t xml:space="preserve">Coffee opening — 'what are you still trying to prove?' (4 min). Read the four verses together off a phone or handout (3 min). Say the 'hidden with Christ' idea plainly, no full word study — just the two-enclosures image (5 min). Straight to question 3 and 4: what would change if you believed it, and what are you refreshing? (12 min). Each names one true thing to say over the worry (3 min). Big idea verbatim, then pray briefly over each person's actual named worry (3 min). Transformation lives entirely in the honest naming. Cut first: the opening question if the conversation's already real.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Silence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately. Remember week 2 and week 7, where you practiced asking a question and then shutting your mouth for a full ten seconds without rescuing the room? Level three raises the bar: this week you hold silence AFTER an answer, not just after a question. When someone names the earthly worry gripping them, do not jump in to fix it, affirm it, or tie a bow on it. Let three to four seconds of quiet sit on top of their words. That silence tells the room their honesty was received and it invites the next person to go just as deep. The reflex to fill that gap is strong. Beat it on purpose this week.</w:t>
+        <w:t xml:space="preserve">Silence is a habit for every lesson you'll ever teach — this week we drill it deliberately. Here's the familiar version, made harder: after you ask a real question, you count to ten in your head before you say another word. Not seven. Ten. Most teachers rescue the room at three seconds because the quiet feels like failure, and every time you do, you train people that someone else will answer so they don't have to. This passage practically demands it — 'Set your minds on things above' is not a fact to receive, it's a thing a person has to actually do in their own head, and that takes a beat of silence to happen. Level 3 rep: at least twice tonight, after the silence, do NOT call on the eager hand first. Let the quiet stretch until someone who rarely speaks fills it. Watch what surfaces when you refuse to be the one who ends the discomfort.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Most people in your room are quietly assembling their life from scratch every morning, and they're exhausted. They wake up already behind, already anxious, already measuring their worth against the day's unfinished business. This passage does something almost no self-help voice can do: it tells them the assembling is over. Their life already happened, in Christ, past tense. It's hidden now, present tense, in the safest place there is. And it will be revealed with him in glory, future tense, when he appears. Paul speaks in three tenses and the whole gospel runs through them. That's not a coping tip. That's a different foundation to stand on. The people in front of you are waiting on something this week — test results, a reply that hasn't come, a situation they can't fix. You get to hand them a life that is not up for grabs, not depending on how today goes, seated where Christ is seated. Few things you'll ever teach are this directly aimed at the fear people carry into the room and try to hide. Teaching this well is a rare privilege, because you're not managing their anxiety, you're relocating their whole life.</w:t>
+        <w:t xml:space="preserve">Most of the people in your room are exhausted from holding their lives together. They lie awake running the list. They refresh the same worry. They measure themselves by whether today went well, and on the days it didn't, they quietly believe they slipped a rung. This passage walks straight into that and says something almost too good to be believed: the striving is over, because the thing you're reaching for is already yours. You were raised. Your life is not fragile and near-Christ; it is buried inside the life of Christ, who is inside the very life of God. Two walls around you that no test result, no failure, no accusation can get past. And Paul doesn't leave it in the past — he points ahead, to the day the curtain gets pulled back and the whole world sees what God has always known about everyone joined to his Son. You get to hand people permission to stop white-knuckling their existence. That's not a small thing to teach. Very few sentences in Scripture do more to quiet an anxious person than 'your life is now hidden with Christ in God.' You get to be the one who says it to them this week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room does it, you do it. The night before you teach, when your own mind starts racing through the day's loose ends, catch one specific worry — the reply you're waiting on, the thing you can't fix — and say it out loud to God. Then say the sentence back at it, slowly: my life is hidden with Christ in God. Do it until you feel the difference between knowing the verse and standing on it. Then you can walk into the room and lead them somewhere you've actually been.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the exercise on yourself. Sit down this week and name the one worry you keep refreshing — the test result, the unanswered text, the conversation you're dreading. Write it on a card. Then say out loud, slowly, 'my life is hidden with Christ in God,' and next to the worry write one true thing about Christ right now: he is seated, his work is finished, his throne is occupied. Notice whether your grip actually loosens or whether you just recited it. If it stayed tight, sit longer. You cannot lead a room into a redirect you haven't made yourself, and they will hear the difference in your voice between a phrase you believe and a phrase you're quoting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time your whole sense of being okay depended on how one day went — and how that felt.</w:t>
+        <w:t xml:space="preserve">A night you couldn't put a worry down — what were you gripping, and what would it have meant to believe it was already held?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Something you're waiting on right now, or recently were: a result, a reply, a situation you couldn't fix.</w:t>
+        <w:t xml:space="preserve">A time you chased security through effort — status, control, doing it right — and where that striving actually got you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A moment a settled truth quieted a racing mind at 2 a.m. — what the truth was and what changed.</w:t>
+        <w:t xml:space="preserve">A stretch of waiting with no resolution, and what carried you when nothing felt settled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I've learned to rest in God's sovereignty over my circumstances.' Real — 'I laid awake at 3 a.m. two nights ago waiting on a biopsy result, and the only thing that let me breathe was saying out loud that my life is already safe somewhere they can't cut into.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned to trust God with my anxieties.' Real — 'I checked my phone eleven times before 6am waiting on a scan result, and I finally said the sentence out loud in the parking lot because I couldn't hold it anymore.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: bring it real, not raw — tell a settled story, not one you're still bleeding from at the table.</w:t>
+        <w:t xml:space="preserve">Guardrail: tell it landed, not raw — bring a wound you've healed from, not one you're still bleeding through in front of the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Where is your life right now? Not where are you sitting — where is your LIFE? Take ten seconds and let it be awkward. Then: Paul already answered that question, and his answer isn't on any map you own. Turn to Colossians 3."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">One honest admission opens the door faster than a lesson intro.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Don't answer out loud yet, just answer in your head: where does your mind go the moment there's nothing left to distract it? That default channel — that's exactly what Paul is talking about when he says 'Set your minds on things above.' Let's find out what he means."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with a shared question everyone can answer silently before anyone speaks — it lowers the stakes and gets every brain in the passage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Most of us in this room are tired in a specific way — not from work, from holding everything together. From being the one who has to make sure it all doesn't fall apart. Paul writes four verses to people just like that, and the first thing he tells them is: it's already secure. Let me show you."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name the tension the room already feels before you name the text — people trust a teacher who describes their real life first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Here's a strange sentence: your truest life is out of sight right now, tucked away where nobody can touch it. Paul says that to a church that was striving to prove itself. Question — what are you still trying to prove, and to who?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One concrete image plus a direct question — no runway, just get to the person across the table.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word 'hidden' — Greek 'kekryptai', from krypto, where we get 'crypt' and 'encrypted.' It's a perfect tense, which means a settled action with lasting results: hidden once, still hidden now, hidden for keeps. Here's the physical image. Take your keys or your phone and close your fist around them, then wrap your other hand over the fist. Now try to see the keys. You can't. They're not lost — you know exactly where they are — they're just out of reach of anything that would take them. That's your life. Not lost, not exposed, not up for grabs. Held. 'For you died, and your life is hidden with Christ in God.' [Then stop. Let it sit.]</w:t>
+        <w:t xml:space="preserve">Take them into the Greek word behind 'hidden' — kekryptai. It's a perfect tense, which in Greek means a past action with a result that's still standing: it was hidden, and it stays hidden. Same root that gives us 'crypt' — a sealed, guarded, hidden-away place. Here's the physical image: cup both hands together and hold them out, closed, like you're carrying water you don't want to spill. Now imagine your whole life is in there — but it's not your hands doing the holding. It's God's hands around Christ's hands around you. Two enclosures. You couldn't drop it if you tried, because you're not the one holding it. That's kekryptai. And the flip side is the day it opens: the same passage says when Christ appears, you 'also will appear with Him in glory' — the covering pulled back from something that was there the whole time. So sit with the line Paul wants stuck in your head, the one to write on a card and say over your worst mornings: 'For you died, and your life is now hidden with Christ in God.' [Let it sit. Count to ten before you say anything.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul says 'you were raised together with Christ.' What difference does it make that this is stated as something already done, not something we're working toward?</w:t>
+        <w:t xml:space="preserve">1. Paul says 'strive for the things above.' Before we define it — what do you think most people in your daily orbit are actually seeking?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Let them sit in the past tense. If someone tries to make it a goal they still have to reach, gently point back to the grammar — it already happened.</w:t>
+        <w:t xml:space="preserve">Coaching note: Keep this observational and safe. You want honest answers about the world, not confessions yet. Let three or four voices in before you move.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Simple version: is your resurrection with Christ something you did, or something already done to you? What changes if it's already done?</w:t>
+        <w:t xml:space="preserve">If it stalls: Easier way in: name one thing you scrolled, checked, or worried about in the last 24 hours. What's underneath it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. 'Set your mind on the things above, not on the things on the earth.' What are the earthly things your mind defaults to when it's got nothing else to hold?</w:t>
+        <w:t xml:space="preserve">2. Paul doesn't tell them to stop reaching — he redirects the reach. Why does he ground the command ('seek') in a fact ('you were raised') instead of just telling them to try harder?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is where you drill this week's silence. When someone names something real, hold three or four seconds of quiet before anyone responds. Don't rescue it.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the theological hinge — command rests on fact. If someone nails it, restate it and let it land. Don't rush to the next question.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Try it concrete: what's the last thing you worried about before you fell asleep last night? Just name it.</w:t>
+        <w:t xml:space="preserve">If it stalls: Concrete version: what's the difference between striving to earn something and enjoying something you already have?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 'Your life is hidden with Christ in God.' What does it feel like to be told your true self is hidden — comforting, unsettling, or both?</w:t>
+        <w:t xml:space="preserve">3. 'Your life is now hidden with Christ in God.' What would actually change this week if you believed that sentence about your specific situation?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Both answers are honest. Some hear safety, some hear invisibility. Let both live at the table and steer toward Paul's meaning: hidden means safe, not forgotten.</w:t>
+        <w:t xml:space="preserve">Coaching note: Now it gets personal. Ask, then count to ten and DON'T rescue the silence. Let someone who rarely talks fill it. This is your Silence drill.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Yes/no way in: does 'hidden' sound to you more like being protected, or being lost? Why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Lower the bar: finish this sentence — 'If my life were really safe with Christ, I'd stop trying so hard to _____.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Christ is called 'our life' — not an add-on, but the life itself. Where in your week do you treat him more like an upgrade than the actual source?</w:t>
+        <w:t xml:space="preserve">4. What's the one worry you keep refreshing right now — the thing your mind returns to when nothing's distracting you?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This one convicts quietly. Don't let it turn into confession theater — one honest example from you first keeps it real, then leave room.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the redirect exercise made personal. Go first if the room freezes — model naming yours briefly. Do not fix anyone's worry; just let it be named.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Easier: name one thing you'd say your life 'comes from' right now if you're honest — your work, your family, your phone? Where does Christ actually rank?</w:t>
+        <w:t xml:space="preserve">If it stalls: Make it yes/no: is there something you've checked your phone about more than five times this week? What is it?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. 'When Christ is revealed, then you will also be revealed with him in glory.' If that day is more real than whatever you're waiting on this week, how does that change how you carry the waiting?</w:t>
+        <w:t xml:space="preserve">5. The table question ties in here: is there a grievance you're still holding against someone at this table, or someone you both know? Name it, and let's talk about the first step.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Tie it back to the table question about voices we start trusting more than Christ. The thing we're waiting on often becomes the voice. Let them name the waiting out loud.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the deepest and hardest. It connects union with Christ to how we treat each other. Give it real time. Don't force names — one honest 'yes, there is' is enough to work with.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Concrete: what are you waiting on right now — a result, a reply, a fix? Say it, then say the one thing that's already settled: Christ is coming, and I belong to him.</w:t>
+        <w:t xml:space="preserve">If it stalls: Softer entry: is there someone whose name still tightens your chest when it comes up? You don't have to say who — just whether there is one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'seated on the right hand of God' actually mean — is that just a location?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">No. Paul isn't calling earth worthless — he's telling you where your King sits and where your life actually is. You seek the things above because that's your true home address now, and it reorders how you live down here.</w:t>
+        <w:t xml:space="preserve">"It says 'you died' and 'you were raised' in the past tense — how have I already died and risen?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paul means union with Christ: when he went into death and came out, he carried his people with him, so in the deepest sense it already happened to you. Romans 6:4 says the same — buried with him in baptism, raised to walk in newness of life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'seated at the right hand of God' actually mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It echoes Psalm 110, the enthronement of the Messiah — language every early Christian knew as the announcement that Jesus reigns right now, his work finished and his throne occupied. It's a statement that the fight is already won.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If my life is 'hidden,' does that mean it's lost or gone somehow?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The opposite — 'hidden' means safely stored where nothing can reach it, no thief and no accusation. And it's temporary: when Christ appears, that covering gets pulled back and your true life is displayed in glory (1 John 3:2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Isn't setting my mind 'on things above' just escapism from real life?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — Colossians 3 launches straight into how to live, forgive, and love here on earth. Setting your mind above isn't ignoring life; it's letting the finished work of Christ reorder how you handle the life in front of you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The perfect tense of 'hidden' is the whole sermon — settled once, still true now. If you only nail one thing, nail that it's done, not being done.</w:t>
+        <w:t xml:space="preserve">When you ask people to name a worry, name yours first and keep it short. A teacher who won't go first is asking for something they won't give.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Don't let 'set your mind on things above' become a scold about thinking holier thoughts. It's a change of home address, not a mood you have to manufacture.</w:t>
+        <w:t xml:space="preserve">Don't over-explain the Greek. One image — hands inside hands inside hands — does more than a paragraph on the perfect tense. Say it, show it, stop.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When someone names a real 2 a.m. worry, resist your instinct to counsel it on the spot. Let the silence and the verse do the work first — you can follow up after.</w:t>
+        <w:t xml:space="preserve">The grievance question can crack a room open. Have Kleenex nearby, protect whoever gets vulnerable, and never let the group rush to fix them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'This week, when my mind races to ___, I'll say back to it: my life is hidden with Christ in God.' Make them name the real thing.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text one person: 'Did the sentence work when your mind started racing this week? My life is hidden with Christ in God.' Ask them what they were carrying.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around and have each person finish one sentence out loud: 'This week, when I catch myself refreshing _____, I'm going to say _____ instead.' Make them name the specific worry and the specific true thing about Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual things people just named — the specific worry someone refreshes, the grievance someone finally admitted, the waiting someone is stuck in. Don't reach for a written prayer; saying their real words back to God is what makes it land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room only gets to question 3 and someone is honestly working through what it means to believe their life is hidden with Christ, stay there. Don't force your way to the grievance question just to finish the list. Depth on one question beats coverage of five.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person one line: 'What are you refreshing this week — and what's the true thing you're saying over it?' It reactivates the redirect and shows you remembered their specific worry.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/3-1-4/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 3:1-4 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 3:1-4 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where is your life right now? Not where you are — where is your LIFE? Write your honest first answer:</w:t>
+        <w:t xml:space="preserve">Where does your mind go when nothing is distracting you? Write the honest default channel:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The thing my mind defaults to when it's got nothing else to hold is:</w:t>
+        <w:t xml:space="preserve">The worry you keep refreshing this week (test result, text, conversation, money, someone's health):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Right now I'm waiting on:</w:t>
+        <w:t xml:space="preserve">One true thing about Christ right now (e.g. 'he is seated,' 'his work is finished'). Write it, then say it out loud:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One truth about Christ I'll carry through the noise of tomorrow:</w:t>
+        <w:t xml:space="preserve">Fill in: 'If my life were really safe with Christ, I'd stop trying so hard to ______.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish out loud: 'When my mind races to ___, I'll say back: my life is hidden with Christ in God.'</w:t>
+        <w:t xml:space="preserve">Is there a grievance you're still holding against someone? Write the first step toward letting it go:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tonight, when your mind starts racing through unfinished business, repeat slowly before sleep: my life is hidden with Christ in God. Let that be the last thought you hold, not tomorrow's list.</w:t>
+        <w:t xml:space="preserve">Tonight, when the list of undone tasks starts running, preach one line to yourself: 'my life is hidden with Christ in God.' Let the phone charge in another room and sleep.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When the waiting tightens in your chest this week, name it out loud to God, then say the one thing already settled: Christ is coming, and I belong to him.</w:t>
+        <w:t xml:space="preserve">This week, when you catch yourself refreshing the same worry, stop and say out loud one thing that is true of Christ right now before you check your phone again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pick one truth about Christ each morning and carry it through the noise of the day — 'set your mind on the things that are above.'</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Rest tonight knowing the safest place in the universe already holds your name.</w:t>
+        <w:t xml:space="preserve">Text a friend stuck in a hard season of waiting and remind them their real life is safe with Christ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colossians 3:1-4 · The Deep Dive, Lesson 12 · 'For you died, and your life is now hidden with Christ in God.'</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>