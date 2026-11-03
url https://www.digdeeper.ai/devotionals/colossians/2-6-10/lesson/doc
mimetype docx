--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -23,55 +23,55 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooted and Made Full: Colossians 2:6-10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:6-10 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:6-10 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">You already have all of God there is to have in Jesus, so nobody gets to sell you a spiritual upgrade you don't need.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -114,51 +114,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you're short on time, cut: Cut the extended tour of the Colossian false teaching if you're short on time. The room needs to feel 'you are made full' more than they need a lecture on angel-worship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: In the moment someone names the voice they've been trusting more than Christ and lets the table weigh it. That's where the 'rob you through his philosophy' warning stops being ancient and becomes personal.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: In the moment someone names the voice they've been trusting more than Christ and lets the table weigh it. That's where the 'takes you captive through philosophy' warning stops being ancient and becomes personal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your prep: Sit with 2:9 until 'the fullness of God dwells bodily in Jesus' actually stuns you again. If it doesn't move you, the room won't feel it either.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -209,85 +209,85 @@
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Coffee opening — the honest confession, you name your voice first (5 min). Read 2:6-10 together off a phone (2 min). Talk through the pleroma idea plainly — everything God is, in Jesus, nothing to add (8 min). Skip straight to the naming: what voice have you been trusting more than Christ, and help each other weigh it (12 min). One-line commitment each and a short prayer over exactly what was named (3 min). The whole thing bends toward the naming — protect it and cut the teaching short before you cut that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One Thing Deeply</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: go deep on one thing instead of skimming five. Level 2 raises the bar. Don't just pick one word or idea to dwell on; pick the ONE sentence in this passage you would defend if someone tried to take everything else away, and build fifteen minutes of your teaching so that everything leans toward it. For this passage that's 'in him all the fullness of the Deity dwells bodily.' Every other point tonight — the roots, the building, the warning about being robbed — should exist to make that one sentence land harder. Practice saying it out loud three times before you teach. If your lesson has a spine, the room feels it even when they can't name why.</w:t>
+        <w:t xml:space="preserve">Here's a habit for every lesson you'll ever teach — this week we drill it deliberately: go deep on one thing instead of skimming five. Level 2 raises the bar. Don't just pick one word or idea to dwell on; pick the ONE sentence in this passage you would defend if someone tried to take everything else away, and build fifteen minutes of your teaching so that everything leans toward it. For this passage that's 'in Christ all the fullness of the Deity dwells in bodily form.' Every other point tonight — the roots, the building, the warning about being robbed — should exist to make that one sentence land harder. Practice saying it out loud three times before you teach. If your lesson has a spine, the room feels it even when they can't name why.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every person you teach is being courted right now by voices promising them the thing they're missing. Some are religious — a stricter rule, a deeper secret, a special experience. Most aren't. They're a scroll feed, a self-improvement guru, a diagnosis that finally explains everything, a political certainty that feels like solid ground. Paul saw the exact same machinery at work in Colossae, dressed in first-century clothes, and he called it what it is: getting robbed. Not by crude sin but by sophisticated, confident voices that quietly reduce Jesus to a starting point you graduate from. Against all of it Paul sets one sentence that has held for two thousand years: everything God is lives fully in the flesh-and-blood person of Jesus, and if you have him, you have all of it. Nothing to add. Nothing to climb toward. This passage does something rare — it takes the ache to be more, to have more, to finally be enough, and it answers the ache with a person instead of a program. You get to stand in front of tired, striving people and tell them they already lack nothing. There are not many better things a teacher gets to say out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before you teach a word of this, do the table question yourself, in writing, this week. Name the voice you have personally been trusting more than Christ lately — the specific one, not a respectable stand-in. Maybe it's a financial fear that runs your decisions, a person whose approval you keep chasing, a stream of opinions you absorb before you've prayed. Write it down. Then write next to it what 'you are made full in Christ' actually says to that voice. Feel how hard it is to let the answer be a person and not a fix. If you show up having wrestled this honestly, you'll teach it with the weight of someone who's been in the ring, not someone reading a brochure about it.</w:t>
+        <w:t xml:space="preserve">Before you teach a word of this, do the table question yourself, in writing, this week. Name the voice you have personally been trusting more than Christ lately — the specific one, not a respectable stand-in. Maybe it's a financial fear that runs your decisions, a person whose approval you keep chasing, a stream of opinions you absorb before you've prayed. Write it down. Then write next to it what 'you have been made complete in Christ' actually says to that voice. Feel how hard it is to let the answer be a person and not a fix. If you show up having wrestled this honestly, you'll teach it with the weight of someone who's been in the ring, not someone reading a brochure about it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A time you chased a spiritual 'upgrade' — a book, a method, an experience — hoping it would finally make you feel full.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -665,93 +665,93 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"What exactly was the false teaching at Colossae?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A package deal that layered extra requirements on top of Christ — strict rules about food and festivals, worship of angels, harsh treatment of the body, and secret knowledge ordinary believers supposedly lacked. It borrowed from Jewish observance and Greek mysticism and promised fullness, but its real effect was making Christ a starting point you graduate from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What does 'the fullness of the Deity dwells bodily' actually mean?"</w:t>
+        <w:t xml:space="preserve">"What does 'the fullness of the Deity dwells in bodily form' actually mean?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Not part of God, but the whole sum and totality of the divine nature living in the flesh-and-blood person of Jesus, with nothing held back in heaven. The 'bodily' part matters — the God we long to know isn't hidden behind Jesus, he's completely present in him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Why does Paul mix a farming picture and a building picture in one sentence?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">He does it on purpose. 'Rooted' is a tree sinking into soil — a living root already there; 'built up' and 'established' are stone on a foundation laid once and never re-laid. Both say the same thing: your whole life draws from a source outside yourself, from Christ received.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"What are the 'elemental spirits' or 'principality and power'?"</w:t>
+        <w:t xml:space="preserve">"What are the 'elemental spirits' or 'every ruler and authority'?"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rival cosmic authorities the false teachers treated as rungs on a ladder you still had to climb. Paul says Christ is 'the head' of all of them — every rival authority already sits beneath his feet, so you don't need a ladder when you have the One who is the fullness of God.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -837,55 +837,55 @@
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/2-6-10/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:6-10 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:6-10 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Finish the sentence: 'Lately I keep feeling like I'm missing ___.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>