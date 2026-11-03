--- v0 (2026-09-15)
+++ v1 (2026-11-03)
@@ -14,1024 +14,1024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dead to the World's Rules</w:t>
+        <w:t xml:space="preserve">Don't Handle, Don't Taste, Don't Save Yourself</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:20-23 (WEB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:20-23 (BSB) · SMALL-GROUP LESSON · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Big Idea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">You already died with Christ to the whole system of rules that promises to make you holy, so the harder diet and the stricter routine can't do the one thing they keep promising, because they never touch the heart where the real trouble lives.</w:t>
+        <w:t xml:space="preserve">You can build a whole life of impressive rules and still never touch the thing that's actually wrong with you, because the flesh doesn't die by being fenced in. It dies at the cross. So stop trying to earn what Jesus already handed you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Opening Lines</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Say three words out loud, slow: don't handle, don't taste, don't touch. Feel how each one gets tighter than the last. Paul is quoting a slogan the Colossians heard shouted at them, and he's about to tell them why it has no power at all.</w:t>
+        <w:t xml:space="preserve">Say three rules out loud, clipped and hard: 'Do not handle, do not taste, do not touch!' Then ask the room: doesn't that sound holy? Now let's find out why Paul says it's worthless.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Before You Teach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Goal: Get the room to see that self-denial with a 'show of wisdom' cannot conquer sin, and that their standing was settled at the cross, not by any fence they built. They leave naming one rule God never gave that they've been enforcing.</w:t>
+        <w:t xml:space="preserve">Goal: Get the room to see the difference between religion that looks impressive and power that actually changes a heart. By the end, someone names one 'holy-sounding' rule they've been trusting instead of Christ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If you're short on time, cut: Cut the full walk through all four cross-references. Mark 7:19 alone carries the point that external rules can't clean a heart.</w:t>
+        <w:t xml:space="preserve">If you're short on time, cut: Cut the historical survey of Greek asceticism if time runs short. The room needs to feel the sting of 'of no value against the indulgence of the flesh' more than it needs a lecture on wandering philosophers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Where the moment lives: It lives the moment someone admits out loud a rule they enforce that Scripture never commanded — the tone about clutter, the badge of frugality. Naming it is where the fence comes down.</w:t>
+        <w:t xml:space="preserve">Where the moment lives: It lives in the moment a person admits a rule they've secretly leaned on to feel clean. Not in explaining the verse, but in someone confessing their own 'don't touch' list out loud.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Your prep: Do the exercise on yourself first: find your own ungiven rule before you walk in. If you can't name one, you're not ready to ask them to.</w:t>
+        <w:t xml:space="preserve">Your prep: Come with your own rule already named, or the room will smell that you're asking them to do what you won't. Know the four cross-references cold so pushback doesn't rattle you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run It In Your Setting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same lesson, sequenced three ways. Pick the one that fits your group and your clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CLASSROOM · ~20 PEOPLE · 45 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Classroom opening, say the three words together (0-4). Read the passage (4-8). Teach stoicheia with the kindergarten-chair image, land on 'no value against the flesh,' silence (8-18). Questions 1-3 (18-32). Question 4, you go first with your own fence, long silence (32-42). Big idea verbatim + close in spontaneous prayer over what was named (42-45). Transformation lives at question 4. Cut the cross-reference walk first; Mark 7:19 alone makes the point.</w:t>
+        <w:t xml:space="preserve">Classroom opening — the two readings of the three rules (5 min). Read the passage together (3 min). Brief historical frame: severe self-denial carried spiritual prestige in Colossae (5 min). Teach the word 'flesh' with the fist image (7 min). Questions 1-3 in the full room (15 min). You go first with your own named rule, then commitments prompt (8 min). Close in prayer over what was named (2 min). Transformation lives in the commitments moment — protect it. Cut the historical frame first if you're behind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">SMALL GROUP · ~8 PEOPLE · 60 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Small-group opening, go around naming a proud self-denial (0-8). Read passage (8-12). Teach stoicheia + the flat verdict, silence (12-22). Questions 1-4, slowing hard at 4 where you go first (22-45). Table question / question 5, let people actually help each other weigh a voice (45-55). Commitments out loud + spontaneous prayer over their actual words (55-60). Transformation lives at questions 4-5. Cut question 1 if needed; jump to why self-denial feels like it works.</w:t>
+        <w:t xml:space="preserve">Small-group opening — go around naming 'one thing that makes you feel like a good Christian' (8 min). Read the passage (3 min). Teach 'flesh' with the fist image (7 min). All five discussion questions, slowly, with real silence (28 min). Commitments around the circle, you first (10 min). Prayer over the specific rules named (4 min). Transformation lives at questions 4-5 where confession happens; if you get there and it's real, stay. Cut question 2 first if time runs short.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">COFFEE · 2-3 FRIENDS · 30 MINUTES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Coffee opening about giving things up vs. real heart change (0-5). Read the passage together (5-9). One line on stoicheia and 'no value against the flesh' (9-14). Straight to question 4 — you name your fence first, then they name theirs (14-24). Big idea verbatim, then pray briefly over what each person named (24-30). Transformation lives in the mutual admission at question 4. Cut nothing; just protect the time on question 4.</w:t>
+        <w:t xml:space="preserve">Coffee opening — the blunt question about working hard and not changing (4 min). Read the passage together on a phone (3 min). Say the 'flesh' distinction plainly with the fist image, no lecture (5 min). Questions 3 and 4 only, conversational (12 min). You name your own rule first, then ask them for one out-loud commitment (5 min). Short prayer naming their actual words (1 min). Transformation lives in your friend admitting one real rule; everything else serves that. Cut question 3 first and go straight to the personal one if the clock's tight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go First, Go Real</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. You've now done Go First twice (weeks 1 and 6), so level three raises the bar: this passage is about a rule you enforce that God never gave, and that is embarrassing to admit. Don't go first with a safe, generic confession. Before you ask the room to name their ungiven rule, name YOURS out loud — the actual tone you use about clutter, the actual thing you feel secretly superior about. Specific, unflattering, and true. If your example makes you a little uncomfortable to say, you've found the right one. The room will only go as deep as your first sentence gave them permission to.</w:t>
+        <w:t xml:space="preserve">This is a habit for every lesson you'll ever teach — this week we drill it deliberately. The rule is simple: before you ask the room to be honest, you go first and you go real. Not a polished testimony with a tidy bow. A live, slightly uncomfortable admission. This is level three of that habit, so raise the bar: don't just share a general struggle, name a SPECIFIC rule you've trusted instead of Christ this month — the spotless kitchen, the workout you don't dare skip, the quiet time you count like a scoreboard. Say the actual rule and say why it made you feel briefly clean. When you model that precision, you give the room permission to be precise too. Vague honesty produces vague honesty. Specific confession produces specific confession.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why This Passage Matters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Every religious person in your room is carrying a fence they built themselves and secretly trust. The stricter diet, the tidier house, the cheaper coffee they feel righteous about — Paul is naming an instinct that never dies: harsh treatment of the body feels like it must be doing something, because it's measurable, visible, demanding. It photographs well. And Paul lands the verdict flat: none of it has any real power against the pull of sin. That is a hard, freeing word, and most people have never had anyone say it to them plainly. They've been told to try harder their whole lives. This passage tells them the trying-harder machine was pointed at the wrong target the whole time. You get to be the person who says out loud that their acceptance was settled at the cross, not by the fences they've been exhausting themselves to maintain. Few things you teach will land with the relief this one carries when it finally reaches someone who's been starving themselves spiritually for years. You get to hand a tired room the news that holiness rests on the life of their Lord, not the strength of their willpower. That's a privilege.</w:t>
+        <w:t xml:space="preserve">Every person in your room is carrying a private list. Nobody wrote it down, but they could recite it: the things that make them feel like a good Christian and the things that make them feel like a fraud. Skip the workout, feel like a slob. Keep the kitchen spotless, feel acceptable. Miss two quiet times in a row, brace for God's disappointment. This is the exact machinery Paul is dismantling in these four verses. He's not against discipline. He's against the lie underneath it — that fencing the outside of your life ever touched the appetite underneath. He says it plainly: all that severity has 'an appearance of wisdom' but 'of no value against the indulgence of the flesh.' It looks like depth. It does nothing. That's a devastating word, and it's exactly what tired religious people need to hear. Your room is full of people quietly exhausted from managing a self they can't actually change. You get to be the one who tells them the rules were never going to do it, and that a dead man doesn't need a longer list, he needs a new life. There are few better things you'll ever get to say to real people. You get to say it this week.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Catch the Fire First</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Before the room ever hears the question, you sit with it yourself this week. Find the rule you enforce that God never handed you — the tone you take about clutter, the private ranking of family by how tidy their habits are, the thing you deny yourself so you can feel righteous. Name it specifically, on paper, in one unflattering sentence. Then notice what happens in your chest when you admit it: the small defensiveness, the urge to justify it as 'just being responsible.' That flinch is the flesh laughing at the fence. When you teach, you're not describing this from a distance. You're one person who already found their fence, inviting the room to find theirs.</w:t>
+        <w:t xml:space="preserve">Before the room walks in, do the exercise you're going to ask them to do. Sit down with a blank line and write one rule you've quietly trusted to make yourself feel clean before God this past month. Be honest enough that it stings a little. Then say out loud, alone in the room, the sentence Paul is driving at: 'This has no power to change me. Only Christ does.' Notice how hard it is to actually believe while you say it. That difficulty is the lesson. If you skip this and just teach the concept, the room will hear a teacher explaining a verse. If you do it first, they'll hear a person who found the same thing they're carrying.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bring Your Own Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A time you treated a discipline — a diet, a budget, a routine — as proof you were holier than someone else.</w:t>
+        <w:t xml:space="preserve">A time you kept a rule perfectly and still felt exactly as empty as before — the 'appearance of wisdom' that changed nothing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A rule you enforced on your family or a roommate that you now realize Scripture never actually commanded.</w:t>
+        <w:t xml:space="preserve">A season you mistook restraint for closeness to God, and what finally showed you the difference.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A stretch when you tried to starve or discipline your way out of a sin, and it didn't touch the sin at all.</w:t>
+        <w:t xml:space="preserve">A rule in your own home that carries a whiff of holiness but does no real work — name it in one line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">SAMPLE (polished vs real) — Polished: 'I learned that legalism can't produce true sanctification.' Real: 'For two years I was proud of how little I spent on myself, and I honestly thought God was more pleased with me for it. He wasn't. I was just cheap and smug.'</w:t>
+        <w:t xml:space="preserve">SAMPLE (polished vs. real): Polished — 'I learned that legalism cannot sanctify the heart.' Real — 'I kept a no-screens-on-Sunday rule for a month to prove I was serious about God, and I was exactly as impatient with my kids as before.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Guardrail: real, not raw — tell a fence you've already seen for what it is, not a wound you're still bleeding from mid-argument.</w:t>
+        <w:t xml:space="preserve">Guardrail: pick a story you've already made peace with, not a raw wound you're still bleeding from — go real, not raw.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Three Ways to Open</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">CLASSROOM: "Say three words out loud with me, slow, and notice each one gets tighter: don't handle, don't taste, don't touch. That's a slogan the Colossians heard shouted at them as the road to God. Paul quotes it back to them — and then pulls the floor out from under the whole thing."</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Name the everyday version of the passage's temptation before naming the passage.</w:t>
+        <w:t xml:space="preserve">CLASSROOM: "Read the three prohibitions aloud twice — once like a wise saying, once flat and clipped like a rulebook. 'Do not handle, do not taste, do not touch!' Ask: which reading did Paul intend? Then reveal he's mocking a slogan he heard the false teachers repeat."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sensory hook before content — make them hear the tone before they analyze the verse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">SMALL GROUP: "Go around: 'Name one thing you do that makes you feel like a good Christian.' Don't correct anyone. Let the list build — devotions, giving, no wine, early mornings. Then read the passage and ask what Paul would say to our list."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Start with shared experience so the text lands on their real lives, not a whiteboard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFFEE: "Ask your friend: 'Do you ever feel like you're working really hard at being a Christian and it's not actually changing anything inside you?' Wait. Then say, 'Paul wrote four verses about exactly that.'"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One blunt question that names the ache before opening the book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Teaching the Word</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Teach the word stoicheia — Paul says you died with Christ 'from the elements of the world' (the stoicheia). It means the ABC's, the elementary building blocks, the basic principles a child learns first. Here's the image: picture a grown adult sitting in a tiny kindergarten chair, knees up by their ears, being drilled on the alphabet again. That's what going back under rule-keeping looks like to Paul. You died to those baby-steps of the old religious world, and then you crawl back into the little chair? A dead man is not governed by the rules that governed the living. Then read it flat and stop: 'they aren't of any value against the indulgence of the flesh.' [Silence. Let it sit before you say another word.]</w:t>
+        <w:t xml:space="preserve">Teach the word 'flesh' — Greek 'sarx.' In this passage it does not mean the body, your skin, the thing you can pinch. Paul just spent three verses talking about the body — handling, tasting, touching, 'harsh treatment of the body' — and then he says all of it has no value against 'the indulgence of the flesh.' So 'flesh' has to be something else: it's the rebel appetite inside you, the old self that wants what it wants. Here's the physical image. Make a fist and squeeze it tight — that's a rule fencing your behavior on the outside. Now notice your fist can be clenched perfectly while everything inside stays exactly the same. You can control the hand and never touch the heart. That's Paul's whole point. Rules squeeze the outside; the flesh sits untouched underneath. A dead man doesn't need a longer list. He needs a new life. [pause — let it sit]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discussion Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Paul says these rules have 'a show of wisdom.' What are some spiritual disciplines or standards that LOOK holy and impressive from the outside?</w:t>
+        <w:t xml:space="preserve">1. Read the three rules aloud yourself — 'Do not handle, do not taste, do not touch!' What's the tone? Is Paul recommending these, or doing something else?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Warm-up. Let them list — fasting, minimalism, strict schedules, plain living. Don't correct yet; you're just getting the phenomenon named.</w:t>
+        <w:t xml:space="preserve">Coaching note: You want them to hear the sarcasm. If someone thinks Paul endorses the rules, gently walk them to verse 22, 'human commands and teachings,' and verse 23, 'no value.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: What's something a Christian could do that would make everyone assume they're really serious about God?</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever repeated a rule out loud and heard how silly it sounded once you said it twice? What happened?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2. Why do you think harsh treatment of the body 'feels' like it's working, even when Paul says it isn't?</w:t>
+        <w:t xml:space="preserve">2. Paul admits these rules have 'an appearance of wisdom.' Why do strict rules look so spiritual to us?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Push toward: it's measurable and visible. You can count what you gave up. The heart is invisible and won't submit to a checklist.</w:t>
+        <w:t xml:space="preserve">Coaching note: Let the honest answers come — restraint impresses us, denial looks like depth. Affirm that the appearance is real; that's exactly Paul's point before he denies the power.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: When you skip a meal or deny yourself something, do you feel more spiritual afterward — even a little? Why?</w:t>
+        <w:t xml:space="preserve">If it stalls: Think of the most disciplined religious person you know. What do you assume about their walk with God? Be honest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Paul says you 'died with Christ' to these elemental rules. What does it change to think of yourself as already dead to the rule-keeping system, rather than still fighting to keep up with it?</w:t>
+        <w:t xml:space="preserve">3. What's the difference between a rule that fences your behavior and something that actually changes what you want?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the pivot from diagnosis to gospel. Slow down. Let someone feel the relief of it. A dead man isn't governed by those rules.</w:t>
+        <w:t xml:space="preserve">Coaching note: This is the hinge. Use the fist image if it stalls. Don't rush past it — the whole lesson turns on them feeling this distinction, not just naming it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: If your acceptance by God is already 100% settled at the cross, what would you actually stop doing this week?</w:t>
+        <w:t xml:space="preserve">If it stalls: Have you ever quit a bad habit but still wanted it just as badly the whole time? What was that like?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Where do you enforce a rule that God never actually gave — a tone, a standard, a private ranking of people by their habits?</w:t>
+        <w:t xml:space="preserve">4. Paul's foundation is 'you have died with Christ.' If that's true, why do we keep living as if a checklist could make us clean?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: This is the room's turning point. You go first here — name yours before you ask. Give real silence. Do not rescue it with a joke.</w:t>
+        <w:t xml:space="preserve">Coaching note: Now it turns personal. Some will get quiet here. That's the confession moment — let the silence work, don't fill it with your own voice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Is there something you correct in your family or friends that, if you're honest, isn't in the Bible at all — it's just your preference?</w:t>
+        <w:t xml:space="preserve">If it stalls: Name one rule you've kept this month that you secretly hoped would make God more pleased with you. Just one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">5. The table question: what's an idea or voice you've found yourself trusting more than Christ lately? Name it, and let someone help you weigh it.</w:t>
+        <w:t xml:space="preserve">5. Where in your home or your week could grace replace a rule this week — something you could actually change by next time we meet?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coaching note: Land here. Connect to 'precepts and teachings of men' — the online voice selling a stricter path. Let people actually name it and be helped.</w:t>
+        <w:t xml:space="preserve">Coaching note: Push for one concrete, out-loud commitment per person. Vague answers here become forgotten answers. Write them down so you can follow up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6B5F52"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If it stalls: Whose voice — a podcast, an account, a person — has been shaping how you think about God more than Scripture has lately?</w:t>
+        <w:t xml:space="preserve">If it stalls: Fill in the blank out loud: 'This week I'm going to stop pretending that ___ makes me right with God.'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Questions You May Hear</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"So is Paul against all fasting and self-discipline? Aren't those good things?"</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve">It flows from union with a living Christ, not from regulation. Christ crucified and risen, joined to you, puts sin to death from the inside — your holiness rests on his life, not the strength of your fences.</w:t>
+        <w:t xml:space="preserve">"So is Paul saying discipline and self-denial are bad? Should I stop fasting?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">No — Paul isn't against restraint, he's against trusting restraint to change your heart. His verdict is that these rules have 'no value against the indulgence of the flesh'; they discipline the outside while the real appetite goes untouched underneath.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"What does 'the spiritual forces of the world' actually mean?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It's the same phrase Paul uses in Galatians 4 for the 'weak and worthless principles' — the whole apparatus of religious performance the world runs on. Paul's point is that dying with Christ cut you off from that entire system, so returning to its rules makes no sense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Didn't God give a lot of rules in the Old Testament? Why are these ones worthless?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The law was always holy, and it was never able to make anyone new — it exposed sin but couldn't slay it. These particular rules were 'the precepts and teachings of men,' human traditions dressed up as devotion, which Jesus rebuked the same way in Mark 7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">"If rules can't change me, what actually does?"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Union with the crucified and risen Christ. The flesh isn't a behavior to be fenced, it's a power that has to be put to death, and Paul says that already happened — you died with Christ and were raised to walk in new life.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For Experienced Leaders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When you ask 'where do you enforce a rule God never gave,' the silence will feel long and awkward. It's supposed to. Do not fill it — your patience is what makes the honest answer possible.</w:t>
+        <w:t xml:space="preserve">When someone confesses a rule they've trusted, resist fixing it. Say 'That's real, thank you' and move on. A confession you rush to solve teaches the room to stop confessing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Watch for the person who confesses their fence and then immediately starts defending it ('but somebody has to keep the house clean'). Gently name it: 'Hear yourself justifying it? That's the flinch. Just let it go.'</w:t>
+        <w:t xml:space="preserve">If someone opens a genuine wound here — a marriage failing, a diagnosis — give it real weight: stop, look at them, 'That's heavy, and I'm glad you said it.' Then hold the boundary warmly: 'I want to give this the time it deserves, so can you and I talk right after?' Then actually stay after and text the next day. Five real minutes beats thirty public ones, and the room learns pain gets handled with care, not spectacle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="90"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If someone opens a genuine crisis mid-discussion — a marriage falling apart, a diagnosis — stop and give it real weight: 'That's heavy, and I'm glad you said it.' Then hold the room warm and firm: 'I want to give this the time it deserves, so can you and I talk right after?' Then actually stay after. A five-minute real conversation and a text the next day does more than thirty public minutes ever could, and the room learns pain is handled here with care, not spectacle.</w:t>
+        <w:t xml:space="preserve">Don't let the discussion become a debate about which specific rules are okay. That's the false teachers' game. Keep steering back to the one question: does this draw me to Christ, or just make me feel in control?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="140" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Landing the Lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Commitments: Go around and have each person finish this out loud: 'The rule I enforce that God never gave is ___, and this week I'm letting it go.' Out loud, not in their heads — the naming is the point.</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Midweek follow-up: Midweek, text each person: 'Did you catch yourself tightening over that rule this week? What happened when you let it go?' A one-line reply keeps the fence down.</w:t>
+        <w:t xml:space="preserve">Commitments: Go around one last time. Everyone finishes this out loud: 'One rule I've been trusting instead of Christ is ___, and this week I'm going to ___.' Say yours first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close by praying out loud over the actual rules people just named — the spotless kitchen, the workout, the quiet-time scoreboard. Don't reach for a written prayer; say their real words back to God and thank him that their standing is already settled in Christs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you run out of time: If the room is really wrestling at question 4 — people getting quiet, someone starting to confess — stay there. Don't drag them to question 5 for the sake of finishing. A room that reaches honest confession has arrived.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Midweek follow-up: Send each person a one-line text midweek: 'How's it going setting down that one rule?' Name the specific rule they mentioned. That text will do more than the whole lesson did.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free at digdeeper.ai/devotionals/colossians/2-20-23/lesson</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pageBreakBefore/>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Handout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="8A6D2F"/>
+          <w:color w:val="7D6229"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">COLOSSIANS 2:20-23 (WEB) · DIGDEEPER.AI</w:t>
+        <w:t xml:space="preserve">COLOSSIANS 2:20-23 (BSB) · DIGDEEPER.AI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">During the lesson:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Say them slow and feel each one tighten: don't handle, don't taste, don't touch. Write the one rule you tend to shout loudest at yourself:</w:t>
+        <w:t xml:space="preserve">Say the three rules the way Paul heard them: 'Do not handle, do not taste, do not touch!' Write one 'holy-sounding' rule you've quietly built into your own life:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">One discipline you're a little too proud of denying yourself (the cheap coffee, the strict routine, the unbought thing):</w:t>
+        <w:t xml:space="preserve">That rule has 'an appearance of wisdom.' In one word, what does keeping it make you feel? (Clean? In control? Acceptable?)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A rule you enforce on someone — a tone, a standard, a ranking — that Scripture never actually commanded:</w:t>
+        <w:t xml:space="preserve">The difference between fencing your behavior and changing your heart — write which one your rule actually does:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">An idea or voice you've found yourself trusting more than Christ lately (an account, a podcast, a person):</w:t>
+        <w:t xml:space="preserve">'You have died with Christ.' Finish this sentence: My standing before God this week depends on ___.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finish it: 'My acceptance by God was settled at ___, not by ___.'</w:t>
+        <w:t xml:space="preserve">One place grace could replace a rule this week:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="180"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take-home actions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">At home tonight, listen for the rule you enforce that God never gave — a tone about clutter, a standard for how the kids dress for church. When you catch yourself tightening, say so out loud to the person you were about to correct, and let it go.</w:t>
+        <w:t xml:space="preserve">Name one rule out loud to your family that carries a whiff of holiness but does no real work, and say plainly that God's love for you doesn't rise or fall with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Next time you deny yourself a purchase, check your heart BEFORE you tell anyone. If you're doing it to feel righteous, that's self-denial with a show of wisdom and no real power over sin.</w:t>
+        <w:t xml:space="preserve">Next time you reach for a harsh, self-imposed measure to prove your discipline, pause and ask whether it draws you nearer to Christ or just makes you feel briefly in control — then set it down and pray instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When a voice online sells you a stricter diet or purer routine as the path to God, name it for what it is — 'precepts and teachings of men' — and close the tab. Christ already secured your standing.</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">The rules end with use. Christ does not.</w:t>
+        <w:t xml:space="preserve">If stopping work feels like laziness, take an actual break: sit twenty minutes with nothing to accomplish, trusting your standing before God is already settled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="180"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You are not held by your record of restraint. You are held by a risen Savior.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>